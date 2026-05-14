--- v0 (2026-02-13)
+++ v1 (2026-05-14)
@@ -4,130 +4,130 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00496852" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="39A9A067" w14:textId="77777777" w:rsidR="00496852" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:ind w:leftChars="-150" w:left="-360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00112375">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6331" w:tblpY="292"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="7345" w:tblpY="316"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidTr="007D52A1">
+      <w:tr w:rsidR="007D52A1" w:rsidRPr="005A2815" w14:paraId="7095E702" w14:textId="77777777" w:rsidTr="00C4001B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidRDefault="007D52A1" w:rsidP="007D52A1">
+          <w:p w14:paraId="3B7B71F3" w14:textId="77777777" w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidRDefault="007D52A1" w:rsidP="00C4001B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>收件日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidRDefault="007D52A1" w:rsidP="007D52A1">
+          <w:p w14:paraId="09CF4BA6" w14:textId="77777777" w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidRDefault="007D52A1" w:rsidP="00C4001B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="-45" w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -146,208 +146,224 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidTr="007D52A1">
+      <w:tr w:rsidR="007D52A1" w:rsidRPr="005A2815" w14:paraId="2B1B3041" w14:textId="77777777" w:rsidTr="00C4001B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D52A1" w:rsidRPr="0018425B" w:rsidRDefault="007D52A1" w:rsidP="007D52A1">
+          <w:p w14:paraId="41CC3169" w14:textId="77777777" w:rsidR="007D52A1" w:rsidRPr="0018425B" w:rsidRDefault="007D52A1" w:rsidP="00C4001B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>流水</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidRDefault="007D52A1" w:rsidP="007D52A1">
+          <w:p w14:paraId="51906262" w14:textId="77777777" w:rsidR="007D52A1" w:rsidRPr="005A2815" w:rsidRDefault="007D52A1" w:rsidP="00C4001B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00496852" w:rsidRDefault="00496852" w:rsidP="00B51EAF">
+    <w:p w14:paraId="4D17019C" w14:textId="77777777" w:rsidR="00496852" w:rsidRDefault="00496852" w:rsidP="00B51EAF">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:ind w:leftChars="-150" w:left="-360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00496852" w:rsidRDefault="00496852" w:rsidP="00B51EAF">
+    <w:p w14:paraId="06A588E7" w14:textId="7D2A9CB7" w:rsidR="00496852" w:rsidRDefault="00C4001B" w:rsidP="00B51EAF">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:ind w:leftChars="-150" w:left="-360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D5543C" w:rsidRDefault="00D5543C" w:rsidP="00D5543C">
+    <w:p w14:paraId="1781C77C" w14:textId="77777777" w:rsidR="00D5543C" w:rsidRDefault="00D5543C" w:rsidP="00D5543C">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="007D52A1" w:rsidRDefault="007D52A1" w:rsidP="007D52A1">
+    <w:p w14:paraId="68CE910C" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00685474" w:rsidRDefault="007D52A1" w:rsidP="007D52A1">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidR="004D03BB" w:rsidRPr="007D52A1">
+      <w:r w:rsidR="004D03BB" w:rsidRPr="00685474">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>推廣管路灌溉設施</w:t>
       </w:r>
-      <w:r w:rsidR="004D03BB" w:rsidRPr="007D52A1">
+      <w:r w:rsidR="004D03BB" w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>補助申請</w:t>
       </w:r>
-      <w:r w:rsidR="002C4646" w:rsidRPr="007D52A1">
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+      <w:r w:rsidR="002C4646" w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="579F719E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="-150" w:left="-360" w:rightChars="-167" w:right="-401" w:firstLineChars="190" w:firstLine="456"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
       <w:r w:rsidR="002C4646">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同意</w:t>
@@ -405,51 +421,51 @@
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>排定優先順序</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>，如無法列入補助對象時，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="1AD6A8B2" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:rightChars="-514" w:right="-1234"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
@@ -544,51 +560,51 @@
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00496852">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="38127687" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
         <w:ind w:rightChars="-514" w:right="-1234"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>通訊</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5441" w:type="pct"/>
         <w:tblInd w:w="-312" w:type="dxa"/>
@@ -605,64 +621,64 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1227"/>
         <w:gridCol w:w="657"/>
         <w:gridCol w:w="651"/>
         <w:gridCol w:w="98"/>
         <w:gridCol w:w="103"/>
         <w:gridCol w:w="456"/>
         <w:gridCol w:w="657"/>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="205"/>
         <w:gridCol w:w="655"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="582"/>
         <w:gridCol w:w="147"/>
         <w:gridCol w:w="94"/>
         <w:gridCol w:w="306"/>
         <w:gridCol w:w="659"/>
         <w:gridCol w:w="536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="002C4646">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w14:paraId="4ECD8B3C" w14:textId="77777777" w:rsidTr="002C4646">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00112375">
+          <w:p w14:paraId="3759E5EC" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00112375">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>施設地區：</w:t>
             </w:r>
             <w:r w:rsidR="00112375" w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00112375">
               <w:rPr>
@@ -714,51 +730,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00112375">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2138" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00D23595">
+          <w:p w14:paraId="0ED65026" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00D23595">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>面積合計：</w:t>
             </w:r>
             <w:r w:rsidR="00D23595">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
@@ -792,998 +808,998 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___________</w:t>
             </w:r>
             <w:r w:rsidRPr="00A47407">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00A47407">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004C6132">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w14:paraId="3891498C" w14:textId="77777777" w:rsidTr="004C6132">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3E6356F0" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>地段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="040AFC60" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3480916B" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="43578598" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="0FACFC40" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="7A55E988" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="4CECEEC8" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004C6132">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w14:paraId="00D01578" w14:textId="77777777" w:rsidTr="004C6132">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="38BF4000" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1C07060F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="548040EB" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="57475E8C" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="6802FF44" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="5607CECF" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="0495C5C0" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004C6132">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w14:paraId="2325ECD6" w14:textId="77777777" w:rsidTr="004C6132">
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="49D45158" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="71417203" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="76BFC89C" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="367FFBB0" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="66E761E2" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="55A2F7DD" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="680BAE2D" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004C6132">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w14:paraId="5005CB61" w14:textId="77777777" w:rsidTr="004C6132">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="00FB8438" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>該筆面積</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="4C0C0DD8" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="057BE579" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="7D1F1544" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2C7FC864" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3D377361" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="13521BEB" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004C6132">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w14:paraId="3ECECA97" w14:textId="77777777" w:rsidTr="004C6132">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="09582D3F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>作物</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>種類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="16CC77AC" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3D17B449" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="516C3434" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3F1B8702" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1E172295" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="78967336" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6132" w:rsidRPr="005A2815" w:rsidTr="002C4646">
+      <w:tr w:rsidR="004C6132" w:rsidRPr="005A2815" w14:paraId="3E58AA48" w14:textId="77777777" w:rsidTr="002C4646">
         <w:trPr>
           <w:trHeight w:val="1453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1E3ED2F5" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申請補助項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00C71692" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="6B2FBB25" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00C71692" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>馬達</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -1803,171 +1819,171 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>抽水機</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00C71692" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="212B78D9" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00C71692" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>柱塞</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>式</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>泵</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1BC7E0CB" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>汽油引擊</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="5E079BEB" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>柴油引擊</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="64F56DD8" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>調蓄設施</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002C4646">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1981,1043 +1997,1043 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>蓄水槽</w:t>
             </w:r>
             <w:r w:rsidR="002C4646">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3683F1C1" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>微噴</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>系統</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="7EDE3D5F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>噴</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>頭</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>系統</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="333" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2EE5518F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>滴灌</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>系統</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2E76B218" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>穿孔管</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>系統</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00B36E28" w:rsidRDefault="004D03BB" w:rsidP="004C6132">
+          <w:p w14:paraId="1A9AFFB7" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00B36E28" w:rsidRDefault="004D03BB" w:rsidP="004C6132">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>調節控制設</w:t>
             </w:r>
             <w:r w:rsidR="004C6132">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="4750BD69" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="261" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="7F7F4C3E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="519CE454" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="0AF04376" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6132" w:rsidRPr="005A2815" w:rsidTr="002C4646">
+      <w:tr w:rsidR="004C6132" w:rsidRPr="005A2815" w14:paraId="27067161" w14:textId="77777777" w:rsidTr="002C4646">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="6A8970A2" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>請打</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="35B2E6F2" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2B52A190" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1C0CEE60" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3721A348" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2081C2CC" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2D1AC415" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="76E12767" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="333" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="36B18917" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="53E4F5C5" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="11B56C2C" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="78039325" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="261" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3C30F75D" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3D8E8D9E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="20DBB048" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6132" w:rsidRPr="005A2815" w:rsidTr="002C4646">
+      <w:tr w:rsidR="004C6132" w:rsidRPr="005A2815" w14:paraId="058FD6AE" w14:textId="77777777" w:rsidTr="002C4646">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="3D386B0F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>核定情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="386FE99A" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="386199E7" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="135A0E69" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="00E77D4F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="4BBEE4CA" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="755BEFD9" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="630D54A9" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="333" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1175C8EA" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="6EA97399" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="75C4B66E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="169791ED" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="261" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="4FC5DD3B" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="74C4F9BF" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="009456F6" w:rsidP="002B34E7">
+          <w:p w14:paraId="43AE0202" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="009456F6" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D7AF551" wp14:editId="01220C81">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>259080</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>118745</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="304800" cy="3086100"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="204897" name="Text Box 71"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="304800" cy="3086100"/>
                               </a:xfrm>
@@ -3028,613 +3044,587 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
+                                <w:p w14:paraId="48420412" w14:textId="77777777" w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="00A92010">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>︵</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>粗</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00A92010">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>框</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="00A92010">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>內於</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="006D02B4">
+                                  <w:r w:rsidRPr="00C22747">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                                      <w:color w:val="FF0000"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
                                     </w:rPr>
                                     <w:t>會</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramStart"/>
-                                  <w:r w:rsidRPr="006D02B4">
+                                  <w:r w:rsidRPr="00C22747">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                                      <w:color w:val="FF0000"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
                                     </w:rPr>
                                     <w:t>勘或書</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
-                                  <w:r w:rsidRPr="006D02B4">
+                                  <w:r w:rsidRPr="00C22747">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                                      <w:color w:val="FF0000"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
                                     </w:rPr>
                                     <w:t>審</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
+                                <w:p w14:paraId="27A30866" w14:textId="77777777" w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                   </w:pPr>
                                   <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="00A92010">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>時填列</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>︶</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="4D7AF551" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 71" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20.4pt;margin-top:9.35pt;width:24pt;height:243pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPUlMKuQIAAL8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLnQRQSdWGME3q&#10;XqR2P8ABE6yBzWwn0E377zubJE1bTZq28cGyfefn7rl7uKvrsWvRninNpchweBFgxEQpKy62Gf7y&#10;UHgxRtpQUdFWCpbhR6bx9fLtm6uhT1kkG9lWTCEAETod+gw3xvSp7+uyYR3VF7JnAoy1VB01cFRb&#10;v1J0APSu9aMgmPuDVFWvZMm0htt8MuKlw69rVppPda2ZQW2GITfjVuXWjV395RVNt4r2DS8PadC/&#10;yKKjXEDQE1RODUU7xV9BdbxUUsvaXJSy82Vd85I5DsAmDF6wuW9ozxwXKI7uT2XS/w+2/Lj/rBCv&#10;MhwFJE4WGAnaQZ8e2GjQrRzRIrQ1Gnqdgut9D85mhHvoteOr+ztZftVIyFVDxZbdKCWHhtEKcnQv&#10;/bOnE462IJvhg6wgDt0Z6YDGWnW2gFASBOjQq8dTf2wuJVxeQooBWEowXQbxPIQDJOfT9Pi6V9q8&#10;Y7JDdpNhBf136HR/p83kenSxwYQseNs6DbTi2QVgTjcQG55am83CtfRHEiTreB0Tj0TztUeCPPdu&#10;ihXx5kW4mOWX+WqVhz9t3JCkDa8qJmyYo7xC8mftOwh9EsZJYFq2vLJwNiWttptVq9CegrwL9x0K&#10;cubmP0/D1Qu4vKAURiS4jRKvmMcLjxRk5iWLIPaCMLlN5gFJSF48p3THBft3SmjIcDKLZpOYfsst&#10;cN9rbjTtuIEB0vIuw6AN+KwTTa0E16Jye0N5O+3PSmHTfyoFtPvYaCdYq9FJrWbcjIBiVbyR1SNI&#10;V0lQFqgQph5sGqm+YzTABMmw/rajimHUvhcg/yQkxI4cdyCzRQQHdW7ZnFuoKAEqwwajabsy05ja&#10;9YpvG4g0/XBC3sAvU3On5qesgIo9wJRwpA4TzY6h87Pzepq7y18AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDia5Za2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqA1KaQhxKgTi&#10;CqJApd628TaJiNdR7Dbh71lOcJyd1cybcj37Xp1ojF1gC9cLA4q4Dq7jxsLH+/NVDiomZId9YLLw&#10;TRHW1flZiYULE7/RaZMaJSEcC7TQpjQUWse6JY9xEQZi8Q5h9JhEjo12I04S7nt9Y8yt9tixNLQ4&#10;0GNL9dfm6C18vhx228y8Nk9+OUxhNpr9nbb28mJ+uAeVaE5/z/CLL+hQCdM+HNlF1VvIjJAnuecr&#10;UOLnuei9haXJVqCrUv8fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz1JTCrkCAAC/&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4muWWtsA&#10;AAAIAQAADwAAAAAAAAAAAAAAAAATBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABsG&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape id="Text Box 71" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20.4pt;margin-top:9.35pt;width:24pt;height:243pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxuutr9QEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOsyY14hRdiw4D&#10;ugvQ7gNkWY6FWaJGKbGzrx8lp1m6vg17EcSLDg8PqfX1aHq2V+g12IoXs5wzZSU02m4r/v3p/t2K&#10;Mx+EbUQPVlX8oDy/3rx9sx5cqebQQd8oZARifTm4inchuDLLvOyUEX4GTlkKtoBGBDJxmzUoBkI3&#10;fTbP88tsAGwcglTek/duCvJNwm9bJcPXtvUqsL7ixC2kE9NZxzPbrEW5ReE6LY80xD+wMEJbKnqC&#10;uhNBsB3qV1BGSwQPbZhJMBm0rZYq9UDdFPlf3Tx2wqnUC4nj3Ukm//9g5Zf9N2S6qfg8X6yulpxZ&#10;YWhOT2oM7AOMbFlEjQbnS0p9dJQcRvLTrFO/3j2A/OGZhdtO2K26QYShU6IhjulldvZ0wvERpB4+&#10;Q0N1xC5AAhpbNFFAkoQROs3qcJpP5CLJeUEUc4pICl3kq8uCDCKXifL5tUMfPiowLF4qjjT/hC72&#10;Dz5Mqc8psZiFe933aQd6+8JBmNGT2EfCE/Uw1uNRjRqaA/WBMK0UfQG6dIC/OBtonSruf+4EKs76&#10;T5a0uCoWi7h/yVi8X87JwPNIfR4RVhJUxQNn0/U2TDu7c6i3HVWa1LdwQ/q1OrUWhZ5YHXnTyiRx&#10;jusdd/LcTll/PuHmNwAAAP//AwBQSwMEFAAGAAgAAAAhAOJrllrbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoDUppCHEqBOIKokCl3rbxNomI11HsNuHvWU5wnJ3VzJty&#10;PftenWiMXWAL1wsDirgOruPGwsf781UOKiZkh31gsvBNEdbV+VmJhQsTv9FpkxolIRwLtNCmNBRa&#10;x7olj3ERBmLxDmH0mESOjXYjThLue31jzK322LE0tDjQY0v11+boLXy+HHbbzLw2T345TGE2mv2d&#10;tvbyYn64B5VoTn/P8Isv6FAJ0z4c2UXVW8iMkCe55ytQ4ue56L2FpclWoKtS/x9Q/QAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDxuutr9QEAAMwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDia5Za2wAAAAgBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
+                          <w:p w14:paraId="48420412" w14:textId="77777777" w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00A92010">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>︵</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>粗</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A92010">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>框</w:t>
+                              <w:t>框內於</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
-                            <w:r w:rsidRPr="00A92010">
+                            <w:r w:rsidRPr="00C22747">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                               </w:rPr>
-                              <w:t>內於</w:t>
-[...22 lines deleted...]
-                              <w:t>審</w:t>
+                              <w:t>會勘或書審</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
+                          <w:p w14:paraId="27A30866" w14:textId="77777777" w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="004D03BB">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00A92010">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>時填列</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>︶</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidTr="0068292D">
+      <w:tr w:rsidR="0068292D" w:rsidRPr="005A2815" w14:paraId="338AF494" w14:textId="77777777" w:rsidTr="0068292D">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="7A2B7D6A" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>施設面積</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="71775227" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="09978BBF" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="15D8CF51" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="3996215B" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="4F8A6C1C" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="0C625607" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="000A6108" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6108">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidTr="00A56479">
+      <w:tr w:rsidR="0068292D" w:rsidRPr="005A2815" w14:paraId="139ADA67" w14:textId="77777777" w:rsidTr="00A56479">
         <w:trPr>
           <w:trHeight w:val="3314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="0068292D">
+          <w:p w14:paraId="74D5A7C8" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="0068292D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="43929193" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>結</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="68E7A039" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>果</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="18FA9329" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>說</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="5FEC4750" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="pct"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="00B51EAF">
+          <w:p w14:paraId="0678A37B" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="0068292D" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="10" w:before="36" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>灌溉水源：</w:t>
             </w:r>
@@ -3739,51 +3729,51 @@
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>地下水</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>其他：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C4646" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="5D2449DF" w14:textId="77777777" w:rsidR="002C4646" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002C4646">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3921,51 +3911,51 @@
             <w:r w:rsidR="002C4646">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidR="00F4589D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidR="002C4646">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>座</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="002C4646" w:rsidP="002B34E7">
+          <w:p w14:paraId="5432E5F3" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="005A2815" w:rsidRDefault="002C4646" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidR="0068292D" w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
@@ -4022,51 +4012,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidR="00F4589D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>座</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="00C71692" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="3FAC715F" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="00C71692" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2815">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>田間配置：</w:t>
             </w:r>
@@ -4175,51 +4165,51 @@
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>公尺、管徑</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>吋</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="55861809" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="502" w:left="1205"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2).</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>行</w:t>
             </w:r>
             <w:r w:rsidR="002C4646">
               <w:rPr>
@@ -4300,51 +4290,51 @@
               <w:t>高</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(H)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>公尺</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="1454F8E6" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="502" w:left="1205"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(3).</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>施設方式：</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
@@ -4382,51 +4372,51 @@
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>附掛棚架式</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>其他：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="1ADD4B0D" w14:textId="77777777" w:rsidR="0068292D" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="502" w:left="1205"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(4).</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>支管選擇：</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71692">
               <w:rPr>
@@ -4470,343 +4460,317 @@
               </w:rPr>
               <w:t>全長不變徑</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>管長變徑</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="00BB23A6" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+          <w:p w14:paraId="3694EDBE" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="00C22747" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="144"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB23A6">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00C22747">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D02B4">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C22747">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>會</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006D02B4">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C22747">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>勘</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D02B4">
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>或書</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006D02B4">
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D02B4">
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C22747">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>意見</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+              <w:t>意見：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A715876" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="00C22747" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="144" w:firstLine="103"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B36E28">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00C22747">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="006D02B4">
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>依會</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006D02B4">
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>勘或</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>勘或書</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>書</w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
+              <w:t>審結果，符合申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395B5074" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="00B36E28" w:rsidRDefault="0068292D" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="144" w:firstLine="103"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B36E28">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00C22747">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="006D02B4">
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>依會</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006D02B4">
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>勘或</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>勘或書</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C22747">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>審結果</w:t>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>，不符合申請。原因說明：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068292D" w:rsidRPr="001A08A9" w:rsidRDefault="0068292D" w:rsidP="00B51EAF">
+          <w:p w14:paraId="7F2A44B5" w14:textId="77777777" w:rsidR="0068292D" w:rsidRPr="001A08A9" w:rsidRDefault="0068292D" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="20" w:after="72" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="142" w:firstLine="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidRPr="00B36E28">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="36B964A1" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="-150" w:left="-360" w:rightChars="-167" w:right="-401"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>申請資格：依法供農作使用之土地。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="01564BB5" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="150" w:left="360" w:rightChars="-167" w:right="-401"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>將申請施設之土地，逐筆地段、地號、面積及作物別</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>填入空欄內</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000013F6" w:rsidRPr="00D5543C" w:rsidRDefault="004D03BB" w:rsidP="00D5543C">
+    <w:p w14:paraId="66A322B6" w14:textId="77777777" w:rsidR="000013F6" w:rsidRPr="00D5543C" w:rsidRDefault="004D03BB" w:rsidP="00D5543C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="150" w:left="540" w:rightChars="-167" w:right="-401" w:hangingChars="75" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>檢附證件：</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請人</w:t>
@@ -4880,92 +4844,117 @@
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>台糖土地者，</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應檢附租賃契約影本</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="006D02B4" w:rsidRDefault="00112375" w:rsidP="00B51EAF">
+    <w:p w14:paraId="7062F235" w14:textId="77777777" w:rsidR="00C22747" w:rsidRDefault="00C22747" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:ind w:leftChars="-150" w:left="-360" w:rightChars="-167" w:right="-401"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D02B4">
-[...6 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="006D02B4">
+    </w:p>
+    <w:p w14:paraId="1B7796A8" w14:textId="22249488" w:rsidR="004D03BB" w:rsidRPr="006D02B4" w:rsidRDefault="00112375" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180"/>
+        <w:ind w:leftChars="-150" w:left="-360" w:rightChars="-167" w:right="-401"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>承辦人員</w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00902BF1" w:rsidRPr="006D02B4">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00902BF1" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D02B4">
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>申請人簽名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0731" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>蓋章</w:t>
+      </w:r>
+      <w:r w:rsidR="00902BF1" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="0097518A" w:rsidRPr="006D02B4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E575FD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="0097518A" w:rsidRPr="006D02B4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
       <w:r w:rsidR="00902BF1" w:rsidRPr="006D02B4">
@@ -4979,125 +4968,125 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="136"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A58E5" w:rsidRPr="006161C1" w:rsidTr="00F23CF3">
+      <w:tr w:rsidR="005A58E5" w:rsidRPr="006161C1" w14:paraId="334E9811" w14:textId="77777777" w:rsidTr="00F23CF3">
         <w:trPr>
           <w:trHeight w:val="2826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00432AA9" w:rsidRPr="006161C1" w:rsidRDefault="00432AA9" w:rsidP="00F23CF3">
+          <w:p w14:paraId="55DB779B" w14:textId="77777777" w:rsidR="00432AA9" w:rsidRPr="006161C1" w:rsidRDefault="00432AA9" w:rsidP="00F23CF3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:ind w:firstLineChars="300" w:firstLine="1320"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>申請</w:t>
             </w:r>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00432AA9" w:rsidRDefault="00432AA9" w:rsidP="00F23CF3">
+          <w:p w14:paraId="5F886793" w14:textId="77777777" w:rsidR="00432AA9" w:rsidRDefault="00432AA9" w:rsidP="00F23CF3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
             <w:r w:rsidR="003D374F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>正</w:t>
             </w:r>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>面影本</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="003D374F" w:rsidRDefault="003D374F" w:rsidP="00F23CF3">
+          <w:p w14:paraId="0EFA4C52" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="003D374F" w:rsidRDefault="003D374F" w:rsidP="00F23CF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>僅供申請推廣管路灌溉設施計畫使用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5107,1417 +5096,1027 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="114"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D374F" w:rsidRPr="006161C1" w:rsidTr="00F23CF3">
+      <w:tr w:rsidR="003D374F" w:rsidRPr="006161C1" w14:paraId="639C554F" w14:textId="77777777" w:rsidTr="00F23CF3">
         <w:trPr>
           <w:trHeight w:val="2826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D374F" w:rsidRPr="006161C1" w:rsidRDefault="003D374F" w:rsidP="003D374F">
+          <w:p w14:paraId="692C9971" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="006161C1" w:rsidRDefault="003D374F" w:rsidP="003D374F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk154387465"/>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="003D374F">
+          <w:p w14:paraId="6F077903" w14:textId="77777777" w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="003D374F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006161C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>身分證反面影本</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D374F" w:rsidRPr="003D374F" w:rsidRDefault="003D374F" w:rsidP="003D374F">
+          <w:p w14:paraId="0CBA56B0" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="003D374F" w:rsidRDefault="003D374F" w:rsidP="003D374F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>僅供申請推廣管路灌溉設施計畫使用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="003D374F" w:rsidRPr="00CA68FE" w:rsidRDefault="00432AA9" w:rsidP="005A58E5">
+    <w:p w14:paraId="7F819A73" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="00CA68FE" w:rsidRDefault="00432AA9" w:rsidP="005A58E5">
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00432AA9" w:rsidRDefault="003D374F" w:rsidP="00CA68FE">
+    <w:p w14:paraId="2A0F3D6B" w14:textId="77777777" w:rsidR="00432AA9" w:rsidRPr="007F0731" w:rsidRDefault="003D374F" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t>利用同意書</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>個人資料蒐集/處理/利用同意書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97273" w:rsidRDefault="00F97273" w:rsidP="00CA68FE">
+    <w:p w14:paraId="25B3ED4B" w14:textId="77777777" w:rsidR="00F97273" w:rsidRPr="007F0731" w:rsidRDefault="00F97273" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="00CA68FE">
+    <w:p w14:paraId="02A30B4D" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="007F0731" w:rsidRDefault="003D374F" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>以下</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>農業部農田水利署(以下</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>簡稱本署</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>於管路灌溉設施申請業務依個人資料保護法之規定以</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)於管路灌溉設施申請業務依個人資料保護法之規定以</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="00CA68FE">
+    <w:p w14:paraId="43F52D2A" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="007F0731" w:rsidRDefault="003D374F" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本聲明及同意書向</w:t>
       </w:r>
-      <w:r w:rsidR="00D60AFE">
-[...15 lines deleted...]
-        <w:t>請您</w:t>
+      <w:r w:rsidR="00D60AFE" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>您行書面告知並徵求您同意。請您</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D60AFE">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00D60AFE" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>閱讀後勾選</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D60AFE">
-[...15 lines deleted...]
-        <w:t>表示您</w:t>
+      <w:r w:rsidR="00D60AFE" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同意始能申請，表示您</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="2FD273D6" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
-[...12 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>已瞭解並接受本同意書之所有內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="37B29F7A" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="5A9CD0C7" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>：</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>蒐集之目的：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="4D024ABE" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>處理或非營</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僅限於辦理管路灌溉設施補助申請而蒐集、處理或非營</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003B26C9">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="003B26C9" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以下</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>目的之利用，符合個人資料保護法之相關規定下，正當使用您的個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="6BFA3CCD" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="79FB863F" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>：</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>個人資料之內容：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60AFE" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
+    <w:p w14:paraId="415A0FCE" w14:textId="77777777" w:rsidR="00D60AFE" w:rsidRPr="007F0731" w:rsidRDefault="00D60AFE" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>姓名、身分證統一編號、聯絡方式等，詳如申請書及所</w:t>
+      </w:r>
+      <w:r w:rsidR="00686E26" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>需檢附文件等所列內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686E26" w:rsidRDefault="00686E26" w:rsidP="00CA68FE">
+    <w:p w14:paraId="371D217C" w14:textId="77777777" w:rsidR="00686E26" w:rsidRPr="007F0731" w:rsidRDefault="00686E26" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00686E26" w:rsidRDefault="00686E26" w:rsidP="00CA68FE">
+    <w:p w14:paraId="739A6F1B" w14:textId="77777777" w:rsidR="00686E26" w:rsidRPr="00C22747" w:rsidRDefault="00686E26" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>、</w:t>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>地區、對象及方式：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D94ACF" w:rsidRDefault="00D94ACF" w:rsidP="00CA68FE">
+    <w:p w14:paraId="06A54F94" w14:textId="77777777" w:rsidR="00D94ACF" w:rsidRPr="007F0731" w:rsidRDefault="00D94ACF" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:t>依相關法令規定或契約約定之保存年限</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間：1.依據上開蒐集目的之存續期間；2.依相關法令規定或契約約定之保存年限</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D94ACF" w:rsidRDefault="00D94ACF" w:rsidP="00CA68FE">
+    <w:p w14:paraId="0EEAA27B" w14:textId="77777777" w:rsidR="00D94ACF" w:rsidRPr="007F0731" w:rsidRDefault="00D94ACF" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t>。</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>地區：中華民國所在各地區。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC12A6" w:rsidRDefault="00D94ACF" w:rsidP="00CA68FE">
+    <w:p w14:paraId="5A68079F" w14:textId="77777777" w:rsidR="00BC12A6" w:rsidRPr="007F0731" w:rsidRDefault="00D94ACF" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...58 lines deleted...]
-        <w:t>。</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對象：中華民國各政府機關(構)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A533B3" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或經政府委託之各團體、機構。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC12A6" w:rsidRPr="00BC12A6" w:rsidRDefault="00BC12A6" w:rsidP="00CA68FE">
+    <w:p w14:paraId="63F94EC7" w14:textId="77777777" w:rsidR="00BC12A6" w:rsidRPr="007F0731" w:rsidRDefault="00BC12A6" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>：以電腦或非電腦利用之方式。</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>方式：以電腦或非電腦利用之方式。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC12A6" w:rsidRDefault="00BC12A6" w:rsidP="00CA68FE">
+    <w:p w14:paraId="6E501756" w14:textId="77777777" w:rsidR="00BC12A6" w:rsidRPr="007F0731" w:rsidRDefault="00BC12A6" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B26C9" w:rsidRDefault="00BC12A6" w:rsidP="00CA68FE">
+    <w:p w14:paraId="119C1F6D" w14:textId="77777777" w:rsidR="003B26C9" w:rsidRPr="00C22747" w:rsidRDefault="00BC12A6" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>您的個人資料</w:t>
       </w:r>
-      <w:r w:rsidR="003B26C9">
-[...9 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidR="003B26C9" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>權利：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B26C9" w:rsidRDefault="003B26C9" w:rsidP="00CA68FE">
+    <w:p w14:paraId="2D6E62B4" w14:textId="77777777" w:rsidR="003B26C9" w:rsidRPr="007F0731" w:rsidRDefault="003B26C9" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得就您</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>個人資料依法</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>向本署</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>向本署以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>書面或電話行使以下權利：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B26C9" w:rsidRPr="003B26C9" w:rsidRDefault="003B26C9" w:rsidP="00CA68FE">
+    <w:p w14:paraId="7ECD5F84" w14:textId="77777777" w:rsidR="003B26C9" w:rsidRPr="007F0731" w:rsidRDefault="003B26C9" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
-[...24 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>查詢、請求閱覽或製給複製本。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B26C9" w:rsidRDefault="003B26C9" w:rsidP="00CA68FE">
+    <w:p w14:paraId="27D639C6" w14:textId="77777777" w:rsidR="003B26C9" w:rsidRPr="007F0731" w:rsidRDefault="003B26C9" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>。</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>補充或更正。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632A03" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+    <w:p w14:paraId="60732D48" w14:textId="77777777" w:rsidR="00632A03" w:rsidRPr="007F0731" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請求停止蒐集、處理或非營利目的之利用，並可請求刪除。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9D0084" w14:textId="77777777" w:rsidR="00632A03" w:rsidRPr="007F0731" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>上述權利，若因不符合申請程序、法律規定、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本署依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>負有保存義務或法律另有規定之</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B29AE3B" w14:textId="77777777" w:rsidR="00632A03" w:rsidRPr="007F0731" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>情況者，不在此限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190DE4F4" w14:textId="77777777" w:rsidR="00632A03" w:rsidRPr="007F0731" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45151E1C" w14:textId="77777777" w:rsidR="007E1B69" w:rsidRPr="00C22747" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>伍、</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B69" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>您可自由選擇是否提供個人資料，若您拒絕提供所需之個人資料或提供不完全時，</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5630FE39" w14:textId="77777777" w:rsidR="007E1B69" w:rsidRPr="00C22747" w:rsidRDefault="007E1B69" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>本署即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>無法審核您所申請之補助或各項事宜，尚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>祈</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>見諒。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3095B9AF" w14:textId="77777777" w:rsidR="007E1B69" w:rsidRPr="007F0731" w:rsidRDefault="007E1B69" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B013467" w14:textId="77777777" w:rsidR="008F3715" w:rsidRPr="00C22747" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>陸、同意事項：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78445EB5" w14:textId="77777777" w:rsidR="007E1B69" w:rsidRPr="007F0731" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一、已收到並充分瞭解本告知暨</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B69" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同意</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>書內容。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F2395E" w14:textId="77777777" w:rsidR="008F3715" w:rsidRPr="007F0731" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1B69" w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同意本署蒐集</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、處理及非營利目的之利用申請人個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632A03" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+    <w:p w14:paraId="748FAF79" w14:textId="77777777" w:rsidR="008F3715" w:rsidRPr="007F0731" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:t>、</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>三、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>本署依法</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同意本署將</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>負有保存義務或法律另有規定之</w:t>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>個人資料建檔。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00632A03" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+    <w:p w14:paraId="474BBD8D" w14:textId="77777777" w:rsidR="008F3715" w:rsidRPr="007F0731" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...23 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00632A03" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+    <w:p w14:paraId="3FB3A928" w14:textId="77777777" w:rsidR="00432AA9" w:rsidRPr="00C22747" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0731">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>□我已閱讀並同意接受上述內容</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94ACF" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007E1B69" w:rsidRDefault="00632A03" w:rsidP="00CA68FE">
+    <w:p w14:paraId="6A6D42B0" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00C22747" w:rsidRDefault="005A58E5" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...41 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1B69" w:rsidRDefault="007E1B69" w:rsidP="00CA68FE">
+    <w:p w14:paraId="7CA44DFF" w14:textId="77777777" w:rsidR="00E90D4C" w:rsidRPr="007F0731" w:rsidRDefault="00E90D4C" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-[...31 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E1B69" w:rsidRDefault="007E1B69" w:rsidP="00CA68FE">
+    <w:p w14:paraId="46513DB3" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00AD2C86" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2C86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中 華 民 國                  年              月             日</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008F3715" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
+    <w:p w14:paraId="35B8E4DA" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="003506D8" w:rsidRDefault="005A58E5" w:rsidP="00CA68FE">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="007E1B69" w:rsidRDefault="008F3715" w:rsidP="00CA68FE">
-[...244 lines deleted...]
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="11305D75" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="003506D8" w:rsidRDefault="005A58E5" w:rsidP="005A58E5"/>
+    <w:p w14:paraId="077E1851" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00685474" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D03BB">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>推廣管路灌溉設施</w:t>
       </w:r>
-      <w:r w:rsidR="00FA5AE7" w:rsidRPr="00A11B28">
+      <w:r w:rsidR="00FA5AE7" w:rsidRPr="00685474">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
-[...3 lines deleted...]
-          <w:szCs w:val="44"/>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>規劃委託書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="0B77817E" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="210" w:firstLine="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>本人</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -6619,172 +6218,188 @@
       <w:r w:rsidR="009D34B1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>管理</w:t>
       </w:r>
       <w:r w:rsidR="00B45E3D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>處</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>）有關人員代辦系統規劃佈置，恐口說無憑，特立此委託書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="02AF7CBE" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:left="1" w:firstLineChars="210" w:firstLine="588"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請案號</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="215140D2" w14:textId="2CCEE37B" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>委託人</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>名蓋</w:t>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0731">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
         <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>章</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="004B4512">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="004D03BB" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="453069D2" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="004D03BB" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>分</w:t>
@@ -6792,211 +6407,227 @@
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>證</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>字號</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6D586A3D" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通訊地</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>址</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="73F094E7" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6F8D4DBD" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="1AEC3430" w14:textId="587AFE40" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003241A7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>受託人</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>名蓋</w:t>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0731">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
         <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11B28" w:rsidRPr="000A6108">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>章</w:t>
       </w:r>
       <w:r w:rsidR="00A11B28">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003241A7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="004B4512">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="729AD7E5" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>分</w:t>
@@ -7004,264 +6635,280 @@
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>證</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>字號</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="395970D1" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通訊地</w:t>
       </w:r>
       <w:r w:rsidRPr="004D03BB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>址</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="3749C8E2" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="000A6108" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="006D02B4" w:rsidRDefault="00FA5AE7" w:rsidP="00B51EAF">
+    <w:p w14:paraId="24AC6078" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="00FA5AE7" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006D02B4">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>＊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006D02B4">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研習字號或證照編號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="03FD9152" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0040665A" w:rsidRDefault="0040665A" w:rsidP="00B51EAF">
+    <w:p w14:paraId="31BCB355" w14:textId="77777777" w:rsidR="0040665A" w:rsidRDefault="0040665A" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:ind w:leftChars="225" w:left="750" w:hangingChars="75" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0040665A" w:rsidRPr="005A2815" w:rsidRDefault="0040665A" w:rsidP="00EC6E22">
+    <w:p w14:paraId="2F3894BA" w14:textId="77777777" w:rsidR="0040665A" w:rsidRPr="005A2815" w:rsidRDefault="0040665A" w:rsidP="00EC6E22">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="50" w:after="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="28AE7D09" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="005A2815" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:ind w:left="960" w:hangingChars="300" w:hanging="960"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中華民</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6C23">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="866"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="6480" w:id="-2090193408"/>
         </w:rPr>
         <w:t>國年月</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6C23">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="6480" w:id="-2090193408"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
+    <w:p w14:paraId="48FF9776" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
       <w:r w:rsidRPr="005A2815">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46EDB" w:rsidRDefault="00C46EDB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="106277DD" w14:textId="77777777" w:rsidR="00C46EDB" w:rsidRDefault="00C46EDB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="2C9D25A3" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00685474" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>土地同意施設證明書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="48BB4E06" w14:textId="77777777" w:rsidR="00374097" w:rsidRDefault="00374097" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="360" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B9BB94" w14:textId="7CBF0F4F" w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:line="360" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>具同意書</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人</w:t>
@@ -7781,293 +7428,345 @@
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>願遵守下列規定：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="00F93D12" w:rsidRDefault="005A58E5" w:rsidP="00F93D12">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4EAE30DB" w14:textId="701BC511" w:rsidR="00374097" w:rsidRPr="00374097" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>同意上述土地所申請之設施</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補助款歸申請人</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>承租人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□共同持有人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93D12">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>）具領</w:t>
-[...47 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>）具</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>領</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F93D12" w:rsidRPr="005402D6" w:rsidRDefault="00874457" w:rsidP="00F93D12">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="275DDCAE" w14:textId="3BEDF045" w:rsidR="005A58E5" w:rsidRPr="00374097" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771E7D" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00771E7D" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並遵守</w:t>
+      </w:r>
+      <w:r w:rsidR="00771E7D" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農業部農田水利署推廣管路灌溉作業要點</w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」之相關規定</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACC00D1" w14:textId="77777777" w:rsidR="00374097" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>本次申請田間管路灌溉系統</w:t>
       </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，其</w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>穿孔管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>系統及滴灌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>系統必需超過三年方得再</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E7D6BA" w14:textId="3ED50F19" w:rsidR="00F93D12" w:rsidRPr="00374097" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...11 lines deleted...]
-        <w:t>穿孔管</w:t>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>次申請外</w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>系統及滴灌</w:t>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>微噴系統</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及噴頭系統必須超過十年方得再次申請</w:t>
+      </w:r>
+      <w:r w:rsidR="00874457" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRDefault="00F93D12" w:rsidP="005A58E5">
+    <w:p w14:paraId="17257D68" w14:textId="18EDFAE6" w:rsidR="005A58E5" w:rsidRDefault="00374097" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="235" w:rightChars="-70" w:right="-168" w:hangingChars="84" w:hanging="235"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005402D6">
-[...14 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="005A58E5" w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本次申請灌溉</w:t>
       </w:r>
       <w:r w:rsidR="00874457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>調控設施</w:t>
       </w:r>
       <w:r w:rsidR="005A58E5" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -8116,292 +7815,310 @@
       <w:r w:rsidR="00874457">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>必須</w:t>
       </w:r>
       <w:r w:rsidR="005A58E5" w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>超過十五年</w:t>
       </w:r>
       <w:r w:rsidR="005A58E5" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>方得再次申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="1448BE79" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>恐</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>口說無憑，特立此同意書並檢附同意人身分證影本為證。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="45BFEA91" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00374097" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0046587D">
+      <w:r w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="00D84415" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6E96A8DF" w14:textId="512B93CA" w:rsidR="005A58E5" w:rsidRPr="00374097" w:rsidRDefault="00374097" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
-        <w:ind w:leftChars="400" w:left="960" w:firstLineChars="262" w:firstLine="629"/>
+        <w:ind w:leftChars="400" w:left="960" w:firstLineChars="262" w:firstLine="734"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D16162">
+      <w:r w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="808080"/>
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A36DA4">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="808080"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="005402D6" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農業部</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13658" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農田水利署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13658" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>管理處</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005402D6" w:rsidRPr="005402D6">
-[...51 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84415">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="24D957F1" w14:textId="5CAD2616" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>立同意書人</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽</w:t>
       </w:r>
       <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>名蓋</w:t>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0731">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
         <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋</w:t>
+      </w:r>
+      <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>章</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00F93D12">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
+    <w:p w14:paraId="410F85CD" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身分證字號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
+    <w:p w14:paraId="0B8CEDBB" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8425,51 +8142,51 @@
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>址</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
+    <w:p w14:paraId="3888D3C2" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8477,95 +8194,111 @@
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>絡</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005402D6" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
+    <w:p w14:paraId="7430957C" w14:textId="79B2C2DB" w:rsidR="005402D6" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請人</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽</w:t>
       </w:r>
       <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>名蓋</w:t>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0731">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
         <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋</w:t>
+      </w:r>
+      <w:r w:rsidR="005402D6" w:rsidRPr="000A6108">
+        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>章</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -8585,51 +8318,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□共同持有人</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005402D6" w:rsidP="005A58E5">
+    <w:p w14:paraId="06E3B85A" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005402D6" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身分證字號</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
@@ -8637,51 +8370,51 @@
       <w:r w:rsidR="005A58E5" w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F93D12">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
+    <w:p w14:paraId="69240360" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8705,51 +8438,51 @@
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71692">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>址</w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
+    <w:p w14:paraId="25A259EF" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="005A58E5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8757,1050 +8490,1297 @@
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>絡</w:t>
       </w:r>
       <w:r w:rsidR="005402D6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A6108">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6060FA6B" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="20" w:after="72" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046587D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中華民國年月日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10440" w:type="dxa"/>
-        <w:tblInd w:w="-612" w:type="dxa"/>
+        <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5220"/>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="005A58E5" w:rsidRPr="005A2815" w14:paraId="398153CF" w14:textId="77777777" w:rsidTr="00374097">
         <w:trPr>
           <w:trHeight w:val="3218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+          <w:p w14:paraId="0373B77D" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>立同意書人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+          <w:p w14:paraId="0952D702" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>證正面影本</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00577F70" w:rsidRPr="0046587D" w:rsidRDefault="00577F70" w:rsidP="00B51EAF">
+          <w:p w14:paraId="4A0F1BBA" w14:textId="77777777" w:rsidR="00577F70" w:rsidRPr="0046587D" w:rsidRDefault="00577F70" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>僅供申請推廣管路灌溉設施計畫使用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+          <w:p w14:paraId="40A78AA8" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="0046587D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>立同意書人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+          <w:p w14:paraId="767F31EF" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身</w:t>
             </w:r>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
             <w:r w:rsidRPr="0046587D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>證反面影本</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00577F70" w:rsidRPr="0046587D" w:rsidRDefault="00577F70" w:rsidP="00B51EAF">
+          <w:p w14:paraId="08AB950A" w14:textId="77777777" w:rsidR="00577F70" w:rsidRPr="0046587D" w:rsidRDefault="00577F70" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>僅供申請推廣管路灌溉設施計畫使用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="002535C9" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="3179085D" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="002535C9" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="atLeast"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="005A58E5" w:rsidRPr="002535C9" w:rsidSect="00F23CF3">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
+    <w:p w14:paraId="0B429B4D" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00685474" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>推廣管路灌溉設施補助</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>切結書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
+    <w:p w14:paraId="154C7F57" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:firstLineChars="210" w:firstLine="504"/>
+        <w:ind w:firstLineChars="210" w:firstLine="588"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>具切結書人</w:t>
       </w:r>
-      <w:r w:rsidR="008A6310">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="008A6310" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008A6310">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="008A6310" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>同申請人</w:t>
       </w:r>
-      <w:r w:rsidR="008A6310">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="008A6310" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>鄉鎮市</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>區</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>段</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>小段</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>合計</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>筆</w:t>
       </w:r>
-      <w:r w:rsidR="008A6310">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="008A6310" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008A6310">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="008A6310" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>詳如申請書所列土地</w:t>
       </w:r>
-      <w:r w:rsidR="008A6310">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="008A6310" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3893">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3893" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r w:rsidR="006D7813">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006D7813" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農業部農田水利署</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00E05D02">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E05D02" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年度推廣管路灌溉設施</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補助，除遵守貴單位有關規定辦理，</w:t>
       </w:r>
-      <w:r w:rsidR="006D7813">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006D7813" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>同意</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>具切結書如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="004D03BB" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
+    <w:p w14:paraId="32BDE015" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180"/>
-        <w:ind w:left="432" w:hangingChars="180" w:hanging="432"/>
+        <w:ind w:left="504" w:hangingChars="180" w:hanging="504"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、補助金額依補助基準計</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>算，並依</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="004D03BB">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>排定優先順序</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="004D03BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="004D03BB">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，如無法列入補助對象時，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
+    <w:p w14:paraId="394A574D" w14:textId="2C7EC618" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="10" w:before="36"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、本設施</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>同意</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日前完成</w:t>
       </w:r>
-      <w:r w:rsidR="004F3485" w:rsidRPr="006D7813">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="004F3485" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>結案申報</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
+    <w:p w14:paraId="7403FE5C" w14:textId="1168BED4" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="10" w:before="36"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、具切結書人如有下列情形之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>者，</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>同意</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>放棄經費補助，並放棄追訴權：</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>放棄經費補助，並放棄追訴</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>權：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="009B3667">
+    <w:p w14:paraId="58420402" w14:textId="56E7EA71" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00C22747">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>經</w:t>
       </w:r>
-      <w:r w:rsidR="004F3485">
+      <w:r w:rsidR="004F3485" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>系統測試</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>不合格，且未依指定改善日期辦理完成。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B3667" w:rsidRPr="009B3667" w:rsidRDefault="001E6C23" w:rsidP="001E6C23">
+    <w:p w14:paraId="65EB27EF" w14:textId="77777777" w:rsidR="00C22747" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00C22747">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:leftChars="118" w:left="567" w:hanging="284"/>
+        <w:ind w:leftChars="118" w:left="283" w:firstLineChars="101" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B3667">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>經發現</w:t>
       </w:r>
-      <w:r w:rsidR="004F3485" w:rsidRPr="009B3667">
+      <w:r w:rsidR="004F3485" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>曾接受</w:t>
       </w:r>
-      <w:r w:rsidR="006D7813">
+      <w:r w:rsidR="006D7813" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農業部農村發展及</w:t>
       </w:r>
-      <w:r w:rsidR="004F3485" w:rsidRPr="009B3667">
+      <w:r w:rsidR="004F3485" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>水土</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B3667">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>保</w:t>
       </w:r>
-      <w:r w:rsidR="006D7813">
+      <w:r w:rsidR="006D7813" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="004F3485" w:rsidRPr="009B3667">
+      <w:r w:rsidR="004F3485" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補助調蓄</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004F3485" w:rsidRPr="009B3667">
+      <w:r w:rsidR="004F3485" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>設施者</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B3667">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B3667">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>符合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>再</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B3667">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-        <w:t>次申請補助之條件者，不在此限）。</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>次</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B3667" w:rsidRPr="006D7813" w:rsidRDefault="006D7813" w:rsidP="009B3667">
+    <w:p w14:paraId="77A0B2D7" w14:textId="0967EADF" w:rsidR="009B3667" w:rsidRPr="00C22747" w:rsidRDefault="00C22747" w:rsidP="00C22747">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="566"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請補助之條件者，不在此限</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF9D472" w14:textId="77777777" w:rsidR="009B3667" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="009B3667">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
-      <w:r w:rsidR="009B3667" w:rsidRPr="006D7813">
+      <w:r w:rsidR="009B3667" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>、所灌溉土地非以休閒農場或露營區之方式經營者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7813" w:rsidRPr="009B3667" w:rsidRDefault="006D7813" w:rsidP="006D7813">
+    <w:p w14:paraId="0D57FA73" w14:textId="77777777" w:rsidR="006D7813" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="006D7813">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1134"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="10" w:before="36"/>
-        <w:ind w:leftChars="0" w:left="425" w:hangingChars="177" w:hanging="425"/>
+        <w:ind w:leftChars="0" w:left="496" w:hangingChars="177" w:hanging="496"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>五</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>五、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D7813">
+        <w:t>所檢附</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>所檢附</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D7813">
+        <w:t>任何相關證明文件、施設前後照片以及單據憑證等資料，若有偽造、變造、隱匿或虛偽等情事，願自負一切法律責任，並繳回全部補助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>任何相關證明文件、施設前後照片以及單據憑證等資料，若有偽造、變造、隱匿或虛偽等情事，願自負一切法律責任，並繳回全部補助</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>款。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
+    <w:p w14:paraId="032FC9F3" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="10" w:before="36"/>
-        <w:ind w:leftChars="0" w:left="490" w:hangingChars="204" w:hanging="490"/>
+        <w:ind w:leftChars="0" w:left="571" w:hangingChars="204" w:hanging="571"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、本設施完成後，</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>同意將設施運轉成果資料</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="005629EC">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提供貴單位，供作研究發展計畫之參考。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="009B3667" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
+    <w:p w14:paraId="5B631D48" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="10" w:before="36"/>
-        <w:ind w:leftChars="0" w:left="541" w:hangingChars="225" w:hanging="541"/>
+        <w:ind w:leftChars="0" w:left="631" w:hangingChars="225" w:hanging="631"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>七</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="009B3667">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>、若為配合農時而需提前施設，</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>同意</w:t>
       </w:r>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="009B3667">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>遵照規定程序辦理，所申請補助金額</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="009B3667">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>俟</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001E6C23" w:rsidRPr="009B3667">
+      <w:r w:rsidR="001E6C23" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>計畫核定後再撥款，倘因計畫變更或調整經費支用項目無法補助時，一切設施費用願意自行承擔，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="04C6E069" w14:textId="77777777" w:rsidR="00C22747" w:rsidRDefault="00C22747" w:rsidP="00C22747">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="360" w:lineRule="exact"/>
-        <w:ind w:leftChars="0"/>
+        <w:ind w:leftChars="0" w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0467413B" w14:textId="72AA27D4" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00C22747">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="360" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="00792715" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
+    <w:p w14:paraId="083E3866" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00792715" w:rsidRDefault="006D7813" w:rsidP="00B51EAF">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="50" w:after="180" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="482"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>農業部</w:t>
       </w:r>
       <w:r w:rsidR="004F411F" w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -9809,512 +9789,566 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>農田水利署</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F411F" w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F411F" w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>中管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0190" w:rsidRPr="00D23595" w:rsidRDefault="005B0190" w:rsidP="00B51EAF">
+    <w:p w14:paraId="56064ADD" w14:textId="77777777" w:rsidR="005B0190" w:rsidRPr="00D23595" w:rsidRDefault="005B0190" w:rsidP="00B51EAF">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="50" w:after="180" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="482"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
+    <w:p w14:paraId="4A72E7C3" w14:textId="7A502311" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="936" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>具切結書人</w:t>
       </w:r>
-      <w:r w:rsidR="006D7813">
+      <w:r w:rsidR="006D7813" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006D7813" w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(簽名</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006D7813">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7813" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>)：</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋章)：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
+    <w:p w14:paraId="3531F7C3" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="936" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身分證字號</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
+    <w:p w14:paraId="58FAB819" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="936" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C71692">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:t>：</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>通訊地址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
+    <w:p w14:paraId="25758321" w14:textId="77777777" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="936" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000550E9" w:rsidRPr="005629EC" w:rsidRDefault="000550E9" w:rsidP="00896C9A">
+    <w:p w14:paraId="28345FFB" w14:textId="77777777" w:rsidR="000550E9" w:rsidRPr="005629EC" w:rsidRDefault="000550E9" w:rsidP="00896C9A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="936" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6C23" w:rsidRPr="005629EC" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
+    <w:p w14:paraId="0B38156D" w14:textId="77777777" w:rsidR="00C22747" w:rsidRDefault="00C22747" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="180"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C52F599" w14:textId="019A9AF1" w:rsidR="001E6C23" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00B51EAF">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中華民</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="866"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>國年月</w:t>
       </w:r>
-      <w:r w:rsidRPr="005629EC">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="001E6C23" w:rsidP="00896C9A">
+    <w:p w14:paraId="15A4F17C" w14:textId="31167278" w:rsidR="004D03BB" w:rsidRPr="00C22747" w:rsidRDefault="001E6C23" w:rsidP="00C22747">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
+        <w:ind w:leftChars="-118" w:left="-283" w:firstLineChars="78" w:firstLine="281"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00BF2620">
+      <w:r w:rsidR="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="00C71692">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="00685474">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>推廣管路灌溉設施</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86FAA" w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>補助</w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>現地勘查表</w:t>
+      </w:r>
+      <w:r w:rsidR="000D10F0" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>推廣管路灌溉設施</w:t>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>補助</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="00870BAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F771D" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>現地勘查表</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D10F0">
+        <w:t>案</w:t>
+      </w:r>
+      <w:r w:rsidR="000D10F0" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D10F0" w:rsidRPr="00870BAA" w:rsidRDefault="000D10F0" w:rsidP="00B51EAF">
+    <w:p w14:paraId="73D0E21C" w14:textId="77777777" w:rsidR="000D10F0" w:rsidRPr="00870BAA" w:rsidRDefault="000D10F0" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>蓄水槽施設</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>位置圖</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="00870BAA" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
-      <w:pPr>
+    <w:p w14:paraId="61257F5D" w14:textId="7693EC8C" w:rsidR="00C22747" w:rsidRPr="00C22747" w:rsidRDefault="004D03BB" w:rsidP="00C22747">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00870BAA">
-[...23 lines deleted...]
-      <w:r w:rsidR="00ED5FC3">
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請人：</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5FC3" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
-      <w:r w:rsidR="000D10F0">
+      <w:r w:rsidR="000D10F0" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>土地： ____</w:t>
       </w:r>
-      <w:r w:rsidR="00ED5FC3">
+      <w:r w:rsidR="00ED5FC3" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>鄉鎮市</w:t>
       </w:r>
-      <w:r w:rsidR="000D10F0">
+      <w:r w:rsidR="000D10F0" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>區____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00870BAA">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 段</w:t>
       </w:r>
-      <w:r w:rsidR="000D10F0">
+      <w:r w:rsidR="000D10F0" w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00870BAA">
+      <w:r w:rsidRPr="00C22747">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>小段</w:t>
       </w:r>
-      <w:r w:rsidR="000D10F0">
-[...5 lines deleted...]
-        <w:t>____號</w:t>
+      <w:r w:rsidR="000D10F0" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="00870BAA" w:rsidRDefault="000D10F0" w:rsidP="00B51EAF">
-      <w:pPr>
+    <w:p w14:paraId="3D9F9EDE" w14:textId="65BDFC87" w:rsidR="004D03BB" w:rsidRPr="00870BAA" w:rsidRDefault="000D10F0" w:rsidP="00C22747">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
-        <w:ind w:leftChars="256" w:left="614"/>
+        <w:ind w:leftChars="0" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="004D03BB" w:rsidRPr="00870BAA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>面積：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="004D03BB" w:rsidRPr="00603EBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="004D03BB" w:rsidRPr="00603EBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="2F9E7906" w14:textId="1AFA4BCC" w:rsidR="004D03BB" w:rsidRDefault="00C22747" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00870BAA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="00870BAA">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、勘查項目：</w:t>
       </w:r>
       <w:r w:rsidR="00B70EE2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>蓄水槽材質：</w:t>
       </w:r>
       <w:r w:rsidR="001C4600">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4600">
         <w:rPr>
@@ -10335,257 +10369,293 @@
       <w:r w:rsidR="001C4600">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□鋁合金</w:t>
       </w:r>
       <w:r w:rsidR="001C4600">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4600">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□不鏽鋼</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4600" w:rsidRPr="00CC0169" w:rsidRDefault="001C4600" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6D95B4DE" w14:textId="5DCCD331" w:rsidR="001C4600" w:rsidRDefault="001C4600" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>蓄水槽噸數</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：_______</w:t>
       </w:r>
       <w:r w:rsidR="00F90BD1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>噸</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0169" w:rsidRPr="00CC0169">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0169" w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>作物種類：_______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="15CEE9CD" w14:textId="77777777" w:rsidR="00C22747" w:rsidRPr="00C22747" w:rsidRDefault="00C22747" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234892C0" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="32328B05" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="580C0C4B" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="61406C0A" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="00B24782" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="7F7DB0D1" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00B24782" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="13F5456E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="4375380B" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="02F3E8D9" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6238810E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="2CBBE715" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="3F9CD7D0" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="7F100F77" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="262E3E52" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="57198D74" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="009456F6" w:rsidP="00B51EAF">
+    <w:p w14:paraId="0A5487CA" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRDefault="009456F6" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpc">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12466FCE" wp14:editId="333BFB7E">
                 <wp:extent cx="5875020" cy="5303520"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
                 <wp:docPr id="63" name="畫布 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
                     <wpc:wpc>
                       <wpc:bg>
                         <a:noFill/>
                       </wpc:bg>
                       <wpc:whole>
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="med" len="med"/>
                           <a:tailEnd type="none" w="med" len="med"/>
                         </a:ln>
                       </wpc:whole>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
@@ -14682,79 +14752,79 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="003D374F" w:rsidRPr="007D52A1" w:rsidRDefault="003D374F">
+                            <w:p w14:paraId="10E4B857" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="007D52A1" w:rsidRDefault="003D374F">
                               <w:pPr>
                                 <w:rPr>
                                   <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="007D52A1">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                                 </w:rPr>
                                 <w:t>比例尺：</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpc:wpc>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="畫布 10" o:spid="_x0000_s1027" editas="canvas" style="width:462.6pt;height:417.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="58750,53035" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCu7Ir7UTcAAERyAQAOAAAAZHJzL2Uyb0RvYy54bWzsnVtzG8mRqN9PxPkP&#10;CD5uhCz0vVthemMsjXYdMXuO45hn3yESEhEmCRqgLmOH//t+WZdGFlBVjZE4ksaEHTZAITu7qjKr&#10;Ku/5+3//dHsz+7DcbFfru/Oz4nfzs9ny7nJ9tbp7d372/y9eP+vPZtuHxd3V4mZ9tzw/+3m5Pfv3&#10;P/zv//X7j/cvluX6en1ztdzMQHK3ffHx/vzs+uHh/sXz59vL6+XtYvu79f3yjh/frje3iwf+3Lx7&#10;frVZfAT77c3zcj5vn39cb67uN+vL5XbLv76yP579weB/+3Z5+fB/377dLh9mN+dnjO3B/P/G/P8b&#10;+f/nf/j94sW7zeL+enXphrH4jFHcLlZ3vHRE9WrxsJi936wOUN2uLjfr7frtw+8u17fP12/fri6X&#10;Zg7Mppjvzebl4u7DYmsmc8nq+AHy7RHxvnkn475bv17d3LAaz8H+Qv5NPj9Cn6X8fHM3+3h+NjRl&#10;cza7XECntzeLB77e3l+dn23v3p3NFjfvYIDLh41Zhu36ZnUlGOXh7ebdm5c3m9mHhRDB/EfW/Tm/&#10;aLD7zfbh1WJ7beHMT5Y8t6sHeORmdXt+1o9PL15cLxdXP95dzR5+voex7mCvMxnk7fLqbHazZDDy&#10;zdD3YbG6OQaSEd3cuSVwU79fXb7gf441+Haw8tMsylMP7zeMzrL57VE4bhebv76/fwaX3C8eVm9W&#10;N6uHnw3Hs74yqLsPf15d/nlj/7j8Px/+vJmtoEVxNrtb3LIe/CovnRWlrIE8IUD2kYVM6af15V+3&#10;s7v1y+vF3bvlD9t79op93v/TZrP+KIu8lX8WgoVYzJ/BMN7crO490eW7mzDbbXpb263wan35/nZ5&#10;92D39mYJl3GwbK9X99uz2ebF8vbNkklu/nRVGDZbfnr4afsgPMY3u9/+UfY/zOdD+cdnL5v5y2f1&#10;vPvx2Q9D3T3r5j929bzui5fFy3/K00X94v12yTIsbl7dr/zmL+qD0Ub3rDuG7LY129/xt1kpMyDD&#10;4n6I8JYsid0Pl/+PxTasuX3YLB8ur+Wf37Jd3L/L1vA/mGXerazQYHsPtd98/K/1FYRevH9Ym8X4&#10;9HZzK3hYydkntkozdPPqbPbz+VnXt0XZ270gC3XJz3XZt0Mh2xmAqmvmQ1G7oXtEsiH/Y7m+nckX&#10;Vp0xmxctPrDowg/wkQOR945HiJn8AV2G+fBj/2NfP6vL9kfo8urVsx9ev6yfta+LrnlVvXr58lXh&#10;6XK9urpa3gkrfTlZzIrrcyY4jl6b/7iJq+PoubDHbhielP7TzM5QRmjBvwpZ+J8cm1xkW8/6/HUc&#10;O8k1FrsC/nK9uF+y6oJ2t8tLv8uFX9i+N+zzSibhwP5iBgUT3e/t8oMtHTwgf/xi3upKYTPDzDve&#10;gpkUb7HpHo+37FU0N5yoCHb0NZO/Tcw83H1hWVxuhCfD0Z4DLCe9WV/9zEmzWbP7EZ4Q8/hyvd78&#10;nYsWkYmb/2/vF3Kx3fzpDj6H6LXIWOaPuulK/tjoX97oXxZ3l6A6P0OMsF9fPli57P39ZvXumjfZ&#10;M/5u/QMn3NuVOXFkfHZU7Dn5g632lfYcR6m9WdWeM1wtw2Br/tp7rpzXHOidOdD7oez3N10x1FUv&#10;v8uBXnbFvC+MeMsp/eUH+mnT/YrXyGnTobnFL7rab7rXm+VStMAZ10rynpMDO9iNfmUnhaUSyZAd&#10;YzYXamUp381VMF5pbdvNuXZlc/Xzora7T+2ty/dWWBI+8QIS6uCVk4PeXbnT44JD8e3tDUrmvz2f&#10;zWcfZ1XbuetzB4MUr2CuZ21VGAlcEHo8DGaEaYqqrpougY2Ta4Qcmrbom2IWx8ly7yD7vii6KoET&#10;wXGELPq6LUGbQNoq0HLetCKWJrByeo1Yq05G2rUJrNBqBEUC4Txs2gTWQYHWfdtWfdslsHJk7tBW&#10;ZVMPfdkn0EKSHWwzzIumL+cpvJpaVV80ZV2UKbyaXm3f9/W8T60CctVuDHU1FG09pBZXBLJxyTp0&#10;+bYqk+ugiYb4NjTzPjleTbW+k6lB4DiDFZpszVDNK/SQ1DpouhXzomvhnjqBWGSNcXLzWSt2glnb&#10;NFVr97HaN5pseUhNtDykJlkeUhMsD6nJlYfUxMpDalLlITWh8pCaTAeQnJDjGbi4tnrj4sXlpzt3&#10;LvIN8Q9b4QUUlLPzfr0V7VWOSY7aC2t4ME/IrwrcSoceHFIJuDlJeSdwe+BlgB0qCLi5S6LgVQDO&#10;Agt4J7wUBa8DcHuPXAxJ8CYAl0PHzDU92TZ8wM3W6nzRAXXhA26+9vKMPtCHD7gZF+kpD+EDbs5F&#10;MGn7JkdqsR/sm2E3ZzPMsG/sHsXQJRxiuICvYswzl+Ps+vzM3IDyy+36w/JibWAehFHs2nlJd/fr&#10;zZ2GquTgYY05chxR/O/+895gw05i4Iqi9rzhAfynBSzKzq5pWVV5lEXrIKs5g7AM5HH5T4sTC7Bd&#10;9qpt/YQ8hP90kFXLicN86rIz9j0W2kP4TwdptDCBHKoJyKHnxJE14kjOjtMSBUgvloxv54sQ0WyS&#10;kZrCBEo4Umai47SK16/n8+q1G1Gg8W/W7++ujJjmbMHm+0l7P2nvnE1OEXB2cVjbau87RcJIBoG6&#10;MBrMZJcGvxyvSPSdUbxlIxXN0FZzJ4B4RaIoSsRVzg7RJIpyzv70J41X0/VuOVqVKOqyaTvEYKQp&#10;RMYDdSGUeq5nSHTGepFSKYp53VYDSk8Cn5Z4qnLoWiRrZLMYWiY7imaIhnOZf5NAq4WeypilqzKB&#10;Vks9hahs3WAUi9jstdxTcX4xBpEkY6PVgg9SZ9kgJYvoG0OrRZ+qGuq6KUS1iqENNIthKNsBIiXQ&#10;BppF1fRVWbSpxZULa1zdAZ2tZ3lTeAOiQYUcXk21YZh3HPZJvAHVevSb0miD0XXQZAOgnQ/VkBqv&#10;JlvdNyUETq6vpttQzsuhqkUhjJENIWW3Zk01xz/SiuYWG2+gWAxz0NVFaryl3mRN02KQq0UTiuLV&#10;dIMVhrJkDPHxlppubdW0qDUp9i013fqqmjeVUeJj6yDe3JF32qor25bzIzFeTTeUPFmK1CYuNd26&#10;CqWUDZfCq+nW1V2Dcp6iW6np1jG1okuOt9IKYTP0glo049g6VJpuwxw5rO5T64sUtVuzBrTNkMar&#10;6Yb/i7Pf2DNi/FBpuqUYodIEKxpEzwLxMrGyqL67kR4oZvrcrzS98pCaWnlITasspPgMRi7MQ2o6&#10;5SE1lfKQmkZ5yJBCGRMDusOxMzqaRvXRNKqPplF9NI2ao2nUHE2j5mgaNVkaoV8caWJgRxjF8UgT&#10;A9tCgzNcRLa0iaEKVWi4RcC9cHdgkahCBRpGEPCkvs0u0YOBxgIeaNvaPIIAqMGnTQx1aCBxevBF&#10;2sRQhyYSsUTKiNImhjo0kjhd9yJtYmAbBXNwcw5NDMGkQ/rK1S1D4lq2avcBDdhU+g2lIzH3beqB&#10;kMZy2Zo3JKnMFgve4MjMDZl4AzsteMBNmqsv9UBIabn3ZEjcaakHQkrLhWYeSE6a7aeHJDeVeSCY&#10;tGj5o1Xvc0w95mIWU4+5HeWFO2OOtWVYCF7tjSM7gNDogS7CyQYgPlMfeOAh/KdFiS/AQw5580hb&#10;uYUq570nnsflPx3OsnM40aEcETyE/3SQRWP5oSxHHvUQ/tNDYpMxMyoHo1Cy3B7Cf3pIpmwgK4Zh&#10;WcBD+E8L2fQD9xSrVM2ttyuJs/F+ZxQ9v/Yel/90OFuROgRnDedn3y5TNpADR1sWEuXHQbI5cpB1&#10;29qVrxskpTykG2fdTBm7Oo5AGWfTDH5L+Tn7Tzt3ZHIHiYiefbvdol4KHJedLyfrWRAYexhkJ+dC&#10;YAN8vGgub+M5Wc847p31y1nP2H/WevbT6o5QM3P+OYiXdxL/Zg7/v+xFmxmX/oWJzrU7J3jEL3fc&#10;Nz97S7Dkf/oYIBfSWKLPYoUw21ECYLC2yD6z0Z8S1CgGI34W01pNLJI/LbxhzUcruoDGGyZjbjZv&#10;ZJMNGA9ofLKW6tFaf1RApKep3kJyDMu/f71ILTQlza3GmRGw3lfi1q4YiER23Fp3qP8ht+Jk4up1&#10;lmD8M3N/v5z4NcwCOTIAW06C3yK/ItlpfjVy09fiV3PO/vf+Odv2WDcc52Kr7vY5F7OiZ9xaTlwr&#10;ap3Y9kmxLfyh2BZlGy74xmyLLX9k274fg+a8702z7Uk6kJQ7shyOy0+IS+K/xdNW5EfNt+bS/Vp8&#10;K1eUF2bxiuATsOIBjrsDbm0Kf8biJj4dsk+UWzGSaG41Rqpvw634SC23yuV/wK3FTpSVU/gkEjzJ&#10;sxVbsuZWY1L+NtxakdFozlbUKmLe91QvrAhe8SKW/8StT1MSwFyruVVnc31Vs1ZbF7uzlfCdfW4V&#10;O4IzE/DtxK1Pk1tx62huNS6Gb3K2VqNZqyJI8IBbiWPy3IrIcOLWp8mtuBY1t+pg2696tnL37yQB&#10;SVMzEvTOZdDtXAaELZ7Y9YmqWaGHy4ZnfK3DNW6DbYi/9iKspHfuMy45hP6cxZN8Omaf5jEb+rps&#10;LMM35tuyqke+LYdhn29LYkicfHBy0Zq6Z0/RCBv6vGx029fiW22ErYeChB1rKCgi3Frxs+PWXvj2&#10;5Ol6itwauroIsfyKrq6AW2vSxTy3ViT77AmzJCB5bqX+zoldn6YwK3HPSveykcDf5HAlDWxk157k&#10;uD12pb6GZ9eSvMDT6fokZViJA9bs+hVcXMGZqpiUePGDM1WZsyR+4CQBPEXHlmSGaB79Zo6tqiXw&#10;1UkApAIcaFcUrvJHKtXgTtz6NE/U0LFFws43klcLGNSVLJSzs9sXAIqhwtvlXFvk4pwiYJ+oxBr6&#10;tmz6zLeQWIu2bzzD1i0Sqznod96C0bXVnqIGnmj8oBRN0KLAN/NsUW2X0hXWdEWBhWGfV8t6dBDY&#10;wNeT7eoJ2q7K0LNFTvs3kgVU+WJisyhVuXe0DoQSeEtrd4obeKqn6+jQGgt1UVdhx7J7VbblSHNy&#10;gv1F/tge0x6hpCxOO2pSBbVu94xTLTFZjh8pJXSgSn1Wka62xqlL6Z6PMwrMyKx0FRbkYFUG5XrW&#10;Wbldg6CFjiCU6qEwldT8jeBCARgBy448SSnrE0GI3DXCkeUzr02toAhCXdGkkRK6UocpgpDTZoeQ&#10;IkxNaoTQeQTEyUIlH6mUFMGIsjsCAjQk1w8j/QhY8d6+lJpDEYxBKS4qCLWE4ceXkUC8Hc6i6Ltu&#10;MIWiYkg1baTAGapPAqkmDmsuhXgT5AnL+87bJkmfoLgvRoC6LPshMX1No4pqXRSgToxUEwlP7kDL&#10;kAROTSWpXhRhoaDqFvG36INDAp1YsEdaZovyiPHwSEhNoDxOTaA8pN4/eUi9gfKQmjx5SE2ePGRI&#10;Hg62ZHVkvYsOcJIgfWSpHSgop5svzws9yck+VfO1lY7DMjVcPHZxjEDEEh+UqSEcSS/mdKkd4kCC&#10;B2Aps/y+cMnhG8IyNa5a7kVYascO7Quq+cqhIBVe5PiU8e3qt7gKGoO1bHqz5e73sNIGio2Z0Fg6&#10;yP/sPy066qEbsIlqHLUraFNMVFYxo2cZ8RfI1c1q+Nf5T/fa3hLUXRJpOMYlZGl7T3iPx39afKWU&#10;1BK4zq+L/91/Ojgp4yZwVrJOvteuHcX1g1kAfio+cio+8h023pHKR9bgslMJdI7846kEFONtnUWl&#10;GCgKyncjo/v8YTQCNAF2rand25YEW/hiTD73/bPUAhGYihLPTk4lKOetNPmYS5sN6kgObmyqsYGS&#10;hCqiR7tC6nNG8WoBh1KpCNXSPSOBV8s4qO2im6fwaiEHvISgUF8phVfLOZxtCLfJ8WpBpxioZD4g&#10;X6fwalkHj0NDU6TUeLWwA17qNnUUo02sQ6A2FIDXlHhNYQ41B2wblBEepKZolHQiAoxSLFHothBr&#10;gngc7wp4qBgFonkStSZfQd14qqilR60JWNBNpMcGnh61pmCBPk2JLFGkoizHXa1Hjfw/lGneEAFk&#10;tyCNjCPNdaFi0fdcmGiJqQUJdIui5TavC9HIo6MO1IsC1BQdapok6oCMUvAFb2wSdUBGKhCjA2dQ&#10;B2TsGcRgqlLHRx2QsRdtnQq4yVFrMrIDCHNk9VILEpCxw8En8bxJ1JqMVSslmY1WHB91sBtl5wrZ&#10;U6iD+r51J6uXJmNQ4BfACdSajASEVFKbObUgdH9QnNqiJfdUBU6OWpORiulzdG/pfxNdEJEPd5sA&#10;KwV2kirJfEG530nUARnbFl9B0aZRazLWA6WKKGydHHVAxlb4KXOoBsV/p1BT1FQviDTtIv0stdZU&#10;NN1BsyCUeuyTay2l+9RaY+qR4LQk6j0y5lEHZKQDSSeNpZKo9W6su54zmBriCQ4JigLTfwrOLrrk&#10;VRAUBp5EHZCRrTgXA31q1EF9YEoqdv3QifkrytdBieACH2sD6iQZgzLBlLwmhwsZKIU6IOMkak3G&#10;phqo8Fgm+boJyQhTU39cbJbRG10Ke478RA6aXBtp1MFuxAGdR613I7ZY7ulBGhTE1zogIx0ki7rD&#10;3JcYNW1ndqNG/KWv25A8+dpgN06i1ruRfHw6RpiOYtFRS3ebcfXgEIrYs9jJUWsykktdNJ3phRdH&#10;HZJxCrUmY4egwMmXlCbbgIxVjxTHAiZHrclIGXnUiTK50aWu6W5BKklarNMnH4aCHfQU6i4gY8VB&#10;STOCpPREuyGFmgL8TdEmR01jwx0wOWwF9uO0ECxtksY5gjePOiAjB+owR1pIrXUXkFHK2RZdkoxd&#10;SEYO4I4UkSTqgIwdxzvCSGo3SmHgcYpFhVTGqZoUFnpNRvobIsNB88RG70MyliV9Q4bkjS4mqnEg&#10;hLwim6VvGexTO+ACPYb/ck4mzhCx8e1Ql0XT2EYn0d0oLadG4GnUmow9B0iTuQqo0qxQlzRG5BhO&#10;7sZek3ESdUBGNMyKgsNJMlIyWQ0E2RpVKb1nKDKsoVuafTDw1GJTtDqAnld0FEqyH83PNHQ9cKim&#10;hZxBE5L+8bhIeSDFf1JLeqQk2gxiC0JzgkewtO6ASbvCtYYmlkStKTmJWhMSjhKmQkFJ7JpBU7IX&#10;VZoUmtSoTc2YcY6Ce+jq9NVL8yA1S/qIdgNidhp5QMqeG6+kNU5q4PRRUsjRwaxMnlhvKUSuFlza&#10;R3PIJ2nJpRiAzwtGkjwBC4xgO+SiIdOxtEkbAsTCtltFNGRkuqREIo14FTQmGuTnJklPBqrAk+Iq&#10;inkAlnGIFYEl58Ajpr3zEkKwG+sEqCbfBKim3QSoptsEqCbaBKgm2ASoptYEaEipHAkCk00ea2Cw&#10;mQA9nlpBA6YJrMdTK2i/NIH1eGoFzZcmsB5PraD1Uh5rYJmZANUn5ATo8dQKTDITWI+nVmCNmcB6&#10;PLWOb71UEAd17Okijs/xiM2PNTDATIAeT63A9jKB9fiTUDpbHDut40/C+nhqBfaWiWkdT63j2zBR&#10;yuboFQisLPmxBiaWCdDjqdUcT63AtjIxgOOp1Rx/bzXHU6s5fm8F5pT8tAJjygTo8SdhYEeZwJql&#10;FtEBRwb+iGilY09gWGIS0pE/Il9peCYn8D4k4iBSRYQsDc+wBd43XInAh92LYB+BT0bCFETXaPww&#10;hsD7ZjYR/HtdqvyEfTH/yBO/NP6nwHmmxzQdAIRCFT7hpj1GzERGdUwIkAlOcg3b8VMG73BBOZl2&#10;W1inwyccsdP9tmiWGz7hyI3oZENwDucBMr1WEv8uBEx33MLmGz7hSJ5uuYX/KHhiuucWxo/wCc/m&#10;aT7fC/pyQUoXYzBTZOYhzV2Howsb8s8OjjwR0lwkDFkrxIfU6jJVvboiPcgTeGaST4Q0F8nAPJGe&#10;OY22gnc4mtMOLvmOkOZyo5t3pHe5i0Dz8YniGjFPZGYe0lxuYnmCazY5qpDmcsuaJzIzD/e53KDm&#10;iczMQ5q7fmIXXH3JUYU0l5vPvCM9c4is6SG3mjzBlZV6B+wQPOFmznWUfCKkeetm3qZnvtd/0PUI&#10;u8AIn3xHuM9bN3Ns68knQpqLXV1mjsk8+URIczGXmycyMw9pLlZw80Rm5iHNxbhtnsjMPKR552Y+&#10;Nog7PBlgb01BMUXLO7Ayp2bORgiecDMfgxsj7whpLoZj8470zPc6EfZu5mNDvsg7QpqLmde8I01z&#10;ZFE9D7HeyhNj87fIO0Kai03WPJGmOdszeIebOTbU5OqGNBcDqnlHmubIqcE73MyxeKbewcbWTxhz&#10;p7xEDJnJZ0Kq04fdDkzsk8lnQrob46R9T3r+HB3h2NwCSHp58j0h7Y0p0b4nWAN7M35BWLP1bEhg&#10;s3UFy0B3ocs2ONdy0egq5p07iL0wXidHIWRwY9i5eQj/6QJ+Xb9BCWfxq+0h/KeFpL60IYs4evI4&#10;a3c/AznudY/Lf1qcnesziRjIKZcbJ25k9/b5RENMQtMsJKFWYXjyLtjavp1m8B6SZ3JvH8QLCdml&#10;U7bnLz8T/2lxwvD+9e3ElNBaMIYYrA3+wtz7cUePoOzJHChtQB2fzGlhOgEqjiIZwJwQtjzoIIrw&#10;kaDuSBW3eH4AUlbfYa3HM96vp/+066pApXtfbgVIaPYrUOKjPBJ0igEZgF8BEk8nsDpQYoXyzVuJ&#10;jLDcMhCgk8W5gySoKAtZUdzFLCruljxXjX0Qj4AUqxXkxzM9QdLaZS5MQ0opL4OzxIObpRJe2mMh&#10;3aVG7ObEOAdx0ZsZTUDWBKQayJ6QkOw4CdSw7Nw3E9TcQZKJOIFT7C+Ms69QY3OrRONaB4nffgLS&#10;rRIO0zyHSOCifXsxSup+X/pPuz/rgWByM85yvOk9hP+0kJK37SAnGitTc9vujr6cgvRpOh0V4rJz&#10;hzL27eRs5le+rcULwsqbnjW5lSc+0UE2Yyy/n7P/tHMnWdHuTVz9+XFSd8mOcxpSco5knE0xcdoR&#10;eezejsc+u0oYsMRzD9ICD/wEKCFNFlRMTLl1cjKOLOlEGhJGHneMhONE5Hn8BCNJZBxTs4O+wJv1&#10;+7srZrR4cb1cXP3ovj8sVjf2O8O5uZOfSe5wsp+kebzfrM7P/kFYzo/9j339jBX88Vk9f/Xq2Q+v&#10;X9bP2tdEJb2qXr18+ar4pwikRf3ienV1tbx7vbq5mX16jHK+wSxO3Y1N41i3siT3H9et7uN6c/Wc&#10;w2z+XL7db9aXy+12dffOdCSGbq5kgOtuLL7NvQQju8cc2KMlGFUtyTPuVJZ0Hqk8bFjUJxgR4N1I&#10;1IjkFzWI4mhTdlN+cXqR5CrZd+0ShniR8qZdz2p3meuYBq75EYaMg6YvJPY2ho3LZoQkz4SIKFN0&#10;IIaU42kEHaTKkklliCHVXryCVBRuZwnPiSHlIB2RiiA9dHOJnolh5cQfQalVTiH9RqJbYlgRXkZQ&#10;kHKVmjDeGFa4aASFdIRLzSXaJ4Y1CD+pCdoi+UviEWNog/gT0idYWxM9HsWryZX392hy5SE1tfKQ&#10;mlp5SE2sPKSm1QEkh/ixbqnQ5mDv0oxXKjQ3WGH3wotmhyag0NLgzDleSjgED01MVgTIuKRC+5I3&#10;5Lij4RB7aFwSXuM4uYCP7FliHmDl+PwCo4dhVbF5GD5Mmzy8EJAyd5BSacYnqr8dnxe7/KcTPV1u&#10;+DCeif53/2nhCK60Al1JQH8Wo2wk82oSCvKQdq4sot9zRni4WJsk8McXal6/JgPrtRt7IA6chBqz&#10;5F5kM6V/pNqP7jc/26wfzs9g+g/LDV+u15u/n80+bhb352fbv71fbJZns5s/3SFIDBRQA+zB/EG5&#10;dLG9bPQvb/Qvi7tLUJ2fPZzh/pSvLx/4i0fe329W32HWtPgk94UacwI8vlBDmoMzBxRko5DJK6y7&#10;q5lY0T/cCzX9UO8sw18k1NQiY9QmUZE8Y/fKtGyDMGD2eFK2oZYeLXbMHXyITV+WJZ16kRhM5ZoI&#10;Un1bdpJDbrKaY0PUtyXFejrRVZEXYiPV1yVZlMhLqZHq6xK7E0ZckwkbQ6pFG6SgmsSgxPS1ZFMR&#10;YY4CbMo/RaYfSDYl2aEY6BNYA8GGEGBSa4okWi3YFJJIYnJlYssapEdXHfkVGP4T6xrUV5Kg4ihC&#10;TSgim4kXqJLj1JQaMDhLGHQUqSYUsdgUF2Gh4tQPk6Gl0CMHVwqvphWB2E3FnZXAKwfeKLES3E/z&#10;CGDj4w3iaonVJePBpP3GGEuKZe/wYg6ADSTWPLYOQWQtaWES3y1pA1G8em+VJLKxC5Pj1UTDBgXR&#10;TOx9FK8mGsNlZkmmDaJre042sltTzCCFK8Z1IFmAvD5SlBLroOnWsxdMHkd8HYIA2wqljCJeVtWJ&#10;nFxayWMvokQNc8ndiS0EgRe7AUs+P2H8knAUI1wQZMsOE/YhFyKBWFOu5vgkBSuJWFMObafBF2Py&#10;LKMj1qQ7UA/0YX98oO3xcbZijhwJnH27CBpHQmqC5XFqauUh9f2Vh9SEykNqMuUhj6bR8eG1QSpz&#10;/u1H0+j42NrjQ2uPj6wltCHDIccrukR9ifDlA5vgO6P8OW3iQFlkW2hwWErAk4oue0ODwy0CnlR0&#10;2SAaHEYQcG9pPhgMu0SDTym6e1FGcUVXRyzi29b4ndB6gcSgNOPggdAMMB13ia8jeIOb8WhcP5xy&#10;aAqQq97Qyyukhw+E9JU7XB4YfcCHD+xR2JF49DMdPhDSmOhI+4YklYlf15OejrjcCy6Se9LMITnp&#10;vdii6XhL9p0eklxs8gYurQSl9yKL4tGWj2A0kWAtqYAnorOMcGcWseYLQjksz0zZTRpJnWVOWIw9&#10;YbwhxH9ajOKdt4D4muzsPYD/dIBuWYt+jBj1AP7Tj9GyhJhNsxjFRSmvLkltzwK6sCxylvNwltmp&#10;7+NtWX5g/tMO0K6gadyTm3DrLEXExHi+8Hj8p8XnvWTIWvkXdy7+ErUjD1gg4JmlobbBxBoiADnI&#10;MYTZj85/2lFKHQ0HOYZNegj/6QhYie4FYURzzxKmRNe0kE6tHy1f+wE5RkYUnF5MGyH5crKRnSoL&#10;fo82MnaBauWAeMBx4exjv1KTcjnz12/fzj6dn1UUszEpw3JCUrPkwBtIvZ1a4inFG9hJ2T1/SnnD&#10;2f1m+/Afy/XtTL6cn92s7pbmUll8wLBvTz4PIu+9W4uXmn+XvTv7KNZL+R5YmPcczv9yhuhxDZ6H&#10;vntvV/afxjMStS/LugqPfNzeW2bhy6/rn5arYt+Ua1jh8U25dBx3UrHUCLAMpyy5UnuJPSMMScGw&#10;+eiK8Qz52dUv8TxPmnDZLUZz0Fo9KzOq1dRpI9LU2nAj6LR+hWBCvTNTcyqGVSvBOAk6qv4Ya0UE&#10;q9aCqRQjUYPioI5h5Rofx0o1Q+7JJNbAONhhwi0rMa3EsGobUz2ncglkE5NNZKxaE6aQPCWHjCM5&#10;hjUw43IOYUW03vQI2sCOi70Rs1EhJrwoXk2wrN4emHHzkJpceUhNrTykJlYeUtPqABLZ5+Sg/mTi&#10;rNAzfeJgqJHG9XZWjie+xEEtrCq6luFDuej2dS2rTUwpWrRHMBIwfqu8pM7md4AoxPb29WK3/3Ti&#10;NzW2DCR1lPIqGaZdD2ndV6NQfSB+m9lyLvtdN0Ly5SR+n8Tv71H85krel2tMXO+jyzVSAzoj1+Ad&#10;ktaTVq6RNjjeCvHFcg2F6YykpmUWXjTKAVKhaBcGuHNf62uSqsMVZgIu9Ri2QKwhuLCX8nNxpPqe&#10;lHJRnYnliyHV9yS++xxSfVEidFCX3EhgMaz6piQogKSlUlyesflrqYbKY+1A6F9iAbRUU5UtFaBM&#10;b6IY1lCqIaC749RMoA2lGqpx4UxPLayw1khSPLkFxeak2GdsEQK5piFGibADqX4VHa+mWEPHqg7D&#10;UgqvphmVAltiII0kOqqVO+6SbLBxvAcyS8CrmmZ5SE2yPKSmWBYycFDnIcNNlSkmFTin8zj11jqA&#10;5Fo9VrILLfZTHhmUHBFWvAMH1uJWT3tk9go9wDEC7k3CB8Z9aqVr7Fa6SHtkoIAGtwJOuhgG5lEN&#10;HpfstINlr7zDtEcGS23wBjdfctGsxGUmDG2+THY0G9fIjrJ75IWfJztyahl6uNYOo0y2L71xPx0F&#10;R9VStjkEJjI8L2NSBhr2tZBewvVSqP900ijnpYFEx8tLo9LB2UFSUD0n4dr14+3+VBtnzpeTNHqS&#10;Rr9HaZSjZF8aNafKo0ujGHMQMs1OIh4SO5DsJWVlKwnE4mexspXE1fDd7rUvkkaRcYmuKm0wnnUZ&#10;Bhd9IBFcz5AejBCsYbSUQ535ksZVIuWQp27WSYPqq5N0MOKeTLRYDKuWcfAoYpOicWEcqxZxWBdE&#10;SFMZN4ZVSziEttHqs05h1SJOSasC4jtF0Ith1TIOoUl4xwCNj1ULOaW0p5CC+HGsgViK/ZA0ExvO&#10;dbiugVRKxCqWuXlqsIFU2pFmgwSZGGwglFJqXdJlk6PVBKM4MTdkag2CppQVK8DEkqPVFLPRjZHp&#10;a1rRqoTAQpNjE6NVEDV5IL5pZg36x2Qhv2eBVM9IYjaOE/Al6/lIyJBAeyI29/qx4nAYXjIpDocC&#10;65Q4vCewsg6comlxeE9gnRSHw7CSSXF4T1j1c/UH+oF0vleJ7AhxeC98yM03FIcDgTtURlxdkIsw&#10;QAlifpn8bK4EkZ/NxozJzxYC2njhdCdgh+Ipwc5W6OS89f5PD+E/XfwD94EhN8XvvAHHQ/hPC9lJ&#10;OCbvJldhAlDcrwZw7ITpMflPi7FxUVLULcnL0DiTLEZijLMiNBH5DnACo52KPwFPgvbtYvu729Xl&#10;Zr1dvz0J2t+joM0u3Re0zaZ5dEEbB/XgbBAxdzZV80ezL1k98v0RBG2cOpwrZLLQcqD3Cd7K9qbu&#10;W8Q3esSY7BTqfpg1CG5xBVp2NWqDkTZjWLW8XSHC4rAV02oMqxYNEHcb+r2IaTWGVcsGFdVj5hgr&#10;E1i1cECXA1oH2X59kRXQMhwpStSzcLLm4QpoeZusG/LnbSuHCNZA3h7mNH+vrQR7iDWQtwljoJMO&#10;3TviSxAI3AwB6posrdjKBgI32tYc3c70WIgMN5C4aWRWIsdL9lcUryYZ/TdprpVkhEDklgoImLiT&#10;eDXRio4sGTgstQ6aarSO6Ej0S3FYIHlDXkpUpcer6VbUvQQwSKhDbB0C6Ru8JHA2otHEWBfBbifX&#10;AseWhBYJvFqxJQ8PJVR0xShavdEwx5N5k+KyQAbHKdJSgSGFVW80+KYnx0w8Q9FF0ERLItTUSmLS&#10;uyuv9mgiZSGD1KQ8pCZQHlKTJw+pqZOH1FsqD6lpk4cMKbOnIOmD/V8jF+l4lY8Af22092qQu20P&#10;taBfpvLBcxq7la/TKh+maw0O0URDTOakEHynwadUPnQUDT7tAdkrRDyt8lEAOniDm29a5eMCDB5w&#10;Mw5VPq0j7uUETeek7GUFyTktazoGyx9QeC8vSHxy5gGv4B08sJcZ5LSti7Gc3uEDIZXjOSlfrOea&#10;K8LquW6Vd2qsU0rl7pfJ+bOcd+5gQiWSZrpW1UUmmfDukARusXK/Z9VIioHZ95PVMQEpBdBkpEzK&#10;e9P8+PynmxOtqSwkYQn5tyPVWMh6KiGCBHQLWU5UKeR+tHPHoJ0fp4/cou1WdpT0ejWv3lna/Xz9&#10;p503NmQDhyCcxVe7omrtRA1Tu01CXLDHyT92Utu/R7Wdnbyvtptb87HVdmnrLFlRchahyfKX7Lad&#10;fwwPEXqz9Y8RqoVk77f3FznIpKwHng/xaDUU+bLvjOvtIlEzsAOvF4MabekEjZvKYgl0WlJFUaQP&#10;o+nbHMPKoaOwShE0E7cVG6SWVTknqVBLYYD4WKHmiJUimBTMNCFLMaxamaDsAkYV1K44VqimsUpj&#10;x9SCap1CyrURMyWKX2wFAoWdmiaETaEfJeik9YqSpp+0l5R6B1G8mmCUiqU5bSu2kNgiBAo7QbYU&#10;lDBxZlG8mmQUFupotygaZRSvphl+0ppasFKwI4pXE41KeJSXKcRwEcWrqVZL711pHpvAq8nW0EB5&#10;3tcpsgXOMmpqdCQnpMYbKOxNide7NR7j2HgDhb2W4ECKcCbGG8RwUTq1INwtNd6gwAi5sE1dYuSI&#10;r0OgsuODJ5TQGESi49V0Q3Sib2ghBoYY3UT6HLcF1Xal3p8YLqJ4Nd1oME7dEBPHF8Wr6cYBMuDf&#10;l8JAUbx6v1ExBNcHiSLx8e5p8XGE6FG7SbHJIBn5JymMeqfltWh9MuYh9S7LQ2pa5SE1pfKQmk55&#10;SE2lPKSmURbyVE/kZnF+9m/PZ/lVytLoePvFng1gyn6xZwOA9UW5Teq2exYAq2Nk7Beh/g/DCva0&#10;/SLU/uFFAffq5YHevK/7+7l618jhA6Ft5wj7RWjdOaKmRmjfibustf1ivy6Im/Powj2Yw15dkGn7&#10;RR1aeY6wX4R1QY6wX4RUjtsvgkmHdJ6uqYFbXZuFXPGHizGy06zSF1tIzFUkFhJzf8kLd9YP5zoX&#10;YVuY0ivCO4BQ/Ubqt8w+1RuDJFAOfDBOKeCUXLOAXLN+A/l3+k87SCAtF+Ep8uP0EP7TQlaD66jF&#10;tPI4K2LCzDCJevOHg8flPx3OxnUbK6uJGh7ikLA4CY3KGikqJCEL2VlFBlL7t/pP93YUMgs5TCS2&#10;IazYw4525HljE7WhLS0r9In8ONGizNurqagOEUEsZDWB007HS1TjxPlysr2cbC/fo+0FQcbaXn6i&#10;xsPMWkid3eUrFKrALEIRTbO3YgYZjCZSqd4ELBMhcKpTcXO3fUF5ieN6FVxtFh9pTWDbFdwuVnfm&#10;Wv5N1qngitRcaoTMr8elNH3xxSswdnAHmOtX2Q0JSXE5nvItDPXxdVJmp1Iqx0bO/SZZFIlLsShi&#10;FWzw9VgU+xMFSsxBGgtIqzFX+oMUcwolN05c+hQPUpG3NZca5fvrcSm16bABJ7mUujmmzafkJ+GL&#10;RSHa97+cDtPr5S8MQ/4tHqbi5rZs+nqzXL5db25ntn6jY9XH65uE1i01H0Wn7wdCes25uLvZyeIX&#10;odMIoFKvCYV67+D87MJUreQKGPdj2hVIZoKNbtAxXpzyo8mfCugUWzI10GP4tMUbfRgHhQnejaLV&#10;Nm/S2iRsVEI2Y2hRhscRUFAc15ZxJETRarM3Uca4lkywYgyttqmaigTUAcPqH0WLQDgOoZuTvEwd&#10;h8RotelbIju6EgtFCm/gEKSqOkVTO4m0jY03iOAlDLNvW5s2GB2x3M7jkPGDEbhJW4IUak05CbBh&#10;fowjsRh7zQYy8YFBEG/Wwv2vUckBw8uxyWOhHdXqpBdJ4zQLqW2cVvJKW+JZTQ0+ZYnfq9QwZYnf&#10;q9TgrNJJSzzGQT0Yp3/vtXHSFmDM1sEDbrY4rq2q8zgGXbPFxKBrt4+8cWewtQZDSxWvYe1+Dc2K&#10;9EW2KybNL9wQPYT/tPjI37WLRc+8fHYVyWJ21hweeZx15WoOd8QSZN/OWWjNtNLMJQtpl0akIn8h&#10;nEyLv1AMytUifc1/3PorsM+u43nqEzVbXUkdTy/EGdOi9UR8PV1D1UKgBS3JUHvBXth0JCzTiHa4&#10;NFxJUvaVj/U66RpPQ9dA1NrXNQyrPLquQRwajcCMroEZkVbTe2ZEmi+RV2U5kvJdj1gsjvgop9ik&#10;dY2a4iByCKZUDQKsuHxMnYcINi2vSiJbTd6bdCg9xKn1jJbeSTYgLDZCrWagmVEnfkgh1VoGrdta&#10;QrdMUY7ISLWW0dIb0mgO8aFqJSMrLGsVIwsYqBd5SBhhVBcOII+Xa8MgiimxNpQMnZwXiHlaLmQ2&#10;Wi6clGrDzImYVMu8ECa/pDarUFyESMN6ny9DVi5poOm8CuAlR//pXNhO2GsJ3LDCsP/df1o4w99i&#10;ZfBb4iTAnQS477zRJy2HAmOxuR6+mgBXkrArWUCyaQiJpqq5u558S3MqFJl0IbEW455rTj6Np+kc&#10;RsQI2FRXfPj1QxikHH4/smlP0NEem9LYXorB2BgGaQzsL4qTnvHwcP/i+fPt5dPQM5B3tOvNCP9f&#10;8TSlh5NnUwl4O2DTjj6xnk3nhAWe2PRJhtoQWnqgDhuD56Orw9QaoeGwud/pzkZmnuG4ne+N8uB4&#10;MuzB2ZOW5U2k/tz8bM+bK8ejFV2tbBUEzVISR1K7SF/LqcRYkKTfLD6cCEqtEZMHLKU34xi1Qky5&#10;ePJnTGvcCEqtECeQaUX4QGvUM9ZqcBYwqwQfr4eGDpApPTSMIJ/SQ0MdN6aGfrFeKdQQtVI4Iq1V&#10;On7hbUnfhGvQ0SBc5/RF8z4EW8/0VpsE8SmO+BRH/B3GEUs58n0rqo7SfLyIDUyL9DVw1wYn9f61&#10;QZybvzXsV7vNvvjWIP1i/y7QtwZZpQWiPke8mI4ydtSCmlFkcnBpRDDqS4OSVeVgavBGMAaXRit2&#10;VNNu4nCM+s6gVAZ2ZQkjiGDUNwedPiQwJj5GfXNwQ9O3TXIzIxj1zdGQl1HUYj2OzFqbTwuScWxB&#10;rQhGEWBHo2jLCG0tuAjKIDZD7soYNu6VEVv2DhR+OxJSEyaPU1MmD6lJk4fUtDmAPP6yxkuhDbtT&#10;tzXLo8GnrmvCVTR47L4OrMxhqAWLwb2YTkvcC7WACQU8HQwRihpORdoLhvhi8UE4VMQH4cK0+OB4&#10;NCM+YI2W6VRjQUlvZfafLq5BYtYMnNfi/O/+01mlXQbU4JfH/+w/nZGblhCCbgilkV1alwNz2EKo&#10;k8xyKhd7v1l9jzILXK0sMjYG59e1yMze3qzu/xODNvcJ3/5bvsl54Br3ogVTyp5DXPYu9UX6feGm&#10;otuBU4lpUXCgEp9CFp6EKVFydveE7VZH8j+esE3bWyqFGH4s+m5o90MWiCee+5AFElB2dc6+WNwm&#10;du+gbLGWt0Wmk+I3OVEbQbvoTCvcGDYt0xFbgB1fJOMYTi3T1UjahG4gyMZwapmuwy2AgSuBU8t0&#10;6DO0gZubSsGRaWuhjikR7GwL70Zmr0XuA/lPm3+0yJ0FDETuPGRInr0o5OOFz9CaMyV7/uYjFgwb&#10;iWxoOC8tHHqpKmVZwhFl9inxp1nLEi1jLFyft0DZcXER+R0BBa1YeJLoThLd9ynRNRxBWqIz8de/&#10;rkSnpDei46je5m5Lgv3mVKIwhqBdxMKYKEyMOmYOt1H9ZXkS356G+IaBRHOp0dF/XS7d6R2KX6Xv&#10;QeXKYcaShompIQPLOuC4BCi3f+LXp5g0TOR+wK86OvpXCrD5PH4lk9MrIyd+nX26faLVQqT81L56&#10;rGMXH0091uYackzIDnaeH3/hUzML94g9QWsK8RJg8wjeqJpE055yOeJMob2LlTHSgf20Lj/wXGnP&#10;BxltNTeB8fZE0Gk1uaGpUEf5MfGnRLBqPTk1Oq0hk5JcMZEUOq0iZzVPrSBnAbPq8fEa6m88lsEw&#10;jfFGCA1jGqeFQPfzEmpK6cSXaRV0zw6jkuiVRSIWHmafBJMYNVEqQ1fDSZc86ZLfqS7JSbV/i+jQ&#10;4se7RTiAaStm9wcWS3z+9kj3twi5IyYcyLRtrjHC7svhnx0JR811g0tbBkMrHhUHhvz1UbQtVdtt&#10;p94IOn19FCS/0FhLirHHsOrrg7JvNaEFcinFBqlvEWnCLPmdCaz6Fqk4rkoyQRNY9T1Cq2Yppy0J&#10;Z7GxZm8SvZwnQyuH/wWk5fS/MHIIR/5BnVzCNeQeul9v5a64sBbK0MdvH/uS1DDhTrn2DD1j1569&#10;oybvPJpjm+lQCs6Jc95d7j/tlYf+bAFdpZfk3Wg43F6Pdq+NkHw5BfydAv6+Q+e5sLY2Yn2FdIa4&#10;UUC5zIvY7UmfkDGruhKL1v7tebK6Pg2rK7e7Zlid1PArWbG0rZWwfp8mJrUmpOhY4BswcY/WUgDH&#10;nlwDTzOXUSq87ysdRmF+7OwbbbqK2f5pFDiemtIB/uDU/Gydo2iZ5F58tNY5yr6sqLpmlIQuH98h&#10;BTWoCo00H0OqNQ/Kx1O6n1ZJSPMRpFrz6LCG2aY/MaRa8WCN5lJlPoGUC3KMGUaBI6jZdKyKYdWK&#10;B4XecCOmRqr1DnKUpLWVaVQcWVStebBMDeXuEyMNYjww8VHnsBQdKTbUg8Dq2HoGte6yFjlxl46r&#10;lIfURMpDaiLlITWN8pCaRAeQiOnHlpk7RVZ7+etxqsYZHjVanezrtFbn2RRSpYyZ0g/QaGHV2MHW&#10;K3T+0yp2FG5zgOOx6AH8p9MA6bZtIBu6qlrLvwfwnw6QrAeLcqKzp52ussxaPCc98WRG/U7NqGOQ&#10;9VjK1/a5+doSTUFNKLarLeVL58Rx6/rom8+XaKSKZE6iIc+5pUKJ3L4Eye6Dal8cJelq2vLJ3RtB&#10;qu9KKshi9TSuuBhSfVkShkrbw0pSzmJY9W2J1EcMb3Ko+rpkmBXtRY30FRlreF/GZ66FmYM79WRE&#10;vUAu01ZRezt9WyOqrZgqRlTh5Mx16xg9c93SYdRceW2XvxupLm3h6O2evUN9MVdvwD1djb+7XV0e&#10;23RDVT5dvNhu3r15ebOZfVjcnJ9JedRTgdTrI6rVfFxvrmy7Hfl2v1lfLrdbWvD85Xpxv2S3uDvv&#10;zxtTIFVEPqvsX4ir74/rTxScEBZXV+Ps4RP/7tOEtvc/rS//up3drV9eL+7eLX/YbNYfr5eLq61A&#10;yOZQj1o823ve9ubjf62vludni/cPa7Np/Z3n8o7o4Uu2gpN+C1IRzBbaleLo666TlELxQFKJY9KG&#10;ullePpj3LD7gsLGb1ptZ5cz45bwm4QTypOpm4P6FpXNOIVnE95vV+dk/uGzr+R/L4dnrtu+e1a/r&#10;5hl5Vf2zeTH8Ef9pPdSvXv9TBljUL65XV1fLO1Oi9osjpmYfSZJsShtUkZ4k6+uWmOMxALtdPSw3&#10;s5vVrbQ19ECLF0LiH++uWMjFi4fF6sZ+VwWKZfhQ31DMf5pVMQwhPGC54eHTm0+G9wy3CLO8WV/9&#10;DIds1g8mRuPDcsOX6/Xm72ezj5vF/fnZ9m/vF5vl2ezmT3dw2SAVrM5mD+YP9CDRbzb6lzf6l8Xd&#10;JajOzx7OZvZrouLd9v4HOPP1yrDKblSOnz9u7823yxcf7y/N7N4xsuvV5avFw0L/baBeLMv19frm&#10;arn5w/8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQCFuPtO3QAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykhcEN0QKJQQp4r4U3vgQMsDbLMmiZr1RtltG96+&#10;Lhe4WGONNfM5n4+uU3saQusZ4WaSgCKuvG25Rvhav13PQIVo2JrOMyH8UIB5cX6Wm8z6A3/SfhVr&#10;JSEcMoPQxNhnWoeqIWfCxPfE4n37wZko61BrO5iDhLtOp0lyr51pWRoa09NzQ9V2tXMIpO+27+v+&#10;4/VhWY7T0C7K5OqlRry8GMsnUJHG+HcMJ3xBh0KYNn7HNqgOQR6Jv1O8x3SagtogzG5F6CLX/+mL&#10;IwAAAP//AwBQSwMECgAAAAAAAAAhALv8vw0Y0wIAGNMCABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z4lQTkcNChoKAAAADUlIRFIAAANoAAAC5QgAAAAAlCSaUwAAAARnQU1BAACxjnz7UZMAAP/HSURB&#10;VHhe3H0HgFXVtfY+vdw+nWGG3nu3gdhAscQSe++aaGJ6XvKS1/JeqjExlsSKHVBsCIICKkhREBGl&#10;984M026/9/T/2+feO32Ywqjw78TGPWWfvffae5VvfYtxyEnedJHYLDH5qB//TCnNv8Zh8CeO46Q9&#10;BD+mZWIzjGmL9ELb4YjD4ALcT5qPg8PgRsd2Ur4jPQixOIszeYJ3kcpiEgngvxl6Ae5vY/hs4j6A&#10;hEO2JTgWn7ss95627mt5XZKTYr5wMM1IJO0oufsd9DnJoz82q0kk6m+rPxorEJIWcTWpKqQddr/U&#10;IVzuRXEviciSIWBo8Hj6K76JwRNJwkPwYzhI8N0pgccYY/Byt7XX/5N1VZmEpWNFW8xnCHTF4O+t&#10;TDOWgKbizzH6uDIcyN7U1rhw/3Wyjkj9inRYzWItR9m3TfAKVm6U6j8r++VSKu5zdHGNnmemZKwy&#10;xyYQT4eJKF9U9CAxOlxNmnsbVp0SyyfJlLJRYzieRDgumr9jf57IamxG0LAk22iunDlEjVXWevTt&#10;Xh7PanxtRxdqKu5PsFv8fnRaI6Jg1H+f5TAiZ62vK47Jugn5a6M/PKcniRDZX5C0/bbNmJn3Zi+m&#10;/2rwjMw7H/v8etgrWhYHKaPLSiYryvjq4FHHb1bsz7NkE7dgzOq/oaP9P9mWF8sapuNYVlTTsdXw&#10;m2p8gu5gUJo3My3WxfxpfXdAiNXmH81vbwNqsS5PtoGBsBAOa45f8acvPSbBUmijCSKJOez8p1PY&#10;4fWIwGLJsJbJ+ve//Gki5fO3uMuxLct2GNsh1ap/3eNLTClZnSem/TPHf+9LPKG9ccqIoWNHtUdf&#10;iD/5b2HLsiB2nW9MyOD3/XSxhqPLtBodvCxvxAyya8XMXT6WROp34RYvSBLRJ8Xn/WgvaxCHSws2&#10;Pogwja73sKk42f7RY4dF7AUWBsc9yW3z8KxHD/lJkiPJT/5vHks4zWIMg+nKJ3T+o7/VO7CeeIFT&#10;gn4t5f/0R5c9ryui1my6HcsMe7UnH1jBLr1zi6YUEKXtdZf9lpNe0CybJ4xpmLWfpEf76CnfRjvK&#10;ewxZrtya0olATBxntkkcLF37H0fOENMEC7l5s20Lw5fiScHRL18Xz1F0xVNjiy+ve+qd8ckaX4fW&#10;AlRW/4PVP3t3yd9CWOB2VySNJ7UeKVYpKYauSroGXTHToI1KLOl3TvqlRFzCh7fVH5XYaeIffPq8&#10;w964RaJUi3a14lzDh0s86TNt85JYIKmLkGV3f7Ct0is+eE1M9FHC/lPPXL9R57CHOcxJv1zanTbb&#10;EbEJY1fD1CdW/e2KxXcKdTGpftjd+7EFWwXEuenU5btktZLwwhFfqr0Hn/QjR00Q3baNp6L3T9K5&#10;NuWMeEkqKoZfK7kvEE86csgy9LSmMxyp2TR6BDV1WjTXmHEcTy0x/ufXzPf7qom4kp/esHLYlYVR&#10;1VvX3sDmfj8Y7ku2i+UqfVxXjgPhULHt+e2uNTarsMSy63dOxrB5i/Aj79v+rzhRjXTb/dEMnZn4&#10;g/WzCI+tpbXLcLxJp9/xwatEMEkiq+HaApkS2kZ4EmdiRXeTf27B9qSzYtuackfH40S/DhqynTYM&#10;y7vP0G77zUX3lDkxxUespuOLzSpeYZddW/tY6d0LdzlGAWluebT4zJNe0LDJ2rxfthYmh5Aw40Ta&#10;3NlNJ5h4dtW1A4jtwXZlOSxj8x6ZvNdnopbyJFoMFIwe1vVmlFX/JTb4O4NqSMCwyc5/qddwqTxL&#10;auF0afW9mLWd0lWbdl+nJGHT0aOi0+vMzDOSvos8D32OPVNTlIaT19FMPZqIDe3zjhcPpX+12jRd&#10;8YnhOqbv4r2yGM+HKwi2VqNuSI5hkXBtclrtKkNmiEpVS/fA2xu/QH9f0j0BkWfvGvj2YY7XOIa6&#10;jf7/bvh2wxEE2Sj9j1/2mXa2KYl+2YnpcpOvxhh6StRD5WNWlUxmZlabgpXRBI7RTnpnCBQaWyTR&#10;NbWT+0oewjQdEPrhWTXJMlXtjdVnX3pYFQQ2xfGMyNoCQ2r/e9J0n0ASXL0XLjtY1LsASXPiwrwN&#10;P7i5zPSalnfvP5d5/yNYbXsS9LdjO0Oyy5X5c8VV76/7kU+A2oUbGnS2jjoTor6IV+B6V+1We7Am&#10;Vnp9P3VeFGRRivM1vqDAwExtvT+847Am8ari7vQ4TlfsrMDXu9EcyxY4WRadmqSnD1xolustJYT3&#10;q6N3LfUOOMCq5EBv/T9P7csmFYYauJnW0f63twBPtN/hL7IlhkQOvLhw3L9NLkzqWthQpOZONobh&#10;YqYq1K0LnDp+6ZGgKtd7ldsal5N+h2Kx+Gxz7ezxV/qTJN6mqQIRTG/7aOjthsRpYaJCB2OIrpG6&#10;/Z4hIRJNh1ooj/REo0fa+sff+s5wJs5CLa+aM8fzW9+2UCjps1pTNpusGWgXrnPv0CAl7cM55MpZ&#10;F1oomZdKRXt878v1B4gcbTh5dVU26jQSFyde/NftPJNs89G8YzicFh18ydIlRAhne9HoTOMl24pF&#10;beuO0lc2CwnEPFxfNqNrEXLX8IUbe1lGdXE6dOZu6mhyWjFlu/BNJ/QtDmEZa++6OfueuTug1vhN&#10;f7HXIjSY0tCoVhDxcbI28bE57xad/2Ktt7LdTzppTzRX+8GKMBGi4qp+1e8BRMWwNzdezK6Nxdao&#10;uC4mEWbTH79zhWrKNi/S0wWX844t/WjQrcTwJPn6gayPc8FDpxF+4aOf3Xex7igM68Sf2ffLKzku&#10;jzi8gwPEjc5lz60Ww4zZSvNMjGMPru915jzPxRxrut6+BmFrT+roZNKmszbPCZzUd2ZoUNrnsFkP&#10;uyNg3UsM/uEM/uydK5OigLWA2Ea6uZVq0VGAmEu9Y/PLSxVbEyxNbHS2UqEiAm8LxsQ3vrrQsWRC&#10;FURWN0Q15en1XMU0zvEYiX7iiqPjHDEajAl00Bt9R7sr7MS9oNHk4V8NjoRlojEsl66o/PAh7pZx&#10;vpSgGhKWEP3ixvFPqu2IKZXRVUF5/FTv3uSIAuj1AhSOWEuNKvv9J+2J5q5CfAR0KZ3sKejblv1j&#10;5hPNICobsf48/BSPJeTWmMCzuiBuqBnI6dCvGTiZsipRdoGzaa42Lax+55T/PCdiiSmSFJ7aeudE&#10;aKcdbGmRsT289q/Quf+ovUtKGl3VtWz4PzD5XB/fMsFTY9I1nvt0VxMV0vwwY41f01Np3XBIC9sx&#10;9zms/7IRf44laegQak7TcCMexMQVdoC1yytbcAQgYqL44jjzi8YdigpJ1pKS50z+8h0PCdie3Ms7&#10;OAwnx2WQIhOHtSdtpfkKy/v+De//+udjEdpgsOu0oSZn4Ahyz6q9Iy9ZdSiVckwiOHAetdVO2hMt&#10;90Eco9vM455rqb+9NfWMGjWCrTner/520ymwyuANcNe8o9uscGSxdFmxKXA2DrlmgpZUOFlZ+Y+J&#10;9w0Rkj4mwdtvfnTRdB4HW26HarTiWznQYOQAuMFWv9jzspela2Qe7vHszpB7TweXIDWq6KR67D2J&#10;ARLDZ20x7LB0Q0YsUJeV6o0TvBzL8iz9uOaNShEaz/jqXjirr2NwDMdYDaZe5nKHmJLDHNzXzweF&#10;mePoo2MeHKXKrr2DvSwrxgI96hYMyONsu5XYbQe/5ES7zNXts1+P2JltCBzPysQXnbt6/I3jegkp&#10;AVAc6JHueqkfV1e+8DcWmpTF87y8/JRRkTnlfZm0RMzG8clmn3uyCxpWiCCuf3LSBdS0oGHY5isN&#10;x7kCJJFlPTpoWqHJp+mCp2PAJR1F+9eh24YyluTG4poNjFinbPvT+5Ov9UVkNe542cUvXnID0SnQ&#10;qeFIobe0pgJSIQBei2ViiyPn7aycXOhjoX/QFd/wkvZUx/qNhLppENFj+vHzzDGxXGTUXSS0J46c&#10;7Nlv8f4zIDocC0Wz+XOplNLrbDhwknsmiiwL0bXxwY0avQdqaHn6E2eEDtklDL7TlkzT6sO/wY+O&#10;iY4v7e/194JTNeinzRAuJ5r4dLQ/mKOM9eGq1g6xRSjd8aToLHxi9zl39hOTNicSQ1eaq8nwj9G7&#10;GAaCho1dHLTh00m9/jZoNOMAo4YYSFvtJBY0DA9CwLUS77xfd1FPFuOGldYSlKbxfJiVrMe3P9AP&#10;B1JUza5ERiTcvoeGXs0YDp82JGjomYZHui3t3/HMysnf9zJ6WlDsL574dOoNfFoyxeYnWisD6wbM&#10;DNaQ2cpHyu/4nXOvj8OsNHU6dlqTtNgetZu85cCa4UPx4XRTpYKblCKeELeclPGGLmK2G9sS2b65&#10;opaWRE/ZQifPz5pAFAHlmW3ZAWOgU4r9j25iCwU8Bwq5JjOGHJfL7FVSb2KIUY5s5YawIk/fT3vQ&#10;0Y2iowv/G78uK2dZ9Kdjc07MlFVm2dwDF14hJGRH5nTDEPmmekiulxhSmOHY1Wyf8+C0vvt2neKB&#10;e9dhOGgurbeT1kbLiINtq2J89s5rzkwhOETXWItAlWMyjugzXt544yDJdsxQ7lxJw7W/rnCqGxxg&#10;BWxHuYWXFTRef5HMekATuKDFkc+eWzLmTikl67Ibh2p98Ouf4Ea6Lca07Bp7+F6u3CsaLAXqdsnt&#10;6DpceEEUtOB3DsxTkpmvpltMph/QdcLGRf3+mOAVCtFqveE6kSPsqMvWL41hRWErbnodPfEcxxQu&#10;1J90JI9pINAI0WQZ2ZJurH1GkGXiEbVfGM/FeZiMeD968I0LRje/MDvN9f8QzaTs4bc//9qZf7pQ&#10;4VUTZ5MJ7Kz71sabirvK6B/AlYZLDFI66D3me8r8ndSd4qJB/z8TtMyyRYSVHHrFO5nx0S2m9V3W&#10;NtXkaysvmM4aadty5Yxep5tWzYdTJpg2ADeyAnWpfvvPLGDx9/uu6Q0tfa9RwKx+reefbmahRmjt&#10;R5zpbu+ayViPVUvGnPlCyVV2Suiqcz8zz7S/CGeVDKiqdftJbYbMjsIQ3pYRpT+NrE8TQPSN3IFc&#10;v+G45w+a4KRMZsbgBQc0noVANpNJ2HC8qJGySbWbCaEpAUQ0oQbIRopMiX9q8SZHQn3G7F1yNJ0x&#10;WLq0Z3SzqBzf4+g80f+784W/aUmPWLHg0f8deOrwfOy+vGYZwJ5b9U6yhrdl1pnF8IglAQg78Nef&#10;z+t777OfAigKmFqb3pCT9kRzkbFUeapOHhkXrMnJWIsTTRdk1v545cQZKbjaRI4G2txr/TZnf9Zb&#10;0bDi4G9qGM/cifVw9OYxRLb1PryxZQ5362SZiGHHl2hLM2g669SOSchCcm5e8Z4jA1iNhLu8NN0N&#10;BUILGeKvDT6S8fo1jslFSaggOvSeBVvdV7S6o1JRszneS+JTtldohAOGsyVExWY8EXLhWe9uwwEK&#10;rBUxRVIJyy1+++Q5++K8ZZDoFRe9uljFq7PumeNb6N/+3e5+iJbZGSWVbP6/x0L/d3N/Mw19hCgc&#10;xxINmUHZna15f7FiKB6S9wqDv/P2B4M9m90QY9uCdtLYaM1tDwcoBVuToqLz75dO8duiAQsNX9pE&#10;EKDgsEKdh137dvmNfs5m4S/g4LSGkWKnLHnPU+ecEpR4HAr0tpxCqAtwgbPk/fmXzDCQ5Cbx8fQr&#10;hx7oUwe/ucIQeCfbUR0zzgfCRLxM5K3SU1bt/mlxXOIpTjV3Z3uqZzOZdbcFBHNiKilQP9x/Sko1&#10;oe46bjSdbsUy/iZ4R69dn1+uR7ycQX1C7qmTabm3pQTOsH2x/E/yex0IsWxKzMpavRYAZVdxrBEf&#10;7zgFHo+4TEfFD1NMZnp8tuVUySZpP+nne58MMcQ4z0c6BkH79qWpRQ/cOCRki2MTqmHXBGzCM2le&#10;SPL8wacjp9wwEQlH8FxRlREjw+ecGy3nDsODUKZDdImMqX15zODlvXskeUETXOR4K6rVSXuiMbZC&#10;OMUI7n580ORQGlC/Zh9nmSaVLDNVeJhUfnBOHh0A14izcOhD/jj7yKrAQKtp/gMukI96jCS//KFr&#10;pqZSssFypu+J/d8vc0KdWjN4Dkw77cXgmc8NRD4qbJpO3d7axabXSjun3rLvNV8YmZ6pRqpfRveZ&#10;PD+ui3lsVVsvUoDuZEnZefLLB3qZhk7TYZramkClWaYYHP62YfExmjWU2e7D1sCf7JwVFh1k2Rin&#10;79zMiKbfTAbbRasf9wd/TQ/IOuuZOHYoRi5NAmnNeFjCa3/7qfyze3uLBjI7OurooVuqT1O0M6pW&#10;TJv+1CchQY+5in5r95+0ggZtDxlSUXLo1eEjpThU5kycql4lggeSwx84nFVa9emoIXS1u79xDg3W&#10;Ihci/lXpIHpbo+Yq6z7izV8x/8KpAT1IKkN86pXN0yfa8U5Me9ZIMw5vGXT6tt4TQzRIdfyChhRo&#10;NiGeXTOHQbwMJ2uuQ1krg/TqsyuVIGmaRN1qY5DTqcfYvpcxL1XzrNMCQkYzwpF5rowKLLDMQMP+&#10;ozLJ3pOfNqOJvLRjFly1dh3LE15vpGt3YmROhEuziFDGmzCNdTP3ilWiVUFSEf6Jj62pQ9TqlImE&#10;2g5boHT1pEh6yIBPuCtKlm7UuGCTmFvj7z1pVMdcp12FiR7sJu8kZD7x2b5rigxHBuApY6LX/47Y&#10;MnWOIbD4r9SdeRyFf0Clwv8QSTIYNvzx2jtGaWLDgsvGUxjuYGD/I3nflw0Pc9QvffDpwisv09z8&#10;5ewUtbNaMpo/hE2qfOys03/W8zt5DuAoDV7NTi+23FbA2VJKlw+vH9YXKE1Rp9/rtmy/i8rnJwcq&#10;upkzoFrsqsjpRDINX9bvvd1jXXW5aaP+eqhRROq1ROmDbZ7uwPBeO4ZiMuo7JeMV2xTZ+OlfrR4V&#10;SEmMDaD/Sdtcb0aCVTfPnlMVLLZkry1te2Hvd24dEwPcjbA8YvLw6Xbg8+g1mowMtuJ9+4ae/tTu&#10;GRwFJrR+IJ6MgubqSqzNcXGV++zti0/nbQ/+uyGE7/4Oe9/SLZZ3xEc+vnOIxNvUdKGCiFPOtHlm&#10;xx+H3iBUB+uHM5sv5mhioOLP9o8LGY6rlr0fPrX1wmsdU7WBm+iYoGVXPokoB56/pMfSsgsYiwXu&#10;q+uaQ06ebAleDDI4ssHX00rLGsWSuc1VVfCC3rGlvZVAJvzgCknTBhsWerFsmyX2rH69KbKv2SV0&#10;bLA3eQYeXNlL9GkIC+FPYA2ypsSc/lpx2cF8jJo5ZklNSdAWKHnKSdoybli4WXf/X+9bdv2zelKK&#10;qV70P+aNM0JObUAGAhZWO7WJ29tQMwOM2BHHJ/p7HmbP+OTghRJCIu6ftrz5ZBS0jF8WZBeY+fff&#10;+1ER8ME0s7phgbnmGFYfxwmM8eqyCy9MIe+S+igp8oqBaxub+5Y5/xFCwmM0l4iWEzQ5knp+3w8G&#10;OYBAip5Pnus/4TroaimEgjsqaNkTxrP/mfJbX1BuCgCFwR6HnOUmDVttQlDSgd4f7B0peyLU+5iV&#10;s4ygVXlHHZrXo1hxsSutzDWyHExkVRlMeuBL9nmUNKXpekAcEtJqIuhdvG3JRD8VJDwHkUeh2uch&#10;B18uH0li8AwVhGbJ41OOqEMm3daRnf9EEkkaBaSLQxf3vD3s+mCPXa/FxF9smTZhGpO2wHaBVeL2&#10;tl1Bc+cFA88nRDstl88Nnzl4X0WZH0D/jM3cfFxOSkFz4WaOw4uxT9YPmqo4yCGq16QyHwgIFGL9&#10;wMyn171wyfXQlBKSq1M5wPrB5Gfj+94feA3Ex0K4OtNgRbnGVfzVxw5/f1IqqkZ4ZcOc0H2TeSCy&#10;o540Nfja2KyarKOsnBF27XM3Dfpp2RWwZlhYhQ30UZ1dddkZgyvMgHHEhrxf7J0gmMhGyPzg5sXh&#10;/76YEJwzrgxUO60LGpUaE8gFuS549GiwjKOo/mZbL92HYMuG+KemKtAR3DG2q/0+svEPg/W9E5Gn&#10;5aiJAUsrRhQk2frAY3s7f2c/9+u+nkb76R4jVryaf06vsgmlu7bvLr/4phFATvNihAKu3S2m/c/K&#10;rAaGpGSYvwJb6ZlkvsOPpMQw7jHQ/AHtP/Dr/vIuPJ9+DOhi4iT6fs2/KwbDsXITA9b9WD2lESt8&#10;cO7UaXSJeXMaGM85SBOO73n9+jqPnXYaZSZnnBhzlke/d8ZRUmAoStVTyR8XkVQgEs1vGjY4dpcz&#10;fopDlUMLlw67OgURc5CaffwtZXn4tNeuO3PQU6mkN9H4ga5sMWyvwYtAd9BW0xzewxE1XGzcUvj0&#10;V2B6ymCpco0uDShMIgSwYOR6RAmyP5TttQ4vrlrxY/k/RT+TIqI9uepLlokiHt/sAcf/hd/IE3L9&#10;rli16Tunx8zYmD/fqjxwZhw+EFJLPFISeYfgZOp4V5yAxshK5IrC5WumFb6FaFOmtZjxk+9EczFJ&#10;LJuUbH7vH4tvKKAeDhd7V++udrejsM+QU5r51OoHg7WKyFIj1fWhpCQ+xfBbt/tHlSclCV4RNxhF&#10;12lMNVPq3AV33t8XZ6UpmlWPhH9aloSTTYZ6mTHwWtG+m88JawhsOiUI2372m7w/TJ9BQYmUrazL&#10;G1p246Tp4IDSIcLDxb/qM4TR0C80eISya4KJeIQxKys9QZnVeexDzeOOJtLJEahmgWT0Df3sQH6p&#10;Jqc55NzVLylqo1F3rMYX9HmndohSpyDwpnOcXPfE5n+/1xz83p4RMhtnrDGRDwKDMeQa/suUteZe&#10;lRNdlXT42kCMlY8uX332hUycg1en7GyPxBmIwlJ8EI8siEyIsp2WuwTaEkUkk+Ff7io0DgV7m0pV&#10;gKowuYBubh66vADa68jX9Xum447jrXKEt73DRrj/2crAhHSW1fyFOyazBkOSDQvdp0V9hibPvnQE&#10;EmmRx0/vprebYY8ueeauOPfcIMzhFBNVXjh6X/+2M7bb+r6U6MQZv1C3ZxKfvz9WmXOEdttwMGTU&#10;D2e/bfhcnFSj6ITtJ2bople3qXW2pMWgZjZrrl6InVa1ubqiWz9Zgp1E5mMtgS5Jg0mMu+DF7al8&#10;IyaKaXFfzQu7fzImVtjvvrUvE41XhNQ9pTP3y7zoTdZ5fQ6yak+uZmtePSTr+ot9TzXSXlExjc6d&#10;YK19LdUniu5cNvv6QW9UqkdKDEhtixPtpBO0jFgBXV/MPbXu5kuAgmmaL5QbCIdX60Kxh8qvVFIe&#10;pHU2bLxIeeGrvySjYQ/DknN3dEoNynkhjp++Nexmu7IuZXgF6eXt14yz60H9HV5NBgGBIyE1C6YO&#10;1cr6BcAb5TorOnx/WxfmsAnwR5w/bOUGfDcUUrshbo3ImK1MMj4hfMp2QJ7S/DmU/wRyBjweBG6U&#10;f6XBOzFigWivWRM8dpiZnP5UQe560sjXVt649ueDjngsdtJlK9/wMEBQkJuLntnFWDoXZJMnX9xa&#10;sFR8s71l36i+BgOtyOUigr8rsw66OlEgGSkeeFC5t+gRpDmkkVPcguzppFMdcxTfpvjxc1eezSCe&#10;lIkRNllZWOkRFR6hpz+4axLRVMZo8Ebrjhjz7Hnk+uFcGvCiDCcBdWNzDi+ve77XPZ6Y6q9j5fAn&#10;z19+iZUUO+HWz6xYgbVUzRI+f/G2AX8NnFeiufGojugiHRRFBpx6I7/8aKIXmwDAeNQX7TY2DYd/&#10;ovSL9Ei5OoBhyT2uQcXJWOm8xathuXC701PVRI5rIIrMXmgLCZ6TPJ+Xq14n5SVvz5908WkiiI0s&#10;Y1z47R79w7JZ1XvI/AMDArUyn04qQBs3bce/pXRwILp6GXB4ibT28sSpfku2khLNXqeOrowPqWuS&#10;Ru8SjcLt+8/sPX/LxSCUZgBha9ZOOkHLHmiIF71y9O5gknJhu3/UXNAcXpNnvffAWBFIEOQF1y8I&#10;DpF89YNFvw6yLOKulptM7FppVd7Iw+w9xXEZTgNh7V++mHIdU5tHE9w65m3MjSv0c8bw1Dwz8IaD&#10;/33xFEPOGo9dXRb19+VONFOu5VT9kek9YUmweFlOJWEQ2jKiY4/O7tfLQ8wGVq9G40J9PZA0m7Mi&#10;w5jXU2Nlm3ANEJPshQmB9XDO0A3LB5RwHvLuO+fd3zsB9lYBjBjjDrw/qDdjiumiwiVHhoecuOgD&#10;/uYkEzQbyDwz8vKRXygOYGUwylwJyyQd0T2xCxOVcQ/wRdYKfXRi1qUBBp66etu5fl104cHf6i2Z&#10;8A+i8V/tOlckHpeLo7W0DW+1/NG8C89UTdi4jNIAqrEUM3/LJzMKeYyGgYRkOrKu8604+hft3l4I&#10;vh1Kko+fOjL6bkkL2YDEdbZhHkWyadXV4qLBp8uRzNx1ZfraeK9NCqLM0AkLIzC3HUoynG2aSgyj&#10;mFx22vyPAEoMtuLnBNoYAQ+HFyo9efa0sz9bQDiB9q9pCySFGGGlm/Nnb2KX/WL+yBurDH+kRkgR&#10;Jcrc1/uRTYzKp8hp12x9nAgJkYRPOtPDMkTDVz3zjDz4POKMQr2rgL8ig71hiXR2xl05qyLSBd45&#10;zOhhs4mTcOQWdGEn3YlG+awpturwHP77BU6KHtEtz3uMHutsfmHwHQZVCxDXbkhfACPmvjnk9iLd&#10;ZGxQI1L7jJ5nDBt/bfMNE3TeFPOE1S+U//JM2RHZmEQDdK6YdFRWcMbE1fBc9qLkX2dMBvUvJOF4&#10;5rDFpHO1Slpl+q9J+oLgg2k4UJDDbbJ8bf7gtw+M9QDfkLuxod9ZZknW0VQ27Bs7f+PZiKQ34krJ&#10;3IF4ncYQo6j3U3515ubxt5h5QowPEBBKyjHPwFW7QyXxApIYllytluQxCaOFM6Sj49Tp1dxNNzAC&#10;YyXfrbtftXgHAVWXWo9O//FOkgQ8wc6DI8rKlonFotaIgybb75NuR3L7DUH6S+pHfsKolDGx1Smo&#10;8/5NustQkUiNLFggP3NNJtbrn08bYKKQgQCkIwzjLFRg9sLvTY3LVWoNOfxq6N6+njRYf/zVnfaq&#10;wcdJyFcbrinRjg6UaoJuomS3tkA8P8Wccv5bG9OMbYKaMtskkMCC54R48+IREqto45VYUFYivyoV&#10;MohQ5UulpBbeSbBmBGJESZX3r3in5++vzffXJATVPipwuu2L9vzP/e/uDJoxD7n+gjcXsyk9v/Nu&#10;2W4djM4/zGKTzJql9xbAtDB80LchY9RK61ie4TFex8UE4d7TH0pMLX48JSfBytesnUSClg0EsowJ&#10;dfAh58oyB+KTpgGuxmvZQB5n2OHM0IaqHvkysqIJj78a4tIJ0PIkziF11M+E0ZANk9V0PsGse+eS&#10;CVEvDqD82n8mf1RcY4k40UgB8pY6dqDhnEWav+3IbMKfjFSUhe/+2Rg9n4BCKmfHxKiWAj9hDU1j&#10;Qv4O3TAyTj8kV1BkCkhQUxTqj39ve/3aRDYF2Tr/8kc2szrMTKaWYaJMBWMRD2v52Yh6o/CqGSqJ&#10;UW9a05FxPwSLymPniyYT+03f/9UU0F/D0HOT29zwNRKLWC1dkNQU+74vEvePKiKGX2ANOx8pRzbx&#10;O+L/7VtQyevo9mWnzf4IA8uZactIICjf+SX/zd6RC1QLSfWLf9x2gcVwimQjwTWnE3TVX+V+OKbV&#10;8HFVwqXFfzKH7j2aLgq74Aew9NbL10mlOtKlYPK1Xp77Q82Vo+hmhKSiZg0sqoaHPRqom1NwaT7H&#10;R5pfINV9tPbK/ulQ7iQ0udogYivzHpl+jWQctUMW++cj9/V2vJ11gmSFHcegQpa/etkZ+9aPHKyC&#10;wizXPYvITC1oyDnERBlGs0C6pKeksOpE5XAgLKSAuhS0GMopsCzoiLl0WznxmRUNqoUXJvVVjTol&#10;FSQ1Ku9LAbZvA9zJ8IHQ0uoJNUp7lOWKUvhBzdC6fFCFmFgP9X43oU5XYgH+4BNPTNvvHcSnaXmr&#10;rEvOhfYpy/Qxqh1OBnuFl/TvdRTcGjwy+B2a4Jbp2TcrP51/m7jh/y45I0A1xtZM+84/L/vBAmD/&#10;vEpqvjpXW3uqEkiBPwSWX8N4nEQnmmuaWTJKTJgvbD59qhd8bjjbWmlWzCgic7ZMH5kEE1WL39nN&#10;h2fQhOds6ppk5GmCZ/WCiff6ar1lvojzzKYrRiebIJw6NfhYcHbl9ovi84cOEEH0V38vx6bNPC7C&#10;JUB5ihNXwjHGea0CgwmQYHWQ8yT9dkRC7hpvIhch5bTJeJt7YO8bXttKwB6DrPt8qQJZ426dBYZL&#10;K2eIr9v57c6rxQ69YuMLxTHKfiU2kg6NKxCSTGTR7vKz964mSZoOk/kV9pxFJN9Zt775KknlF5jS&#10;+Z5X6op8MIEZieatnySNIZ/sm96z+/PpHMR0osKU4tc815MnjsZp2MXVSnPD0u6EnCjjh47TgKsN&#10;XmLuwwWXXUzsKPKfWzrXTBaJ0QJ5bc1ZUxDDanGgkUTV0ZEeVg1nE67BsmI67JYXev7SqgzqFZx3&#10;3rs3XJBipWOUQTr2iOBgqdw/Iq9i3oRRUO1AXptt4G6xiQaqX+T1BhktkfCFOWi5BjjNogXkIFEd&#10;FkFO1MNBWmeYr4catvky7q7AGzWc4vicdV+BIVYRKdceYA5QWM4PfNTIKG3jCVGizZjywZYoTiO+&#10;sYUicWaylLzx/uUPl4+v3JBJpsnooCwLSSPqyHvnvRKIpFlnyH1H/3AIZ2gKuBuQ950kzdpz+Jo8&#10;K9Ht697kQP3kqP1LFg8866XdrGCABK1xPbluf+HXPt6+uu3vXThVjlP6qlbml0OxvTzyyhuTryWm&#10;p5WNVlq4/RaYQIEsWB+EvBVy7T9816FYLuvkkY2vXHApSfjlLo+LmWS3Lvguuy0wFEB4FH3OjQdD&#10;ZLFOcsooZzDDhEpLmRCpEBMlkjo8wGhlTtLP9GKkfNGDn0c44CBvp/Hcb/csrNYjJP3an1fnx1Hp&#10;DTINUAr4hCZfMe/Ttpk8s8/1k5B56chf5qOkHMqmZcsOUd08aWhfPfPV9HO9yg/7zorFc/oVTZyl&#10;SBSbmTFx0ZaAnPSRgbdHn6I105K6DRLxk6Slj8b6GS77UPc2VKtzgjoZe8PHK/oP3KwaEDNU6G1I&#10;re/ygurebrb/NBo/o2dxhOUeil6q6vBxMG5qS7PmkFCSrJx9ydVyQmW0/BYlcOPbCgdFBHdlZDkH&#10;eu37p3r5wIS30JD0+Q+fdpWl5aW6DgIWkslN2rTDr9yYb4G3rRFwAqRwIVJbxTNeqIUl0WiRREoG&#10;lkN120EKIfaql1ShQquRspSyQ1r7GEJGLbh+5sdi8NBz8cELv/JhreOTGLDKMIp6fuTRdslzuDqg&#10;qE89vIzwsqM5mTONagzhAmX7f8wec4dUxxdetv51b8OJhjONgJnff/DysX/YWuvVYpHTbtzxdpj4&#10;RIBDTxrV0VPi/zCK0kLtr7jOXQEjxmKcVPH0oj8OuvaLD3VRlCRwadZvtCeNoOGzXZ1XNCrXjwiA&#10;84PSfxgI+TRrAMBwB/41+HpvPIV6Ys35CwmZz10H/dNMZCkAHM/R+FsHbpyE/BFL2PTLh4ff44tI&#10;bPQ4Nmj/8rX3kOW1ZwsauO0abEiLyTM1I98wYntTjvNpAXNUTZG91BmR4pMawxh7sAOG045TnjoI&#10;3pJ2W5rdM11YS/T3v7zoF+FHNBblXqmzgksj9hqaGN7e3gM02wyZfe5ctDEG56s7iq7X1A46yxf1&#10;ve0Cw/Sy4YEDPkJ4JCNE7kKBd9IiZSWXl9/6YJT4JDLh/EWL6ghK/B6/e7y9/nbb72Wj9m23mHZr&#10;kHf2fTziIoTTiffUg0dO6fvG5zpIfzgBjqJsO5kEza1YpsTmTR0LawQdx4bRUiAcEpESH14TjnsL&#10;HABtWzjv3tTOToRIPJg7DJ2t92+9uJxLYVPfNEe/+DbVyYtqxbG2y4K0MwNRz6r1d2xbd53oqEyY&#10;kg9kG1dNeBDsEMsThGlWkuJITIF6sY/UyP6EEDJ5oEiMWklzDvA48dpPYLOMvslb61avXHbJNLHP&#10;5v3Ia8WLEF7gmYQnNXHMO+0tFC4fVMSDzypYsZfeB8s3l1+265nE/13vEx3BCTjnBBfmngO9EYgt&#10;1L9A0lqfW2Ycfjhp83XyzePe/BLJSNR4O0mabQ0dsKWuI1tZ5z5IMmQhLWD77zHj8V53hV6rCceN&#10;HCEUfdIJ797PQReQOmyjsFeaf2j3VVPQb3eryICu3QYWDIpqRASIxN8OTC2jRgqEMbORYBHGxRTy&#10;0Jg3P7upHxayYCMpNq7D0778O/H7zwyZaZmLvXjoxxdTXU/isMrgg8/e2bEBR+kIE5loor71qwmn&#10;bv/H9wchh9lLibhytyP0TeUeWaeoNE+9LRatKsinAuSHv5eM/6D0eRXFEY8f8QFNR4HQZq9tsqWA&#10;lwAoYrVf1ZdfXnRJjcdTWTmBQ6SDS3rgKkJuSwlZHBuLVLFKL5wWGZq93PNyKjj8SHA2qiPn1fQM&#10;6LrAx6VqL5tU98yaP+DWwrAjIcxgcYPY5/yDLf6QIMYBWXabyBgGWzhm5MJdp0ZDTHRK7ZyegzVE&#10;J+B91LCJ0y2Cvqq+u9+2Tlmfl0cRQPQDOG9g3cG+oBJzUwy7iYoBT0LOO6CnJtejfPGWKX3+OqYf&#10;YQRdyGS8U6OnY8vo27/KNki1Go2os/ZMnmJUt2LLorgHRwwu75D80ic/69uMrxH5axFFlKzlay8f&#10;xqFeGuGluO7z8MlPHpl032Qf4T1p/vGddw4mHhpSorl/nf1i3EBpN2zfG+uv11dNpsSIrTaeHELF&#10;toK4l8J5HcZR64gSTKK4L1tNeh4OkHiRaNWKBo1ht9pcByAVHkQurMnrakpS+aTggtVLwPNdQ/yg&#10;QIEOafDDvrPxwzSpLa5us4g5skjxHMF/yqyYrvJs3GsUWjW+yNzn2Kl9iYSgOLQGkx9z1bpP7Ui5&#10;J57NUEfUDXEzcPL1uPHAYwXaEX/44jFvbFeQDIe9Dw5Lvf2juLMD213XZxPCw0Se0vMFVBjq5pYB&#10;8qHIjFl6895F3rPfYL1gW6P06pnW6QXVzf3r4OMceNPMIpIOLJp/4XcJl98yLmriE0lK44j31TXn&#10;DmxYX/U7agJ7TnrxwYt6I3IEQK7lJUgdWv3K+X+7SU2FTV6Z9dXlE2mtywzPb6c3YkC9WBtnWrRi&#10;YNmSt64b1OaHpXpGoz3DHk1j1GgV8k1DNVydHDMkUkDipXBlHNUT/jqhTUHNyJnjSAabSL47Zeh7&#10;OlMnXXDpc+8LpkJq/XHkc/M2KZ3u+TNnICzX5sKnmd+mJciD1c9Q2trwklpLz695+ODvf3oqibAi&#10;sB6g6iFlFx161cGizCJVMgR+kGku78zpqxY7JQ7T81btlVrbSNoGcBaUJeIEbRlcEZA71Ywztc+H&#10;1d3dTReYTp0IUd+44Y/F7rIXJonmbRj/E3ZgmgwE3S4EpP4WrX/llMs91Q7wFy0HCvxPRBKSm547&#10;99ZYIxKjjMw4Zr7GpI7sG1nkGIA4YrtGvJusWcyfP8LHSF5eWzb30kvgqHZZjLrYOAvI3rn6HXaV&#10;PKzNBR5Rqv0ibyZYO834i/dLwVg+Ckg5Al3KPDXeeJyvoWP2gJLp2XG/Xv3X1NVXfjkrKeRHLj71&#10;xbWWV09SEiAQqOjEN2PLJoGJFrZdYIZiPPGaHvdtWIWxIIk8Tts1b+8V03rZ8CPaOhCiIhJmfUO+&#10;rBDTqVyHHFrvCTx+ts1ePvW51SgGlSq9p/LhSsEAgRZ0YxcJcGI2V9AcW7Yj0dGnrdnT3Z3MqORQ&#10;oEGgPSP80ZCrnlqFrNqESxZ2UpxomaMFOwOjpMWavw29P54qsFBUr/lAuQT6kqRvfe6cG4nQJLuF&#10;4vgIlgQR3+VmgJAH5ptjSnWCd/c86Z4gSVCI/afPTb+S1CIXOzMwnZc2uqIhXbGd9oDdmy7Pb3Me&#10;A8kCwlcWi2lWrjRJeToqIVAt2WnFSOhJiVRw+RWapde1I2m0LIf5yqGbevUqnSd7DUu9Z9ArFcQo&#10;q/O77hdEwUfd+E51xN92rVcUI0S1AlMvOqv37H2apwZm6fyffnLdFKMGkEsUSKX+Dd7UUucNXFaN&#10;LSkXKIOtAd4S1tJscvWQt99T2GRi7HXbFiIuyaJqVIOTrbvXcbc8j86tXhQNHtwxpLRbHtjoIVmL&#10;nkkpR+XQnV/sGcGuivnhs81R0Z/wzhBXzGjszzHlI38ov7oAqcQC35LA06J1G0zuq6f63Seh1kM9&#10;RjQrqERMc0L696O/izK6jGaCv1jzJh6NXT8cNSKIoC9/bvQ94JUDNY2bbUu1gE7OhA3fgclyazeO&#10;H7/0md/kW9jK3Ac1fw4kavdwPs7+ynRkJFM66vgKjUvEPHUekVNMAbvuA16WU9rGNLm0hAyj7n3r&#10;058MQRG2iugAxscJQ5ZtGFhEQIqsO4yJeKwxdtmGcSCNcz+llX5QPwDNbBCFPruXDc2TZG3WR54z&#10;p0m8KmoJpLnhIWiCU+T5eN+pUtJNZHR1arBogsDG4aL5w3e8Pq7YViODg/NTQ4FLoaVEjeb5Jp0d&#10;x04Oe4cvpxo3/YKUHNj0WMm1ZZ3Fsrb7osyH01IhFjfg6LyBfT9TB9uoeEDHDT+cuEd94y9Db1ku&#10;YbxSdX95heAPt9ZrQGNJSk+u+vI6NSwhb7b5wLBICVkgnwWGRWDkwZwRCyZerrhgdKI6BdzhjuXB&#10;e1CqGmFM1xnVFRsNaaTY0GuXHLqoes85fVHxqI0mp4SBKV0H6BTJcPxBgdkQ4I+ibguUs1QUYCgl&#10;GXKseKzNeckUzGAYff2b941yNGnGtNlrpFrDKb5g0WZS541QDBaBJ8MpPmN+lQsib73BGYLYGyOm&#10;hdKLV69Pcsbq9af87SaJrYubnEdAdgN6QC0u5ozS96oxaLRofZaTgY6PYKupgmsGvb5dYsPmeROW&#10;Lg6bgpW268m32l2X3/gFGWQ04wsnXzJv6NXtAWs3hZjazlEhonrPXb/xgrHLtorEjdfSdlIIGuW6&#10;YNm82a/9UmFLwoj66pRgpWkTObi3WXPXOI144eppnmfiWJJjvHTKGWYCZQwypdLfWnb+DEJCirVz&#10;5bN7/6BGpBjx1cJN3bUlAO3K5tjadQN7vL7i11qyZ5tPSRAmnpZJRIjDWi7L95GYkQcqeIvoil+w&#10;UN5GJ7bX1+ZCyLAwM8zSp249Q0hISfbyq2ZuzDN1fVi//XEvAYuOiKCFk/Rq/QvWCG3X66Liapmc&#10;CE8hP2qNvWfR84FLfTabCMk8l0DNNUqSYDl2IiFNrt2e8rq+BFfCcaZZyJplTTbe94GtrwmH+yS1&#10;+0a9VpGmdm+WgLRrQ/j13pWdWNb61977C2hNvK+jQY0JRZEmGyrfK91c81J1wu+yqZ4MggYGUi0F&#10;fY+tJOGCQgNpiaiDKzgQiEzLKFKwWRg+Zikv1/53MVLUYJbnfqfkpW410BSpiRQA2OAXbES6BbJi&#10;7nlX6uAtTPJv3Cn+m6grOOftUKdVxoyi6Tga8bNR7ZFRN5KtBZKXAqJa1RxpEhyyMwEvdryqbfap&#10;jSENDbMOzQs0VqbE+RNiCiXa6rGKuTyqjEaL0INwRLLi7JeP3XCuQ1Bp19Av6/VgkpaH+dmGZ4SU&#10;4CjwUIBojzg9Hli5jHV0uC+Abs1tH9n9FYk6AK2wVtqM8KL8/cR7s37f//v5dh3nsUDC5/fB6YEo&#10;G2dbXskY/8u/7Se8CIcsbtEoaTYn8iStSMQoua364bw0/uXugf+zA3E4pHw7LvF6ZyhIv44F3/BM&#10;9xhDS4M4RrSTjvnQhh8M5iJB13DvvIXQorO5dZY5tngBHLW8wwh/PfAc/4uDczVMpMUhQ/fED1gz&#10;bEoRCbSS4LJX7h/oSzTPe8quIYffF5KEJzfc2MctUgCvWHZIXFmEXcOrO/4+4VIPz/IR28dF5a0P&#10;nn9dGuKa8vx96w+nF6I4dX3aVednnmr/eInyoHlHvw9W3dsfaCggnjMy2KzF/RLDpQz4bgAgG3yA&#10;8BZb442JAlNLhD5cTNyRR+eG15qjgl3FhM7l3j5xj7zxoYsnloIERhAR8f5yw/DeTLooQL6oHh/1&#10;AMingxcj5vWW7X1rWD7wUXQjoH9rYnoiqxXWlsDb4oE+PYKvRK+9TrIE1cL4Zgw6d/vA/8Sk4j30&#10;3kV1sBpBVtjABKuLtiHz+YULwkNVqMxDkn/cMsVvaBL17bml2HLj3/nR7P478DG8RVI1XjX+6oEL&#10;pketQBRaT1eVl2P2jwZAwF4n+V/qNeJZMoOnCYbQvDsfmO3+UTj2E1GMBdxxEisuf/HiU2kGdLNW&#10;v5bLSXT+R2dPFpBmggO8fqJxVLgLNFX7qnRLOakWagO+OuL/7IXiq0CtkRSs2Z9Pv3hAAJljrmB0&#10;wbefwSYDsMiZH0ZKVjwzY7LGgZylDRUUaXQeLWhGSIoRPYdEj1nCjRECMk+C6tEDSIMrMeqQO4NT&#10;r3mjUET6V6+kN135WI8LB7KaadACr2Ty6MUJK074i0ctWu8nbuEgzgml6pS7RyzYgPRS8FdSYH9j&#10;QBBVQC3IGWt6D5WRg1uUwHCcTCyT8GWEzNUUMgRevFk+Zs3GfIaHHxI11nLdwkYAllb/hLOXfYT8&#10;H0+fGadaT+6URSiQiFK2NJG/6WXT6H0ZpTfhsN4ewqLvfzB1BvFKNPO+S5Pd7ncglIZaEKI68BcP&#10;Lfuf8Etw19LoHdCg/9Xurd/uBSbyOEitj//84QE/coSop8VOmdHcHPA4fvzcxVe65lfT0uwU1I4I&#10;2+ZHvjMqqcqGLZsJz+5nmV8WRj2sZL877/KrDN0CLVwGPttZE40KGf0/GwuSd/WzRj+/4hEUbYWe&#10;5eosLcfO9ChhXyRG6W6MyreqjT6HArVICld/HlV62VpJOKkFUScH2kezW93lQhcxIsmR/+Z+nc/q&#10;tmDqgsXxJb0+XH86qHqUfts+7JOPkigAPFq6oBFP4JERgzIbCEJiroGVO94c3R0VUxPT3gffP3RT&#10;jwX+3qLOWW4VmYZ+o4SBonO2tmWCy82HStj1/QLbHYiemXEHl/P9OCedd/HQ146M8oTBLgYxM+pP&#10;5M6O59ex2tyTmauVmfdnJ6dcqaDUcRysn7lDvpvfiGGlDudgr4dCV0e+iIxAxgPqCZ34zhCcuSnD&#10;Q7bPHPATMOW0zKjOTaTv6Nbl/W9Iay24H1w5Y1l978BylYuwqUBdtGjrE/YvekT8dpIsf+387xpx&#10;hep6XdUkMqIWDxDynHDxAeMCrjZA+ZValzPCpaqdKFHtSiLIPXdFnM+T4aN2lRMXJHIwHd1nqwHi&#10;yBK1oJq2nK1GomJ0lnZNvmWzCiwCKClxZvBZm9YkiVQbvLfHrK8kctRmY+AWyDNIr17r6hgRgA2H&#10;xgfrj2s3cstx8GkgVF40973EtaeOXbpQIhGCjIKsnGVMeAZ8ezzT5+aqp4ASQDGahvgiTDlOFLAL&#10;Xlm+eCvRNZ0MvCXypAHrztJ1rVvKenSPBGQD1XAzsytf7/3YbRLxJO2Akd1zuqDBtNstLFmk/u++&#10;af9nN6ffYniQIUO/OuFPNDDDJD3y5vm13+uBUnzAdGS/s8lOicHk5b9s/rVPMuEFyQRMGhpVI83q&#10;X159hsIkGPjkvOZTB+4aEOVFTljz9JjbOJRBF4E2zOz3nd6BXTmj5OLV21f2OOfPm/9HRLEE3siV&#10;eWo+LYwmET2uMl42xWmmx1GSxMfIJGGrQHXI+/KAZgIvpNaCyiDnxUj4Uy8v/49+ooVdkqbFUI5i&#10;Z/imuZPzwIwXKJ3tG83WBZikotJYIZk035ALbRRDz1Dq5fYS/BdstLSO6pbs7PcuuXIk5xzYPzLf&#10;g5pwuf0BRIeupIGAlhf8BQv8BR6U74Bhnxt/FmYwrtHZ07cu7F8m8pHkCGFeYizNwUImXn3/Oz2e&#10;7a7jzl6QUQXCsrj35eCtZQKrgTWW0hRmrNDu7p+brASrLFlSvLF2yN7DE3lo5KilfuK790GMRsiH&#10;n98yIOGrhh+srWFOxzf16VuLSK0rZc2RHVpqf6TUEwkXqkJC3/Vc9IpxNaIaJ1veKbiTB3karYHd&#10;xRHPyhniCdH3TruhptLTQ+Lhm2/TfWxJRkQMGJbuRBwZ0x0JyOEwOaropEbgzH4xVkTdvxauEPdw&#10;cbcBQft4/p0DAkkMhEFNbA16psmeVXmYEeVUbUnx1t2kEAUWkfdD1LjW7+K5m1IWiBEsmmKUUZYy&#10;SigdSJ63YstfO+vmIXHC3VX+4gHqU6zfaugQ4p3weeDwnHzavL2uM6TRekGwHMeXaPou1d48yPAh&#10;25pywfqlCZMXEYzsrDR8nde7yoBP3vSofVXfBDjIkNbrYra/FiMNQRE8mrJGld2y9sW7RizaknZx&#10;aSfUiLQ22rYjqHp0i34q8cQL2ly+UIaeGX41KdoragYc680L79h6euYPy8VA0I7GPZ/+4uOzzyL5&#10;cty7/+nozz0xv1bnTYFkpqtznTlrLBKcd6T/TPEXB3RHNbRGddeaPhfFSQO6KXAiKeFMO8b4STIY&#10;TBSxfiOPzhFSPnWSEsQW7EAZHwXiFhueuHmaaUjYOemBBhrQKPFUjb1p1n4zIeQFvnN4G1Jc0qi4&#10;BEJhJy8xeVdKEWBMxXO1rTO9cUgCp5fKpaoenXhTKhVKCwOnb1xV60UssVlLolAUSp6evqoCu1yj&#10;bU53wFyHLoTzDg35zeY56SQIgfhbyl84HAaTm5noOrtRV6ehjftyW65pvnbwhyMOq2pUQRC2+GuK&#10;o1H/gKuhIwLJ93H2ea5cuhlDSjP5/qubP+x4H5dTmt2d111Zui4v3HhtPzBwoOR6rh6Be+7Tv2nY&#10;z0mSFZ/ddNHZlu3FkZfZuOufE6M6lhn+3SXjefAfpDyb7lr/nzPSUkxK/+Hlwrt7OACqS7laF+42&#10;17mWEsHs66QtTni04Pr3tl8EzyjWf0tnRv1ToeyhOoX7IpZBEhM9sKkLgiplrk8VQT4cJLnrc3Ea&#10;JioIGivGNj19zmUiqVVpzTb6FIaBHMn82C/nTUa97vjwug+4gTho3PodAuiFi2YPKk3zIgh6aSE5&#10;SqYOABXcYqyY0qU1f1l0yqX5PAAirNlLXGIPYBSbJndA5LMbDyLQAF0Zpo97/2xF0BDHzHYs635k&#10;lITCFIZWHD4jxZOk1Df6ykS/zhtK/Tw1zGfnxrV7rsYKSrNcUuF19b+P/Ggwan+A7IGOeLZ6TNe3&#10;17b6l1VGOd4QtaJPkufuevlWUzY5+4QTtPoF5jqZKQyIET94c8o1btJec08HXZt2RKnx86++fe0F&#10;TBqw+FxFwvrnSGxEYMU/jRnVt8bLHyyqON/4/SlBOepNPLvCf99Aaoo0wQJ2VtCojEIwOLHq4Z7X&#10;P1v7C1fhco+f7m26h00DLMa/veTHeaagAtiZbe4LHadw78cXiSnWHle9RBrIp3ia30BHrMhcrg7W&#10;hTgEM/OdwIoBkGgZUcG3+/W9PW7vjzJDvBGPevp+sPds1YSE0IOqvvuZskaELat+d7Qgi/EcUiD3&#10;+qQixOS+zrvSEPCJaIU9qt4ZV1gVtMNZt179IHT3eHRodDE2pmRYKO2qPL/9/HOijjdO2UC/ib4A&#10;QMF7+S/NskPJU0hKPJEFLWOVsFFj44Lyq1RqH7QcIaCjDSREi+uePuM6zpATAj3RmgSKUeHMEQ8t&#10;2HbTEEmtE4Jbf7nyxw8ESdrL/vbw/87oxacprwxdf/VGfodmsOEiDuwBUPk4buHhW44smHR6dwta&#10;7kTQOFCY2VrdSyW38BqPuqINXXBj8j2DH2lFkmyJpTs3lZRItGqDKy3+np9uG8cKMn0O/UhsRDoD&#10;+1xKBQ49qP3wwp7ESEmwvkRB2ru9vDeNJyJbHWda9iil5i4lzS5Q/jJyKJK2m3Nn45hVU8KA1BJj&#10;pImsnFDZ8i2nh2p8kNastyHbz29icTefOuqk4upUMS4z8+ade6HE80BJd9293KmVgUKPxN9n9paf&#10;8K/36A2s9wl8omVVR83zt4O/zYu6qfTNPpWeXkle1JR1z/f/nlLtSBrKONEF1uhCpElJZN/37z4d&#10;4CJYFP969+7f8Gmwx89ed+lpvrCSoNWvG4e8Or0gAPvTdZ6vfGjI1CdOuZZSLHTriZYTNEETnLRa&#10;PdP8NVjHNUpOkWnQkamgEaaM/L3fsKQUyx+yYWPvPIAT4JGgUKhA6Zz0FE2gdHF0XMBonBlItXbW&#10;vutP9aRRtFcwwQvJ1AyKrBxQZJkoZYUwYINmkSlIr/VcWTc9hdzOZnMAgnbBiHpGbPq0V0+Zq2SK&#10;+i/Ye4oHddvoPGSU/0w/O7VMu+HirJcKsDbbEjf986wrAmlo+a6gdcPT230EwKApWdy2c/qww2t7&#10;+sUTl8oAGfngJbbsmL/ucHkgRTOOmw2Q67W1LSRNkScTP2T1AiHlQxy4WTwMdaqNRK1/iEyMSiX+&#10;e/HBu2Sc5J6lb9xw4cGUQEJdoS1oMsowEXVYVfvssheTl/jaZRhud4bauAAelojXXL1yRhn1Fjai&#10;QHaPHgRJyejATlTp9FvFV1Q8H4XjnmazsAyfHJH3WVp2mf6pY0CgvEapNInWvbDhjqlalGORBwss&#10;HiFK6dT40sMZYF79gQZFkgqdAxbNG4+uRKKfS5XlQvkzTVNQeTFEwrdP+v0G8XCxGh1+/5qZbDpN&#10;T0Ig3741agO6OOgKSQQ0w7N85rC7PESOEymdFbOvI37WZOZYBKOIc/m4P9X9RH2iBifrf3V15r/m&#10;++zMunCUqpnytUEbZRncfbgJYoKOli5HA9sfuvpUttZLEJ7KQBYb9Y1BDb1NMy+Y6AmzobpHam44&#10;Lz9qBJjP/3X2dK9fECq9meOswSjp7HbngDHIUJj4zPILnhg+DXQd3Xyi5VZqSkS475mPLrs4HkT4&#10;C+6MhpPC/V7YBMqH+UPAUKSXr/70co97gkHlI0gPqk0gfOR+I2U1sQgQktaHj+y+dpqje0GXjMss&#10;AeUZSbDHik2nCRRNTMcx1+iBCS6j2Mgjs/r0poA2t+WOvLRoAzJqMqEBn24cUg63kFROFicnQFXN&#10;uLPqMadf83pp/ni3vinWi5xilD1PWz/2O5og4njLqTudnefOdp9imE2th7BMHx771wVl+gkraPQE&#10;oxLAvrbuktM5MeWGAbFHNolH0NkUTPNN9VJJNXWRcq411y/T2JI/fPveAbolcU+ufWBUQuLS8hfz&#10;QnciN2WX3xPNFFhrOC07OwEMeI4QTPrqsfO0w+cMRirn1yRoTFK0ly4eci8XoW5NKs+ZlgOOIWJf&#10;/GVVYTAOtrpUki1A7UVqkcGZxPfm3mFHZQw0xzGQGiqQmjVzd196LalToV4CykVdnZpYFei19uMz&#10;PQKDj2hM/oE7KWuk6HvDnkBVc7fl5gFJdQKIsTxJ75BPd48jab+RHFe7pLQsI6mUnSXXz84u1eO7&#10;3iXXhaTxNd4jL5IbB8Zl0+KZSH1Jys7Oc2d7wwI/YMkkr2D57onV7NgTV3XMzifzzkcXTIumQFyf&#10;wRA1OfLdE4+Qt5fe3dNfGRR4QSdZaE3DsGiStffIqT5UlBCe//SWsYz/MB/cO+/gL4KgMu2voxbL&#10;8TYU7nVI3ZYxY/8++Fx9f5usU8f7GmDrV82c+HOzrrgCil24xePEClL0s8SL+wM1JH7JZU+vpznm&#10;tmnooGb1TjXeT2XlzAYfnZ62Pn9+0jt3Vtt5hpNmVIWAKgWWbCFJ9CvYh7APFMn6degqifivtJrK&#10;v6jycM5HUv87A/h0SrBTak3/mzb9k5XjvKLfPOnBL1wxazZfxzsGnbs/c6KFS4yZX10+rtabUqA/&#10;532T8T2M6j7POfaHff9rxaYTJ47WXGlmLSFVE6zmvj/hZhFoqSRlw2+0kbq7s2uc6AvevPu0mBfh&#10;NOCw3AKb7k7qXo1/5Tlj9o6f9MBhuHj+1OuQIOnh17+i3Z8HcC4UJlosJXtpzsvWudmE0RNRBbvq&#10;95f3/HDCuITP9Y5nHOnH13LjkVBQ0Zw1xLRvzdPj7jJ1n0NPNJTKyLYcNIsReM0z8k+B8YZC7N7M&#10;i+MADLEkU0rLyPrdu+mUAI2gIWLnMPEAv/WZvj8RCDzw8IbRbqJAaArM4LxY3OvPw3s5CfjA6+Nf&#10;7pewvJgSfQO3LZwuHPXbaZGDIy/TMOYYdBGBQ7NX6N3ICCXi0bmxsaeneISIINb5XYRtw+OOf2Da&#10;GNb69ZMZeYeNeMykxxTjh545eNupptd0+1mfen/c89PW7NbPCxy0guPHPrWq98joUO+JqDq6fU3K&#10;MTGkBVZsOWMwVELKQpgRnGaNSex48oKLGQklKgAdbnRBRnMCBjH1/Md3D+IFdsu/Rt+JqJua+nT1&#10;3kvHU/BfrkD4cUkElqdgV0fmj93c74JAbQhJKo0V0eN6tHuzfNin1BreOt+BZ4tvUFkYUK0/H7oJ&#10;T+I7q2eICJ7zxdaTQ0tkIeyFZg3NUDF2DBdR2YZnoEFLVVsfK7kNbqMmix4oUoQsVZWbW1Km1Enp&#10;5iofi53Mw1ZtKSoCxkrTW5CWJ7xs1Uj/W+JQPq3adv8Db08XBSHhj0ECm9rMxz8kx35Cdo2EQynG&#10;m5Ktj++teGC8zB32ZLvxtUlYi5WZ+QPe7LlwdLKnegIKWmYoLD6usMaOt4edG0zLDJD2zb0cme9g&#10;xF3/+n55AttHhnm2vrmJvtRo53Ytu6IHSVT8ZsiPkON/1PfSg8KV5zI1yFB07ZvjHXhDQqbKzheG&#10;Hjl6Sy+kGQB70L2ChuKCCC/zngMv1t0y0JLjLqy6lU6DupN1jNBXFSMUgdGCJds3jrYQVYPzAyJY&#10;4ptVM9BzlEcGtmweeenB0D+CtCQG3flzA4b/sC2W8ZZt3dzbr3D1iWe5V9G0G76X/qpzGiVWARdD&#10;syYBc8mXHfyUG8KkZVYqXrO7dygBFAoNqjTy8n9tJ1p9d7Idxp6iIuln3vPn/XAUXEJOhmm5hQn/&#10;9Yl9th92fvGyT68QvCcs1lEEYc0B5ZnYhX1F4NKwfNuQCSboNxJeaDKtDRlNd1265o7iJJf6c+/b&#10;ZY2JFjz92akXnxeuAJdD04XW1RHHe8F+t3XAV8N76SQflPrd3EyVT/Cg6395z03D0/IxCUqTrG/q&#10;We98nkbh+3jPfz/8TCoFeLLN86AwHtZ7UYr4JWSqRe2XP//OH8FR4rozG8DXKBMncKmUWfzj5Nwq&#10;BOBzKlDuc8Alx2pkQo81hldLc56WWMGkIdeaPypf9KFgJ7jwyPs3vBXxcNUSTS5uDvHu5iFq+jh3&#10;6wCz2SEZ4JilC8/86aiUaB32Z9bP8W6rne+5SUIXLKwOnZDufXc0bB28MbUPXXQukIMmhxXWyAXf&#10;6HOZhPHGGf1wRdbvXz+SmQMNhaE/nP1gMJ6aeeQXZWmbqJ88fcn9/fiEomQQJF0/0XJHAWqPi5u/&#10;8u1Rr8mzWRRIburD7PzENL+Di0liUko99+X1U5A7c6DQPYhaWy8OV+vluJ7Wh/YA4IA5PvXg/WkP&#10;EqMElE5xJHGvMBTxfKSLvbDlulu9e4oQZ3efknsUtHNkcgL9KuvPX2l4k82hVjhJ+TDrS+4QB+uA&#10;VyaaH2mGx+YMRupTsaKslyZ69fySd/QxMFOQ94a3NOznX/dSpyAG6jTT8u2457OZg+/UTNmwAvTz&#10;6Ku/7tc3TF/uTTEvqdt0/okLwWINhhVfDn+3FNXuEeVxMXatLFuGPfrS9MEEBNmZcED9SGYEwSGV&#10;nw482/b+aeMv+rCah//kiXOv8DjxkJgEdIEadcc98qZsc+H7SpyrBmnIS5XBt9a9G6clAPQcW7Do&#10;ygstXUznZzKoWlMdbVZTrWho5B/FcxEpS1nePZFRYM1FuhqSw6xiYb4+0iBS+IM37jwnppXgoGm6&#10;wzNuegdICMJ93nYmI8eg2WAzCYoj4oKJj0t7yGm+oWZs9jrHERKyUlcS3PvJkGKNj3j6ppdFx4oJ&#10;ZMA2lufjHu/2t65MWCMpm97dTxVfn0e8fCTAJqA6tn9rd16RUx19xBm0aFyQ+6/ufHg3PMtV6eHL&#10;B8q6bvWG80fKGiAO+LM26igxzpLIBUW1qlubovEBlQ30Mste/7eSyjUL/m0MZ1SFdvxu1DWFOrI8&#10;0x43l6YbTjTs2OEds2pvOEcgYOAQ2hSErg5NTE0Z4vzlZ1wDOdIdHsUF2hA0UAgg70bkdqV65IEe&#10;R0md/mJxngjoOpYYp3tKDuz29yVbNzx78wWGLDJ1ngzKqn71gU+H4iMdVpbl5eUBJReYzl1g60i7&#10;5exAwcKq0+ADbrFsuRqPqEMUA70+3TNCSqh8bMLeD3r1dPVGGmj4puJpObImHKRHZuu39+OssOgj&#10;dXaXeQS7OnG5geNiAR9fUHDiCVrGhwEXMvP5U2Ou87KSafM0ot96Y7a+fNEUVgGXRTOpcVnm8LEP&#10;B2+PfPLS1WdbZrzH/r8OuKc4Luu+tAQb/bg0x3ovAl/hXTv30kMXlwrC/gAPurduPtH4qCKvnVX8&#10;E+ThxBW+MtDmiWbpssEq6fDEjzaercR8ulpcu6C8j8YnvEZSsnip/5LPztjx86X3X2iLcNG6gdvG&#10;MBvkTtMq2KgLro2pfrJXHyR1ui0nILbC6Qxb7Ql9sul8cCSlW5x4nrjIh322kK8ujk9iRNCRD6pa&#10;mg8oiYXXWNiCMu3rPleyqiMB6fOTm28cRVKKB/SVissJ84227Ov4QwUm27/EOWEErWHhM3EOZ45C&#10;Vs4cc7uQgteaFmRqWccqxXN2muM/efP7HhTAQNp+faOIIQvLkokQ8YnND26/Y9sFV8ALkBf5s/ZA&#10;oS6gqBo0n9y4d334WSadQJKlf80Lvtjk0zwO8UN9cgG4XX9mo4+AGxH+QpSQ5L58pPwn1CTCZuMF&#10;bWIzd3l24ECcClJFw/H4C1fvGeNHYFroX/vm8IKjhTFRMaS4kV+9bMI/ht10LgQGaP16fS437tk+&#10;sxoeM4B9YXiexSBHwKpn46JpdA6oL7lemw6O8JCMagnCyIYeI3FHhhxpA4ILj04wHLE2b8C6Hb2B&#10;noszQgTOp6Yd744xak1w2DqVQaK9GROfWnvH5CQWT6aW3jcDJW40f+6ugpJpXqToQqk48byOQO3Y&#10;4MhN6sqaMaoB50IbTQUkA0SeyDFjZVtqeuJhTpN+kgqKL66/P/afO8deLYm66jwdf6AE1S/c2kPH&#10;3bBTE9De6Fxd1e7zPisqcHEIx2/y1fcLXaQZq5xobXl+7PdRKamdlk2Uhe004ruHXkmxilQVnD7g&#10;6QMlpk+vBcsjY51zxt+n/moGnot113IAMno0w0gGU+cfsn+nrCY5xvA0IQmiRrDW9wcHXtEqVdeT&#10;2Nry4bWJVy+5fqk3lmcUfi/9WERIBuTavPTXjuLNjk88L10VUpJG4T/W3XI6kdsdt/bGtbt+PxEF&#10;zQWYi+z8yb2tdF1bH4oVkKbhW0GCMMYT9RTaVN2h4RIRLITE+kQc8vjiq+/yALedevLwxUORTExx&#10;e91BpAvsBCexeqVeMeK9fufQjJRmodnjm6LMCgE2kex66/QiX7tbA9Q+C0oakDLy+RM/XZFMgRpy&#10;4PXsnC2gtpJRe9Kz7QOfqhpxsA/T9JnWOwdBcygAa+CktTtQFbWFxwM7iSgO1xdGiw3wQlKdsEUD&#10;96tyztnJ9z/BBaTPdeEnaxGeUWjGjEtCcnyD0oG7YUkG2WTas2zzqHOhD7WkTevAM76OS05EQUN4&#10;USWHn9n8g9JEoM24lAGqZQ4FwcK1PNH9nvo6VJmdFgn+taZcu7dw4N+fu+E/iw/6yKIXV027JK6F&#10;6CqjBVmOu9FVyAlC8cY/lgk/ErTueGTjPtHcFMNEnQD7q4kFlU0xnq33nSafsZwp1pDL5NeTap03&#10;SgZf98ZX+RFQXsoV77w5u27Um1VehTFcupG2ms7roaT6m/jzcU+MKIi/N2rukRfXz2I+JgjWQXFs&#10;FPDOXYZU2oR579+LntliyYfjE+/Y9IIuJRTUCu7uAWrjA4Q0i/+LWx+ZcjMba0QJcdzzfZwPOPEE&#10;DQgHludjq9790VDZS4F9rTdskpKjWaSQUwhwsGKuDlX91ZzGCR8c3PTE5P/yRYvJgoffu+w04q3K&#10;YAO6Qc4gzTDzBSm2x3nj4mGJVmr9Ht/MYGJwYgAZv3Tnr8QS8J222zJHBhTaiDL80HZUNfQmtKHF&#10;u4niIVUfv/2jit/85vTDO1O4AgVAWk67m5OEPDOKCdGcnufWvXzUY3JNam24yRREEi+f+t4GxaVy&#10;bU0HjQj+GOl3XfCNfSTgTUy+feU8IuvgNsxUe/jajzSDTSdkecvDE04PEp8ME/8EaSeMM6RhPMBk&#10;wpMvH792BqnypuAxzmy/LWYo7XCmJDtffTF6kASymkwxo+yFWHNaIMEbD66qHP6HQRHDt+jtU844&#10;E7iNAJKvXCBO/eO6OvPUlUZp1T/8cNTeK/K9GVu/qw9rbTGAE4dHX7f8z4zzwfMNmGIb45C7l7rR&#10;XfJhMPH2OPpZ/1JNirJyaBEzUt++eKZ94+VjiW5v7uWHS4NWYmze1VzcUUx4o0ESHyM802NYmFfA&#10;BJFp7tCiIc2G67Vr9UgRkQzQQreAqiCZjeNiQl7/r9YUgaVd7cPN00aBDqg5xUR3DlXj4TMkUyVb&#10;5pCf+VFbyBEooXx9/78NmcvY7oiw/Ne38fZjvZMxeZurW/Thgykp4hMA1mtjgcVklDwjK98vDpO+&#10;DDyQWa8WXQxudq1g8oteKz3/7vEm69vw3ICfjdAVLqykeMo90wjz1uUJp1WKUI5l49/K7x3pSYJe&#10;qXuRBzQ5GZW2Y4tX/IYV6+RcfcQ2jwSqx9Fv5xKCygYC6w8OVnjLx/Sv3syvmpsov/g7wbje44yF&#10;a4d4ZOrNbJrXR+cjy2HOAvCukjpf+evcJPAhtIh/AUgQL+i5dudwBNWAjWwhsKhda8qyzhQULa7r&#10;ywXj1qgdqwqKaJ2Hb8jriJrFlXOid5Uj5SHG8/W6b5fn+TjlIydoJ8zRmvseyvRK7Mi2m02vUZo8&#10;hi0roHQQ2ftq8P742/t1FhyhjYwAyJlSpwiz0nf/76lHCRd5kdwdtfNQiKyWFnGg+/5xK484OsCs&#10;YURf9g44P0RiGS6a7sy/cnW5aHX1pbq3DlXf25vvjJzhJr/JpurG3L73zaTmC8fZ76vvfpE473en&#10;kZg/WEGuWHwEhyP4wVs8LqM2oLyRAm5Ju7SOO71uqy/Dxd+k4RLLGnDqSwmdapot5R7pTRK8H3Zq&#10;xJ0b3lR0hBbuG/vKZu4bc0oYJPHenw6cPSyJIcuTkl8btUR789H89xPuRANveULd8qzx7yLHubpT&#10;ditq2JFcIgrEa6REsOJR/f6ygSuXWUMZJqFig9V4mwE9QbU/Zvu11RtuvdkxbTX+u9i/FwgEwQAG&#10;mCQ8CKCQnDf7ODY6pIMkw2+tsf4SDLMB5Ixl3OOdnYBWrqcShqod3ohiepb+4aE+MQn+hBxquq0X&#10;QG3MfBSMME5mSg69cL4sWR6Dm/JR/JG+yBYSeVvm6vQdI4NsTElJCEhnsvayHcjltVHqPED+RX7c&#10;B2vOBg6ApeXmLK6e2sBOSXKdbH2lDpJ1XY21WMjU448qF6hj3M+7IDnO5DR50MaVQwuTohBRyBGk&#10;12SyJurz3Y5zwHLPMXgjIaHiAE/efdx/z5kU4YCeNITVu2NiutLVzLyciNz7tT559/zD/yE3K3Hb&#10;ZKCwnnS1NhB7KnFtPyav/5qZe6eCC5wNMyhzZvvIEUVm5XDF3869WkjpgfB/mPfm+5oHTLsyaE3u&#10;0am++vGDEyafIcAq6HYSbCiOatpIvdzzPJVIJkrEdNDWyMTTUKZqV2Cco5tOWh42d//ZXByoWsPh&#10;89QdPiMfVYs0ig1tDcSSGWeGxH3j1n84qJBW8TTSFASXbYhow5cXCszraxQBS9BCI8pdmBaYsrz3&#10;tk9JW7KYd2TlOJ/gyJoRch1RjcON3SUAAIoLdTTpbObqy24uoIn3zU7i457w43vACac6xvOItWDt&#10;TcXH/Cwac9bzEs/vPu8UKXFo0P2/lF7Q5BozjyZzwj/nDRhppuoPoy/kGNVPnk3eNjqAKkXHN1At&#10;7nZkI1azIxU5V9V8hJJMdW8zJdMxkwuSdxVoMr6p3Thak7cjxnXm1I8+TnlZ2WOV5n9aRSxF4kDW&#10;L04c9egRVHqvPZaX1PWq+OuKrtq6QIeXER7+DKF8ponI0Del8/r/zYnJ6eYVjBt64XCGMn3UxoWK&#10;SfiRZ1hPJEk1Ay6BTC3Q7p4L+lo+weUnUszrnw+6oixwwmiM9QNyQgkaDWp69SS3OzmunVXrIlXn&#10;LLvmHKfWn28Nvfm0j2c5xXGiIJ1RIWmASAP7n8i/yStXkZqX104fi5SbblLr6vuF9WIKe7ZOMntz&#10;QK80FOjrLnFjBKnau/OVcyYJVMYQt+5Eo256cnHv13fDKcjGa6+ZMK8iiPHimKQlnr79MAGJeZuC&#10;mwkSwFYLkLGl2xMg5SGcpyEPlDgS6K2TMfnKz/coJN4c8djQSYVYEXLTeS9sVhDxnHTrptdioSRR&#10;E8bXFU9zJIpt8H7y6rhbxZjNAwF0YrUTyUZzyXfYiH/Bl1f0ks1mqmNu2KiJRbUjjls5+9yrDGSm&#10;8DFW9xe+nDeAqfWaxAQZdtIMaQ9H7ilRiefdv24EEkcBRLn1fLYuzwZjxxXxrdfGXjjR4CKGt9v3&#10;aBSDlpxnD/7Qmwbzh1APzWz3MMgZP7UlIz7ZMMhnmXZ6lLjIHKUBqMFZlsgLm0Pl1UWReorw1kYA&#10;X6NJdaq+QxmikRSc5A1QUtCGAfDGIkiw/HzBphnfTVv9QMQl1VLU2KJBeSZRi7xzfcOYGrhZMr6o&#10;JpndXZ6DxjeaVsiO+Q4/OuLiIp2RcYy21a9ueVvnH3IiCZrLmlRdsPKpqTfKyQwBeEvnQsa75zji&#10;0lcn3iAZjjfhJP1CYED1u8FBSN0SgEwQ40Hy+Jb7ymUuufuJ6BUXBsEQCqqxbnFUNIwwKLq3PXjg&#10;3ot5ZHdzPC1o262N02xx3YKLx7Nw/KHznUozcfPyJDn85Jn9GF3yANO/1hgOxkfBsUUyZuOKfn1c&#10;Tp3WbbTsMIl1ljqwdilXrvImr6FkW7ZZIlJyAUeVhq77eGRevAWgICdoBrxDrMaP+WTzgEIUIhlU&#10;t1AejLAb0lCbOn27a4dCVKgqr/J3Rdf1IWAE0ls6abp1djr/sBNK0OhG53N+WPJzSunZTNDqHdJ0&#10;ZoAz+HJe8Z3+Op9uKAKvp21jwmebe/dwEOpGOFZNv7H89oF5bOXRh8c/MLmWI5XB7pYD1ADn9Jmv&#10;TPklOLVRcp2kuxsawujc7tkjZoBEj8Onaxm2KrT2FmY2nMaoUdu7WRkss4KdDJZ9uPFixCIEpBvx&#10;Qsnnu0fW5ed8Es2fl9EYiJP2q1W+IeE3SnvBNc9CQLMNJKRQJu207PX899TySH2p40YaR+ZfOQf5&#10;FYK318fRYlFx7DFbv/ChnoaCfF73RMu9t73v6eiSBobVSb+2/f5yrAAdfEmtfFdHH/W1XHeC2WiY&#10;4o15vUHB1B7kyJnF3uhPh6Iq6yQlwcd6pJ/Kz+/GyRITSQX5/OVpU/PiNvNw0WXlR4oVUprolI3T&#10;kZF20iS5xZko2SLK0SadFguuI8841jUoO/H6xzf4BMpoicJMneCLdKMMKJos9//B8veTOhY3UQvD&#10;FSAFYbEjkMTAa1e9gWSDYzao5lY4SKzrJ722jRiOAMRVriVNhRaLrSCB8VWpoja9QBxqmEZjvD70&#10;u8te9yJRRPxtwfM7OblFicjjHaf6kzbNBWZ++H99pbDjFTWU6TjB2rd+otXHU6ISqs7qHPOfZTf7&#10;DBTYcqt/ZdAOriMjF/mCDLIJ6XfJO/rXIDCG9CnULYBT3/KNXLZuOJGUNO9d+8dzrkfmYcWDwh29&#10;bJXa8yj42k0tw+mOI1WKP/HUNTeVof8Cgce7G5obP2NQhSLOczoqMyyI3qpQrniYXSjBnhsHJwIr&#10;qSHiHpeAMrKQtklZVXQ+azNhvOAHKfI8V1aKzG9bHLzrw9EyyHdQVBQ1H76wx6sWHwEJeCPG49zz&#10;6bDTUwe8UUivm7h6yQWyISRognKmnAawV/gn70tIwflFfZAsysQk1I7IYdByIwF110EaEWsOED6O&#10;9oH6mZjw0drz+ZQkovSB6zzC53a5bnj2SMREoPQywnamgwDq82tuGc87UBpRWbuBybnRd3XDHHX6&#10;Ebn1+60LWq7nyCm0JM0hf2XOHSVA/WuuWrj/TVGsNnjP1L/UXjuOYSWUWMh5E8VkftHmZ3ZOTypk&#10;+bMDfsWhtt6zB+8ZkqQy0O1pd+gHn3j1sbK/DKd1XNrX5zoxPS4qHqVI5PRLn/yiVxT5pJlWL8o0&#10;Vugwde6Ho0nVphhWEVBmSY1qxOBdzG5MgmlJfaLvDvUqJJkUB3685wwbZqUOnlmPusHfUzI9CjFR&#10;ULvtRsWKrFl1L4u8TapNNjkFw35PnvOKOgipEAoD0GMLqFy2H7wxiFkkjEzFgvrY7e+cqbIpVnbS&#10;gEm6TzuODSp7K8oLaBbPhVP+51d99zTlhFMZc8N7wghaUgQpBdFeW3Hl2WCZBsSx+QJzp9p2UgqJ&#10;+NJ/9d+FPZvHtp876QD96SEeDh+ZwET/VvwAkRL666sum4IpoCuvm9NrqXuUNebMn3G7EaM1O49n&#10;vTRf5yBxsBVWFxlrJnu/5RZlyEpO5sqUKUSBEqkPyFpe8HdwOJmQuCJAxctdTnk6iDhk58r8ct32&#10;S3mheeYwWiAeYyGU1iz396lVQbdP8cWtN/pVNFWH31/XwyvZlPqDnrj1n6roEf+4rV/1KARZCElA&#10;0LPOpoYNIdttUyypWU+GG6IS5L7YNolLsLxmu/m8x5e/l32RkUS904QRkBa/d8ZlHpjOzT7nOES5&#10;E9tj+5eeMDaaJ8Wg7G969pAzGaS+txqgpeEhy5dGVZU5AyfZdhKZGi5Vjatf6krKnvrnqxe+Ufc7&#10;z088ii0nngtcYsVAg5CBwHRjc7XH+OebR1xEut82i5vQdJ00G9lqXZpGcdzm/VZY8A5rYS1XPkkn&#10;R6My/IBE5pSa/W6mS6asUsSSknHfDR98hRpyhKmdMugpxD7iksCjTs9tu95x8tNRnihtZyBTwcFf&#10;k25f8IHFIN2OqsuNEvmsdB5PvrtlJYOQXJ3ZKKCd2yCzEm9KsdCtBW9uQk2AI2d+f/XLVhBhbonO&#10;b7vwzQ5NmQSWFidlkG0vjLpBNGLdZiJ06OWduOiEOdEY1CWS2RVbzxuOelZIQWklvcFd4Hwdp6x6&#10;7fwLUNKCgtBzkWJoL3DMib3kdZuTt5VUhJLi5+vPHg1NyhXDTgxIRy6lQVfl8blX3sfBKurmEw1l&#10;rW0oePL21+PTevIxtdmBBle/w3O8TKMVbmPhB4IXENUsWKIGYPzkDkCZZ2Ukge5x+oeSnCXp1qYe&#10;PaWwz+ATUlLZs2NUIavj/Gua2dn447MoabtI/ETxB2I0tYaOZG5eUigpkgitqRoTELlEACj/5ida&#10;9lkcqE7MEmPueEX2MHny656+nMlyiVwx7K5PTe5Ek7ko55P3PjjqMpXlkXhwgp5oJ4ygoYwZz30y&#10;d+z5XlDHmw1xm8YzQS3umF/58m8Tzi6huVA60IbZLQy6nM1Gbbl409vXnMUHD+evnXn25XEfyNYy&#10;A99a1n1HZKrVa6igHf3robvG1fAZa7Lry6XF81kWhRVFhTxUMWl7fgEU5WYNwOlkiuGN3NHF78pz&#10;UH2JhVoIxO6OQjN7ooUVp7o2IAR6rt3Vv5jR1Ghx4ev5fXlDlyIeuWp45bY+AbiSjuHNdP3/lG5o&#10;5LLXbhDpmdkkkU80zVTI6bk76isEvovobeXL6TaX1nvlr9k4OI9JCn3MxWoPVbAMdPc40afZMYdb&#10;1cvVfrAo8cOeJoAL6RMtUJ2bvhNG0MDszmydz54/CA4jON7qVdomaxhTHfcenmXdl29R6gv3FHPF&#10;CJNGwzuyvqBy6IFCv+A7/Gri+lJbgijmfu+yWDW9Ef1xbZW/rPzuxT1QMaK7nSEWrZkk2gefPPOy&#10;Vw9MbslGaLK8JO/Op6UG3EZCluY3uCj4S/N0Lh/o5kxTSDRPEJJCYfrz5EgeiCpvj3XhYInO8ZZs&#10;1/byLzg0Xo54USqtzUYJ2lCBBtRar10IjwqdiEbomhTHyWxkQPGLZCwM4UR9nkXzPUcTUwYKagxa&#10;ER3AW5IxaftmbSCLyo05BEuX96jsjTASmP3Pvp/4YRknmHG1xQd1+fndtF5yjzlxbLRYPP76wdvH&#10;m5WQNI5rLT7jakolu2fu/kWJJqNyOoeykjmaHbi/Bc5KrFo4+I7CX/3yaNWze38+oI41wXGck8Tu&#10;HDgosZ/3//fRxHe0Sa5/d7wCCp+HJRWrRo/qWf4Zitk1fyYPgyg5tqje5yFYPPIY2CKV75MQdSdU&#10;r1IypWk1YTn25acuWWCgWqMe+OHRmXUeNepPH+mVHF26Bs9paVo1vI4e2/hfhDUmXvnqoRxMp74/&#10;iq0ZVfnRoQe3oxooAFvN+5mlhXRQAEd2TM/Iyz54F4LgSTxQuzqqp1mwT3RPS7DM4UU7Rv5wZNRJ&#10;W/nRtlnTuud1XX7Kty5oqJBHrQHNyLft5ycNMBmwy4PnPVd+i04sNcRtUsXg0Ery9pOHf947BX5B&#10;L4egU5YW03I4LUUi4q4nxl4p3zDhwOy6l8/sbyoq6G0yeqNL7XdcLbdwoowGphl59ie3l1maHpBx&#10;tHYOWd9GL1xEB7qaEgwc09ILzllkYt6rxKqhvBxW2I3eZZikso3CH1kSRKXgXiAK14lVHcTAgRod&#10;T+GIAoOVN0BHnCA3V38ixAJ8gpSNeiNt2F7G7KlXMxeyS/RSzYNwSeswX5ThoZk0HJdmi68/+q8U&#10;q6F4Lx+vXy+OKHF+XSE3VX0EIRMpIS3tWHOnI2PbDM1+NyffsXBmAJT+wn8r3/vbUbA6sxZqIiKh&#10;oJMtNw5MxEDVSTYtCWTR5zf+YqwZtATR8tbPRXPbtpOv6fbLv3VBkx3LwERIAms9ewrVG1trWF6J&#10;wmQKSfbGo/K0fqi3UD+hNvXSQduUfDsDO3536m2Cz//jB/fNvWa4SaufBOjzuse9le2X32YRVHj+&#10;HyOChBU5S+/uSkBggw1z2vqyEQky44LPX3byiZ4wuGB9hrIZ4om6/qjjxOyUkxcIV+YJB1D8HWkP&#10;EirI18YtJ244pm6YxWFeqBD1EDl6cXKxL257NTJpwlzkoWkg8S82+t+5ZCXi4BqVj2OpVyJojwZe&#10;GnjkiMSzSTNQr2m46gX+On/sytVwIx5jI8s8XTl7xnvzEJFJ5l9d/O6iKsUwbJnXEbvuYkv7BHiA&#10;CBBwz3589VQxMz4nip7Yyjd964KGCib0uIELesVXN01sjZMsE8BBQEmEd2v2ulEzFBQYqhced+OF&#10;J8SsG3Dw2Z4XBMwq0dN/xMKBI6jwScnMgdidohaTJI5dEH/gFE5H9We3XFl3NuwbQTv9ou8KoZa9&#10;qNeK1WaS90HDq9+AEDCLhnvjJKgjabsa2aGgFDCT0iEzrhcSkq9HkEAWI1UFXKJ3dTpfxonhvaFg&#10;wX5URtPN0vuOLKhJ2AGSlsAfYj+OXAmUXzr28MDNognTymbVcjWGqjVC3dOwCSStbPr6NwVgCNpq&#10;rhzTMVIuGjb/M8VSheG//Ped/8eJSIem1I9dbbAdWVVMpL3vLz/1FDAOtoGR7urju/2+b13QKMUN&#10;MVOaFX1+xCkS0yKPKBco5Y8o0IwWLTr/XKXep5/ZxbJVMQTyWNV/leupEju1YvPtHyxNkIRNEi6x&#10;abeOGlIByLotl12KZc0LmXhydz6f0XWL214xxiei2NB1+c/E8XQBjshcsxzRH5QA+yqtCpSLESsh&#10;1hqcovfkHacKVZrEQIJDzdxJFXx8QwEvwDgzPPkz8h867KEopamDZlYpIJ1NwOdun3tgG+943ODk&#10;MQhlEay0HNK/aDXxp4ndyH2eKRJCUkNK90SR+NqmuGYkjakhoXv6vrCNq2NIz+kzIo9GkZymo85N&#10;V7dBQaNwWMX56olTbrfjFsIg3ez+7c5JpUdBNz+v04/TYeSYJsP5Vu8/hdMoXXXz5jr5SKKHnRI+&#10;fnniFXkEgdaGrBQMt4F4JSdwfznwvaAhei19z4uh2ya/soj4KkkBTBBqhHSjrCmOpj1yaJKtazI6&#10;CwdpN/KA49M5QaysXTLm3CQYK+0eA7dWKGylIWVsTdo4ndVpwDpNCs3DuowcVxRATydN/fAwksDI&#10;oPqEwdUe4rWiQJp14hJvxMiEa6NvGeDA9BgDEnsFKeKglJAhT7rsqWgchi7kjBKItNEEi0hx0v+G&#10;jz9VPPGmzAUu4CZNrhmyoDI/179WnpPRTXmiFV4nvnoAVQG0unN+MG8BGJTTjGi24OPs4AqyLcmq&#10;IuzBv0/6Ls+A3z4DjO3gzd/CZd+6ex9xZ5OB/r/zpSHTA4iftYDyuHIGomoxpm7+Z697fU4M1ZiB&#10;Jc42pCQ6wDWy2nPrb52MEkVa6uhDvX9hj6/7gB+mJCRQV2ePvW4aXIfR5IOPDb650IDnm1YA7q4T&#10;LbtI4oouP37UX9KDMfi4ZKR2DIJUCGwuXkiAFomrCFijik0voLDrWCUcTIEjhRuwNz/4KwZcb5YT&#10;GW+ZPb/wIPalxDgJTIz5eYuqTuU1WGyJpcMKWEckuqME1Y+OnMq7jlucTi2GJ9sfFFoE5t9bWrlc&#10;7SdwfC4umVvUjlo7RJ7JjqUBbTe/pvlaz500isMnCos/XTedSYqc1IP/0NNfRPATXAldQxToImvx&#10;wu4n2R8Ug+uBq6XkRY3t5RNN5r71E40mN7HEOPCy/8Y8vhUUfFbOCGp+7phbcGdeJIVoLsKouUYT&#10;GCF10YWrrj0npcpRM/A8f7sQSd05YPF2HtkSTV11xy9tjslxb7N3DOFUCYU46Ku7tyHnRnt3WM/Z&#10;e9iYzjpDr6p85wjSPmhRlExTXDo4WGgl5FDcn+BN4iFKrWXW+rmaA0wChXVqhLy9HvNIHlGNBPEi&#10;nsvUalNK3owJyaSaf4X01k7RMU0OrsLyye/UAmhMNcBjLAOUVsQ1RVeH3toMwE69xuGegVRVYMhY&#10;ZTkSAdz/bM3xlNXpjhBvcszFFf+M+aoFJjZj8PoPDNCP0Lh1lxr44DnlwPyquwtNGZ9NAQndq1p0&#10;qVdt3/StC1rK0UEGf/DzL68ehhLKiIy1aJk/SrLSq/vv7B1hFeRBoERRfbM1DcC+g/POOc0EIDfk&#10;+e22H/RIFsipe9R/7vLy2Qu7T3fkdD76z5qRJJ7kePDWdN2ab2NOig8G3/cOuXLz8ySEaj/eAVd8&#10;MhdEjKTBSHPCdM5C8HLIUpSOjRAjeRw3bifbM4oCNLxeZNmhClh4+MVrMGqaAjdIf3V7pIBNOAP+&#10;e/ObtTRabNu1hQPFz5G35oa922yoygt4sk0KHhDfqgNJQO7CbJjNiYTCytlHvjhG4Bt3QAqs0pQl&#10;Wufevuoto4ToydB1dYv3IbkJYty1ubFIyjbe/OqOEQaftDzR/BNab8QQfGuqo+X6EpFPxHGmJu/9&#10;nx8PVi3kEtUDgN0AGt2kqIaWBlBfnPn5LROSPngp3eBZFhuOyrFESZCqX4+6S2XstOfIS9uunKzr&#10;UkrlRn64ZooUV7i4rTjgNG5FrenIppWTfJ1lTBP5K0SwNnzxswkiLX2IpK3jNgtyzwf3toGkMs6J&#10;Vj38o5H8xvjpYsybdJRS5b18TzCmGLRSDBC8bMpHDJCR8+ESLqH8kmWTgpQUzNBRn1bt0SUbZ6zj&#10;0y3hN+4ZiAOIwqqJOSr2z1O9Ks/W5Jf9rf+QVNKLugFWuTG/uBdybFC3GFV2mipbmagYTSB1VTvk&#10;twZ+VzrWxJShG0lLyNqmjImKOiMrXppYeCCEwvQgV21Ne3TPTHTEsXs5c4vyWXA/+Ed9tG5kgcnx&#10;Ns0n69A4uguGRfUA8MTHPQe90nMrbhzPszhlbdHJsS+daPGz3Br71gQta7xi9fIoOvhk5dXFPMrD&#10;NNRlzEw7Uvo4PaLCiS79fvOtkx0KNm7q50sQuTZ48KHBt4EblRWqVrx957k6mEM5BN6GfbD+NE9c&#10;92tpJXOwHY/ejjwBFHimHVjz2Hm3IYc3uyUczzMbCzrkwgCTDs9U/2bchUG2/+d7T1P35QkJ1X/g&#10;jal5SRVYMngtWDbmNQ7k81ib8u/iNDyNyIamxn1p2dGTqKLtGBV+/e8JlcY16hs9fYZWv3NJXK4p&#10;YNKb684V07rKWbZcHl06oBR0JMdCRmc/EM74ndFp4He0dAc2dT3oWwR6X+6TWDy8FKYyqJHoftDG&#10;BuYeXSMPrSjvncJGkR614ZPT1GRa4ay0S2vbsYYdFK4vQK8F9c2XL7kMKlBGafzWVbN2uv+t9S8L&#10;JKA1yk2ybP81vSVUMrFBF9dofdBTCLm5eSYYPN/YOv5M5Oc23fpwtddTlVfzuHldscinWOa992ec&#10;LYYJqeS1AOl7+aGZlhfl0kGLCP/z8UWusRvjAdivK3+1YCKpQv5VZsvv2PLo0FVwCeHgrdp2uocT&#10;Bl+z4hnSO1Kl6sVTd24mPiiJlPAb46EJfazKmjQpSKI2c20szvEKKTLB0lft89vVrNiThMJEa1ZA&#10;kGEC1wb/FGY8aaf/JRVvmiHZdDgnXXiZ55/VTDrDG3FsY4lhii6KvpOwGJFuWiBjzX4SDmFWL/tu&#10;7UtCmqMl6TJi1oo6mAW2RH+i/n6TNy2lCwdOPvICCLVQM4frRL06GHWADcX0OvvjBdNvZXUX6dy9&#10;89ChyersRd+6oIm2Ef5y9tRrFFBTOIbRZOG6xnWCJTHG/mTW+TeRMDbPxueZq98bBdrjB+7vnYTO&#10;Tpau6neXE/XbKXjcmFjlRTd+PM9WNJKnG27hi84OTpPraZlQQNH5I9uv7m3AzdetMgaclUHxTo51&#10;dOW0cTaQiaO+t+IJkicmqsnQa5Yf4Q0EsllRZB3w3JBkcT4fi+bryUSez6vrNYwjJ6xYAUnpBc4R&#10;khRJMULLjRv1jBaMf5uQMMpPTJk6dzVBWXAUn9d7XvrRBt4BkFlv3ZHR8BBLEiefM3u9nbY4ERhS&#10;OKQyGw1UEiFi9Zky75CXTYJT2XXCthJPyfwRg8jybyf9eXcx/hmddvPqZznJinKSkHFadWR+ZEvD&#10;4S85oX3P97mbaPXpQh2599u85ltUHTP5TUySPfhm4NqACZILGP314FQahnZnUrYBCPl85vjzClEO&#10;JtWYn9H1caUN+elPfzomLummd82LZd/nTY8Y8ShpKeL3kt7OQmuYbsuagiCAuzC6PNaUfxRrijv8&#10;+pBfBCWxRnVBhcfxwGY9oaaG7uhH528tG+dNsBI7YOmGs7ypgMjrw5bvLy1FZRn6MvBYAZpSZyg9&#10;UwnPUV+lzEa9o7QUqL89O/OQL+sE6goRaou6eBn3bKHGF75d89Qdjk4UAQoR+h3cFgqgqpwqAfx2&#10;SD+V8SRFWn6pda9ddsgSMuvtv2lTv0IQB0BlBcO4ez3kKiUhGB7fHOgjQgV1/7itkaabpLcmb+KG&#10;j3YXlMT8fP/Uu4EBLC3M5RbB6JDXEEwkdkzmjjz3dtF9gSOhzD3dHMvs8iI5xo3f2omWyQWGrASU&#10;7QsuLCQmwjUZtaSh0V02ReI8WTc777Z8TWAFL7B5uaMkA80SvS8sv3kiNCrJd/DtgttCcZnoEAKP&#10;AdGt5q9JvZZWwXiANXycJxqsbUQVOHLo+ctLETWgNS26dz5wjJmiUDNnSmR2hU+y+aMjg9uBtJJ0&#10;p+zKz9+JwhYDZgS+Dkpa7PUbtQVE9oeLOdDZ70oSgfH3GMIw5Uk+HCiLkSR4xJqdaEky9o5PX6I1&#10;ncXQ9SvfQfUL1SCsWXjnkdnVcEEipuWGK9tsLAiH5Xs+fge8zLqD4seZ8wcnFIs61yI/5taNb8EF&#10;BYwW/aG12GIGHMmm8/fztxlLnz9KedQvv/D5DxKcWecSCHbsRANUwfSQ7U+8xN5flCzV3PXQ3eic&#10;7p3YzNO+NUHLJi46BluxdnBfSoiEguhcE0yxO5V2UpH3vU5u9fkkAKoa+puDZhlrF555sZGSY0z1&#10;I/tuLK8MkbAu2mks0Ug8RMhZ1koihsUsiv84RhArVCeiWbOrvDcUF9Dtd3dDcIKQ2Cb/tBFzPyVW&#10;NClfNHBJVdEBy1LJmecdebM2wQLzgc2DyScJobKHUhlCQSqSFCKH+0OVIkYFpjLpN4LybgVEvY12&#10;q4yHtsDyTLnqtcUS/PPp8n4Ham1dNapt2Tuy95w9GXYQV9LaFDUPSKETPYdvqnRkVqNJAZmGCqOs&#10;HkW44RzlrSPQb7Norpa7EBUzzDG8GEV8wd2/OfJqzCAp9dpeH31hsNS90dF4mkPihN/9ZsWfHiqt&#10;Y0mUEi53F2Sgu2e0yfO+PUHLaOVYXR/s/JVMknCqUQO7IeUkExElYkxIv5y8dmAdY6U9VgMwwf0K&#10;XLL5H6fcQDgznh9/5e+B4RGfkwxC85J1leTDD1I9feiHVSxIteGPo9d3yAxodcAtx0C8Ll351l2q&#10;aYtSt9f7slAg0dC2f3ANOy1eZUeCkr/njOoHI+U6J9aR2/su3RvmOHj47AISIZ664sqEU2uaPuJJ&#10;BUo/R40nlDgNO2YFyLl0Mxkz5CZeRyoQOmemz4eRJSaQ1nO3/zWphqiCbESZsw7WwhmC/LBjjw1r&#10;gqgucncBFcuEDaHPXo7YiqqSpO4duCeRVlRAutp6TsZlwaTkSGBc/xsXLhCQPpP61eE1mzi/FgVK&#10;vKOTozHk7c13nyPs8Cs1AJyeJO1btNH4ypC5P59/cfm0s0TUQALJpquL5Br8xDaUFE5TXvnouikJ&#10;1aaXNKiW4BhJJJBvteXVGwfXsZ6495WfDPs5KPth6tCr4AGjgqwGy94+NDIfxhUL5E8KbBy5rbOj&#10;il9OMeGTLCelpfWv3VNmgNf6+PPbst+ZS+hPywBSrZvV+x4+VbjM3xcMCemy/ms2jGPllC8dPf3X&#10;vSc7cR5KMfxBgIcQBHoRzsAzMGgujT4lM8Tyx7cj9MU1KgyWOXgYvs6b8tS8eEmBYlh8SFzIDhUJ&#10;qrvwnCe4qH85YuNuFcO29GGQH3nYOKNIpfOTk3S/fTg/F/C0geZBp2zGJ710NUG9UWRN4Ck08JB5&#10;c4MgZPyRnCXYjtTbXOobmGZ479glB8uDTJ2fS1B2TMdsfl+9dxORH51jDZAgSC99cOc4lstzQL1M&#10;K5d2txL/tYjutyZojiaAVa2YrHrl9NtTyFlsfrTSnM4MTfszm249XZfdo67RkJpS1KfEyYEF6gX5&#10;KGLhe/rx0B/OSWmI2DZoEnSXDA1/p+IUA7unDW5s2c3I6ZJOb8kGUxeoe2TSVA/Fg3SbJpD10hGR&#10;tcM1/+p7rcz68uo+GhhMIbrlX/Xp+flpbDVKOPDBiCJQB0gIajfdIjq8YchARvLx3adw8UDMU/5E&#10;9RVxsc6XVq342H2fleexwBUzYENtk1uFhvw50eu399T28LC0zHimuZFPiKjIF9UtnYCcWBfV3zA+&#10;zfuX+++B1csK+se9sVBwvjYeVSNBmgDdvCFBt8V9mQgqUnXkuQsvPE9FR9HjY4JavhaB6epDvzVB&#10;Q70PLi6zS14Zd5kPrsUW6wXjiOWMIuPWk+n7REtEhK2JMq6BjdaUo0/ve1hwVFK5c+HqS+5BYjH0&#10;ivpUX6qZOkyxtcQcA/5flLK0UUuoSxKCbRVFLyVn98vSDaXYpAEL6eqAN78v6w1HaENmlr163Vgu&#10;KflL1h/o2YPlj3jVPb7+ElvnJdbYL1aPlYwAqpl2UdAAyxC0UM8Ve3v2IMjTTHzerwyhAlB9sArz&#10;l0n9oJQiFRqqe5vjA057A7VES186dDVTiwqnuQ+hI0GPVyZQ9fy55dgPIWc09anliZY94jIHm1J+&#10;eF7xQGCey9jF4bF8ilMRZqj3lbZ059IyH0ipsnlrzWujb0M1G9eX2t2Mnd01qy2f860Jmi1aRLS3&#10;vaj+KrirQA63YHsijK1bPMtyi3dMHs7DtU5XWHaRUXVCMMRaj/ny1lv6q3yYHHphILloYNQLlcW9&#10;hhoDdDqB8QqPN+d7+yEQBep5SpTdhbGk7jieggvf++fvBzkgK+1GosjMskMyT1o2nw/eiPLmhl1Q&#10;/PeegxOSrfaqfaNHH8aSq0L8sLcMnyq7VVKaCHlHJZ5J24hWlQrv2OOBtjk09cjygSCcw8YjJsUv&#10;tHEytjSAq1opIp8dL+S7OTTTVd2AXDlwOdS/N+vN1yUjeSg5WoaxBdakht2gZf8yJ2Aqb8SyzeM9&#10;SlwcWrOcLwhZLDyqNGjQhoBSNmQgyzhm7Su9vi/H3K3OPT27MJ/fxi3fuKDldG5A+xx+6wvSvSHQ&#10;GMCEaP7xJudo1Po4+M8+N/lihktKkXWpu6QxLIdsptnzbzmrWtW96172HOkxo1CyUh6qyuRkkm55&#10;ksGOPji3X08nleRQ5wt0m52Ofblub5tPV6vzWZB0wreNSNJxG2kNC8r1H0hSzRu7bxyKotCqIXg+&#10;rpshwLnJKKndTJmip7yRwvKnCiZUFCWoMZU5Q7IHRAdXDZNCxqfF9+dXMuVg6VPz9q8bKYpgbGEF&#10;bdQSZiDHwGF4LAeebvOiILFGn4Pre5TWeuttJ/f9qCAPJF3g49hoyGoT1bx1QXCIVBc8ZeWSiT6w&#10;JU9IvFk0gDFiMNIbFI6WKidyPFBP8sCz0m1FmhfjTzfTbq9o3MHR7Pxl37ig1S8QnREqlmy/a2iU&#10;U5hWih7p0CQkTj/wqHpNb0dCapW7e2WGn+qEgKOKr77/3emGX+cqXvQm/3XpDIJie5l8tuyxRkXT&#10;9CSloXtX9iyVObiRTZjPnZW0TLwO/K6FK2b9oFi2BLq5dluJz8yCRSqKvuyty85Hz+MKk9LGrUiP&#10;YOO2XTxhyXuTfYZPk7U+bx64IJSpStFQ4qLj38LwbFoQ65SBtW8WDABVcKj/K9VT6gKanGI9Pfi/&#10;D+rtOoHbXrgU/cVyAKIVFq1fMwq0dY0FHWPOpwS5RHu/t5/D2cei7EjbG4GrbvARLpD/5cYhBUxc&#10;6lfxhT0Iqqlb/6KN+yC+qH5nHXjKumuAxtUF3EPz5NEcu8+o76iM51iMMKzanF0XjYoGRZ3IMK2a&#10;NcwpL5CtiyI3jkAYFIhhN3EqdxFd+vrqJeOvIPBRmH/Wv79+0GkkHGW9tFBo9jI3csPFwAnn/6H3&#10;1Z0EBDKYTLd1wsufi9fxpkA+NkYHEIDAztt1Upnm30lZqOiKia99/9SLQORFI1Ocb/gFz72aVMF5&#10;og8/tA28ieAnjt1gzScJ1zRqDy7V2lzA1wDyHj7NTDNXAr/MCb3GLqlByJqIR5nEhbHlYABCOL5t&#10;RYwRBHQVTPfJ4d+NvITyLdlW/65UyvB/Z8Dsg4BbI/bRZvoQHXqqmtjFysGJ9+5+P2z7K5U7Qx98&#10;RlQYYTSW2HrDHfBk7lxQcd0gOHVy0YuTRXH8FtJkcmscJFVH/1j0I+xioFczWrJfIWUEObmr3v3Z&#10;qARRUm6OiLvGMqYXECHMl08OugsJkYz++IF7P2MfON2QfYAl02MvJ5D0dFPTtj/lGz0nWpwHbzJd&#10;A27r3Ayh0yKYPN4+Y6JEAGxmSKylTdnRnabZdVhZ7kEtzn33YUWPe3Uvy6aV2nHxT8vKUjy4MHb7&#10;eqspT1pJjYm/5h9OqRPcvh/jxGi1Jw6DY0z3cGy0MlZcKsQ4PbnLO6Han5J8Yck5EjsFnF5AW7b5&#10;FaAixoEH9jlvqrR4oWdw85MnrUiA7vsePz0f0BGY1G0VTswRzsZlW+JDvtmlxaJXF/ut29g3D9Dx&#10;BldPC9WRsXTOWjv35ilhIkaKEhTkeHxVMro4YV287RtTHXMCxgI2jigQxTm8t/v0sUhlh0sX6kb9&#10;xNGsppgh1ap2rXferLsnWjzY5nkaN8o0uDN0McE6B57NvznP0eq8sz7898L/Gn8VreiERKcW+B8c&#10;BwLDnzO7YqIBnyTHWiAooVZ/ByWOTqYNwIMur3m79y0+gJWoFtANcgZ5oXyVQpJNyhFO3P/m+FOE&#10;VH5SwkkBX4MzaGb4XCHq03p4Z1mjpYRUk09613wwoBSr0UkxbAI7jKslt7djZIIZ9ErOQTlGAdWt&#10;vlw1wcPz2ghzds8+AuGiHjE55aNlw/MTEDVQEjR9Yu52msmO7qJ2uHB45NE/3czwZkqO86AoyTTQ&#10;bJGoz9x48DIL7tmkSJ1XVBdtvi6z2wSm3dIYkSt5Lm+gY+tF/Rdun+gHFasBEpEm7mVk4JEUx5pc&#10;VLKl2e9deiGy60GGAkPAhZp0cdl/87d9Y4KW+7S0xNXaCDqG1SULJ18p1NIqDk0+m4UXGRXsPLWp&#10;otlv3nMaMq+aGNeamI75AGTXfxH6YQ8tEvDMfvZ7Z6xfOWlUGxg7mqqIrdr2rtl3ZkJhURCUStmx&#10;vGJNJwEZkZkj0Hh1xW8LkVvSvL9dnbPsc9NeVMpQxH1/HHB5OTTd+pUpb9w7Kh8VnJge/k+tkCp4&#10;avVg8f49BSGKCrR4uUU9sg70w8amFlUKvPt2lqtQIwfVrOxRYvJ8rahwJa+TYV4QS9G6T8d6EvA5&#10;PCtU7GHGghS4ygd8WG7/0xEzUIM9thwog9UsJnlaguQY+4CNfDiBDQTVWfn9TDB7Dfp030hU2eap&#10;gDbtAsMISP3FmS/MXQomHnw+wyIs0YHvPZEu+cYFzeKNdIhJ6MEvXvbcGaotbL5wwXaTJjIoYZKF&#10;n8465bsqTKImA4+U4iCp8SZ/p17TD0UphSXzJt+8519nXuR1kwFarhLKZowpt4fF3u2bUCQZiS7w&#10;DFPm/qwAtTMbGR+fbcvR5fpNRENtsm4CItTrfiCMZ6req7hqpA4eDACxsq2g6suScoHEPKX7Z58H&#10;25PxpgtLP1h7NuvwoomDpJkK2aFFBce7CFZ153X/aIavlU5bvP40ISnJmmj0fNceFgKNDxzsx1rC&#10;OBdjogww1oa+PpmPB6P1R7vD8HZKl8vSzw7onwTRLeemYrb9MDcSybLegLawR5+EKRd5nwiO5qnn&#10;s7EtntFgEMFLe8mBvc8N+aFIzTjOze8+uVpXwkrH9YVyWs+DosEcfMd7cz5Yq5o/DP43kea0pIu2&#10;PDrqB1a8+brmdD+J+VOztt4w2kilxc+fH3Sb8Wj+VdjoW59W+BppdSfHuu7a3/5tFTHTGpC5XFPe&#10;tGNu4W5EGQWgFx/6Qa2lgJuiexuvJ9Ky8O6Cu0aZwBs2qtEw5tqjr4EDnbW8U6q3wBUE7g+mn3dr&#10;XJZN1HUId6EXoPRm4Mk94pwZ+hDQ+bwk6ffJUTmcRGkaJ3W1d0mlIligPG7bU0S3AA6kCk7vGf1f&#10;iqS1EmTf5PoBti3DB9qIs4zVts9ooYG20l1O5tMJDckuz+0NsVp0irQeJ3W4xT4GaCYYiYV49X//&#10;+Mw7k7QiIsM3Cmx3YRy+lVu+8RONifrZOoVL/MG5cqzueGPZuFD9x3MWImYWJ0kVv8u/XyIqpaho&#10;YjY4XFiSFrx+6+nIYVKOPDjkxqItf79loOv1buOwoUVRUEV0dE3NzmAfYO001FpqG7nQQvJd892W&#10;Hj/ycxGFNSjEq1tmKvsUQ/EZYmpm5H6H8cIYqU9kNJy84Pojozi5TtW45cMLHZY1UBR6t79EtnAy&#10;O22VSWq7b1R3cOyUBBM1vTE4SMej82t3DOlpCSDZYoYcWBIYkjIBbcqc4a18pKvEI7kPJnMotOLg&#10;IF6wAMrJqY5gSgeFhCHU7O9T7K1TMtN2jKECgADM7rxYPWnt51Nkw1tpV3pKhCQ0BqoWNrwfhYQN&#10;UeD3PRaZeGUJH4UNi1O/s96sbpmx43rINy5oIH5nbLHuxaMXTUG6BzT55hq5CdgbhnLfQ9KPSmtR&#10;q6F5cpNNBGn+nPOvcdiEt+KZmjv7kpnyaX1pIYVWM9pxmFHcqSgdlc+YtHPp4EJKJNnIRm9PasDj&#10;4Sozq/ZMHA+qBdTE7l5BE+tUQV+4/srROqr1CmJ9fMoUo4NWLb1SSvujBWUfHRhkeRkr6umd/Mju&#10;rSA3rr4f7fW/YXW48gM/lMLUjTn67pj8GkUu8i8/cIZQF0IZOa60covQE8TFdMeiangry4ruZEkR&#10;XMk6U1j91LRyA3KRuywtcDotay8O2bFJLgODu2tFHaN3NMGGao815aH12wZ5uPiYmalpCQoxy2F7&#10;Mo+mOaY8OTx3x+8ucwyJGsmu3tjx7z4u+ei2m795QeMNTqp+d8WdE4UU2OtzO2ij9eBg405Wvrr/&#10;x/1jIdtoXriIASZk3WslP2OOGKG6f2387eDknM9+NFhKUoFtVQSoiWYTtro4oucP2rXQYUI0Ebme&#10;kLS9CaOoJDzA/E3e7ShzLqBSe/cKGh9mxbVvjL2BF1JxAYl0uYitxSfFqt1l+QlPnU8uXl05PKH5&#10;PdXsyF3b9AHIjE7QYvF00Nrrf+OV4mDPAK2QzqlFmz8rLYXDXuz7fqoXAlhJ4viHvLPjXDGeQ560&#10;9VyGklbZOGO+4geiHlN9hJvGskFx50ge8e3IaUChtCcNCLeZKHCiF9g9hL+f2jOVp6wKj7O9mX21&#10;QdBhomEGt72/6jeDk77UoSLLtbjbcdl0m3h034O+cRvNlCXO+XDD1OEyDDWvpwXXfppTZIFENqy8&#10;vTdRNcGtdtJksfDsV896fkbCgXz9qb2/Hpyofn7GIO8BtS3TAooSwqcWKYjzgWj+Dzy/f227DU2k&#10;9ao1re3ilHHK0lFPr7iIFmnpvqHPPClVKm9elL5ZriKqIutAa2Ybk/Jy0ya+fLgwna8zZ0z7+HM5&#10;L2rmO/wD5IMdhiV0yVaEHcsZalrzRvv+NPqsQ2J24ejRz+4XU8mgSKrySg5XhdtNaBUMHmBu3i7/&#10;0eLleo2/fhy5RFLyqjIXT5yaH44hH7udFgdpliRIvMfQ7YGeGtQXiP6EzC5MNhdwnLCWGd244CfD&#10;w6oW7J/GXoFwS7dUymqvi936+9d+omUjzDYAQCiYnEZdrDp1yczpN2GGqEGS8x9ljyNaGw0OfGfp&#10;c78aBoQwSjHkZhIbpntopdnav0i/VQyPLcx589/HxLzbZs0YaoF0nwZWWhsa+qcI1VkoqCDZzpQ+&#10;Xx0Yx/IWDkZqscDLllvYbQyrxTIROeX5n4KrSwFVoYU2O3OGtD1XCDshqGtyhm79pe5/PYJKASdc&#10;vSaGBAE2ljdg8+Lzd5VwKab3o8FzScKD1FB+8rL141Vd7Ip7300qQWEzUIJ7P914kSoCMcjNmjQw&#10;5QVqxJcatufzC8IyF+YpNUtb44IwFjQ5WEl99DdGFEhxOCdoeA1i49JMg2yHG7A8PNBjcxWcELFB&#10;3Z+BdzcfNZp8hj8G5AzxjZ5PDS/mncL89/acbggJU4ixXCqjytgmj/pOb75xx1k2GGUwRjTfgKeO&#10;45Osfe2CVq/bpCWMakpwUoE1/5p2ZQJFY1tVfQyOj3g/fPbu0SEofBQ0Vb/Fcwz4j8I+84fF3+f9&#10;JOGd8+FlE2Wp+sHzvstZKPTazsBnXCoMO9Cz/uBIEaWcUwmeA6lk/ePbuJ9x4jIn/m33jaNAUeUy&#10;2HRPo2secoN6nXVPjplREWj+VJa3VRRlOrjs6nQ0qHuktdxgJYKsLy4Vf+2CYiFNP6ZLpkr2A5Sj&#10;G85iHE1hpDW9ehogUNWlIP/Z/qlpw88kPPBwtrcBcUXG/IGKDwoDVEk3addt2A180qJQUVxWJThe&#10;6nE6baqisuGoW5dPGFDrI+oSYxrq3ntBpgVLGlUkETGUSMw7/6UrL6GsdBizbq1F3j0z2bGnfGOq&#10;o4EiKKhihiqrlS8WXK562uqeGEdi/UdHz4Kc0WzbBl8zlBEEVGX9L9Z3+kDBCSx9Z/z1Xn3/b9+a&#10;jP04R/3d9kdjA4Wlxovy1Is3/NuTrCciBnkExtsvjYsMKIa86x+Jo7Ytt2bHhrrpVchE5RhRUVgy&#10;s/R8Ut7yEVB3o+IZJe9StJdGrhyxeB3ydDgn7p80+rUIkd1kuy682D2RcQadPuXAHJDOOb6bhDm1&#10;BphZsYuclf8aUcPI7W5MKdHGO0ymx8BlOxXQbyFds/78o8TIunzR+BWLwWtHUqgV2F4XLaq0DJ74&#10;yS6Ia/6Fifc5vBwxAxt9hLCxYiIW/PjtU8/iDWS1Q6hPPp0xOwDf3IkmgvvZtBV+30PGv5UgzaKN&#10;E43RHN9niy4a7WiWxBJw8+Z2VqieIKLWn17+y4nV3rBnx+8n3gYm620/nn6J4wFFb0ca9fNX+ftV&#10;fXQgrx/8YrabetPOzq0ROa58sGP6ECdN6U27rwH/j7XEcnOW3ntalaehDlWuPwAX1nnY8NGa8YDz&#10;K/yADbsKepGoHPH4ey2tBQ+Bq8R2iEq7WZ8p9AvGWh9rYaBvWmJ93r+NGMomQT4cVazt0mCbd0TO&#10;TRJwW5snuMU54X2nI3YOo60RNbpgW0lp3PO7vitWewQGMJJ2nDYcdJt0SfCJ/mMwG30++HK6quEk&#10;BDsCnC6MaXO6tPWpsp8GYtk4djd5orpvGjv6pG9M0Bwe2ygDGpfHau8ZZJv1bv3mExn3iXUPF9yN&#10;iRapclWvESLmYktsxYLF9403OVE+/LsR9wLZmPg8/d8DUU4EFmA7X0xrEyG5xkAYqeyswrnsKDPB&#10;ILhWf1tbC0pzBKXyweEXBVH6Entth50o7U4Aog5Jm4lvff6Si4kcbXHCQ5XTWSVVFPhIG6QLfCKP&#10;WxyfAKUOWT9q3nKjJ7yObmJrV1QSehLGfH7y+qAigYuWvy6MkXWkwKSsnr6FoYGOjoyIhnFv40P4&#10;Oq5g+NzwAD9V53KQb1wLds6Y4dmwd2DPhMKB9S6HE25TdbREJ6oq7wVOrUFsYee+8nKDEZE2SHtg&#10;wPWhHHyw9B4vCwy6S2nSXZp7u9PT3Rd8Y4Jm8TZjKqRy/tY7xhuO3uZO5wgHXz10Zy9GpOCNegw4&#10;/hXQLIEsmX3RFU7Szxx5yLmnJK3G3/vnb4fIctiDddL+yFB2BMsb53wFw79aU1Ts4ZOAQrRni4hO&#10;Uvp48eTJNEbE6E63CRoS6kCtwB79z6FXexKC1aL8EzKudYWtK+hpz+sV8BkM32PlvtEFalwEyLrv&#10;oZkX+d3v7YqgwXGBHQz04xPmL7/aMlglsDHaO6BZopoI9vzg4wtFWNONTOM2xhUYE9ZP3guPkURT&#10;h1srdxl4euxAeGjdFyOK02D0wbl87DAEQNqJoKn3nTlooMmbZYeO9FVR+IIzKcu/DQ/13mf12/om&#10;k5BnuFxOeIb9thdhVzbE9pd0K1eAdJSSdK5+4+KJABrabWphivXG6qtGpqnVa0LNr28oNCQn3/9y&#10;zDVxIUj2z43eV2T4yZePHx6eph531JJup7nMxywPtURwDth39359NZgSOCCR2musuHv9hcNI2jKR&#10;vdUBcW7vednfbXQbyuP2XVNVg4nWJyzX320xSSjKHuK5qOzlCPLHTGlG0coIigjISZ5MSm5FpMFN&#10;ie7g6+ovc5PxoIeJtRy5ZMNOyjt86aQvFjocSFlk4j3zwJfwtEP7aO+5cFlUha88/6v39xMBV9eH&#10;PXgnKhOlz4wjc0D4yDdn42r5VJiimBrpLGMtzjC579kHZrnuFTzSMUFtcOSFituHal43V6E9Rrz2&#10;uvyt/v6NCRrKjOBD05/VTrFichrlYNtqybX+6XA60XWItI36CRQSSbbmnZqfS95qh7y27EfDBaHO&#10;qvjoR0yBToIJEJ611+DMh2UicPLRaHlVj2ukF/+4SzHAe9NO0zRp1p4rRyFMjkJhzaPn7d18jN85&#10;zkZ53H2rL+U9AhdMt/BrCApwj7qnTmMvfKPKZi09fcEpHyyM+RkNLlb1u++5gtYFJ2iWYZhJ5UfM&#10;gae+zqoxeFpKV62W+ERCIMmJgzZGgTWNtlv3DY6tQoncetobX1Ebzc7UyUBzwGV3VHKGlM+PokAo&#10;wG7tNJQkEcEWcvimyq1cVZqcyS1m7GgG843P2//prmtGkHDEW5dJp25/mtt737f1+9evOrpfBi0+&#10;Bl1DPzj3usI8LklDZM00CoeW/rKFas/KtRcPSyk55AaikzTiRfPYperfcf/QZBTifXvJZeeQlOnf&#10;tvi7382j1T+Rl9zeAOY4C3lb5k3FyhuzYHdysIfn0gIS5IAsar4iaDI+wkxgTIh/79JpHKUuwDsa&#10;sce098Jj/o7emELSrz905Fel2ACwdze/3GFF+EpsKQ7w2MFTQdlqW0OTa/JKpar8pFNS8uXiUwKc&#10;btarnB12e7sAGno4RPOtHj0X7J7g42Pi2D+rk00twB0NeQa9buXxAmYoM20txjVzPy1lyDm8ZY3+&#10;pzpWqlF4eIgboDkwOHnuK2NcypBhCMOIa/3kzdxAieMYuGT+GSwr0gUzwkeChVzEA/ZJ+FvXPvqj&#10;YX6N9QD9StcQzfU8rnH/9m7+hgQNbgRVjqh7/tTrxlJoTK3w8WEoo6oQCy1/etolrGzUB7hgBVuo&#10;MWOk1Lo/++9kAmFRnvv+d6aC+16ufuiTX5flMnY7OoRu8AlTFr+l78LK00BoxYIdCg9tfj/NEUY8&#10;wBBiy4XxPcXqXN5cN020k1aO5lW9t/2qPiKyrVrhvshgchniqfYPXLblDCHqYXj/h+uuAD+/bBpq&#10;7+U7RolAuNQ7gTrbLwZ1bYWAb0e4NxRU6RNzdIhPi05K9dS8fI2Amtkuneox9q/cij+8bVQh76Rx&#10;2DcVSr7vu0pfGRuTGzBsr3cMqX3u7FNJKuwfOmf9HXWct9pvR/OWvbH84lPyWN1BjfIsHWe7T+ro&#10;Ovimr/vGVEccad7DT0s3FjgaKirUAz4avhfZvwyp2v2Z9xJ/gpj1Cx/6kyUiiimSWQenDRIBJ1n3&#10;dr8Z+XyEJR/9I9SrtvMDRkvJotqXPemuz/6+0WaMFBFaU3BQpslBrSTbmTlgOmd3CfLUdt+A50wG&#10;SOWjw84BBRjdqFtc6laEoMeB5BkxbcvLUR9wYH0H7t7JKQlTkXzDLji0KEKiDHhPOz8C9A4OB4ap&#10;XhD8lwYqjtT32GerBM5R0oxngPGeCv8uksqPSa2SC5bfkDdrjywLLbymJeeU/gPFpNxKq+01Sj/i&#10;OeXoEY0vsPnTtx8MCnoozYW2vzTrlCuL4BmRUS6UjkUj52Z7jzzhfv/GTjQgq1KPHfzlIDOiAS3V&#10;cqtMyIyQEMX/TPywHJyNDQcMo9sS3PAoCrrhurM1h1W+emTQfQoSJLnkB9V/KYV7IjflHRvb7N7q&#10;8FF9UMGc1/39BXgsodQ2d3PghAW+HPv0hlenj8Ki7Arkqc0eYWHxFXnGu5/8Ig/PpTnDLQbEPXjx&#10;x1GJN4fb7+b1sy1dKtQ+H+RPYoM3jZHpFyYWRwB2z9pp7Z0ZLU5sR1OdhGS+1XdkUqkeZK9IDkYC&#10;KDojliwZQwwFRtcxkSfZCB6TV/L+kXE0g7DZiQZO9rfO6Ek/rWPz4/HN8/QnUpQZUvtVr9ChEMt9&#10;+njZ5TciT9gGqxJ9zMmX7Nl4zL8xQWOSnplf/HBEHS8qOD8omqppE5kknIJVL/S81saqbjho4ypI&#10;FEGd//7zt1ygy2l510z+J8G4p9ZvvPvZ/VMO5nVadaSICnoMgC6hbyGzOq+Hl0Rstz5Yk0YPEwTI&#10;rUMvj7kERZoSufSYzi7o1oSNdsAK6JvevOIM93FIp2zJrZE1kmTd0aQBkXeLSlDguyD0bqS8UExq&#10;HBIwX5Um+inblKtNdbpbDgFw0zBLzA9P51F6fnDBnOQohhOjpKDXrmcvUmCiZvkx29gt3BgBfkv0&#10;9q2IDUfErJmgMU6S/XSKmKJcIxThc4wOuocyL8wPTQXmilcHL1h7tsBy8f8tuPP0Op9mYi+1kHff&#10;6S/s2Mb7TV31jamOrOdfK2+dYMiCBOyAW8W8WXPgeU+8PPjKBGhThQbHPsY3TNT0R89fNIPUEP+e&#10;Z4Qf5Md9ls8Sv9p1ZszfLsSnxWsyK9OJJ7hY8tz/PvOFFTonaa3Q7qG4C6Qv/FTyplLUHO0GNp5G&#10;PYGgxbhd/+x3KUUpQ6TbxMiiSIwHWfziuVs+g08hrQ246fN3XKQtmH6vXbmBmEJm1+h8M1ghQrym&#10;98by/0vJUO/O0NfbYswMskQ9a9UmhWa2Z2tBtv7sXPKfN32u8ka6FQ2FG3DZ0ecpAzXtXzvhAvoR&#10;oSu3rlOrvaLRo9+GOkXY/I/Cu3ujxpAgcTYKtnYNb9b5Yfna7vjGTrTk+tlTr4YfF4vX5cFq/kW2&#10;KfD2O5/MOCepcDju6n+X7KjlJWvf8f9USMm282LV1SOioLn1JXd/NvoM3V8L1Hun9vN635g3lQiF&#10;kxM/P7LNU4jkwuYdgsdRc0Rt5yM3ToKhURfsTtWR4hQF57MXfl7uVmlvtbl/jiVa6TclnFvhcFGh&#10;ZVrqgE0fj5W9pqDLUv/de8UiAc7Rrm32mAcEH1lv7/l6L0fRHBAx9wUtElMjSzVVp8Bl72qubR+V&#10;2WFnq73Vu0p61WcT5D4mJQtecUXtKBrnpyfaMXZ0d6swPH1eTE3xWmnZ0BLpYnHRuqtHcI56wM86&#10;BlCP7sH/tUnBN/Dgb+xEW//MtOtNDBrn2AKNcDZvBh/j1iwcf14iQAOnlOk+06ykku98urLul1xY&#10;U7k5H393cNKvHs23Iv+39Qe6nGg3DtbqGOIYkUm0pM6TZ/5O+9tLFZSyqVmjwFYwxB8tGuNwlenS&#10;pjWhj3ti8I1VWwYXIYnEoVx2NqpIt2wuRWnPOBgOSN4DVe9WK5LfSJ9xOAr+Vh0Ew/l3bFlqUGdI&#10;l0403iJeK04sY8D9j67xRiTzZv7ZPV5wY8lM8Q0H/kLzSunB3+6zoyXWpWe+uqE+jpb7jIB+SLn0&#10;7EcOZon92n0Or6m9tD1s3CLCiJEvhT96/ZapXI1YU540QHGHEozuYBz3uH97D/jaTrT6fKY6lani&#10;hH1/Of3ifA2JYG7ZocZ7MOANbhH2hHro4YJfI9HK/dWldaNzDUczd+C1oz/piWwyccGcW6abqh0J&#10;cMajD19yAc/R7Ge687uwomO2XPwnezleIAM5a/Ph74z+ZHuvAmy5FuJpoP6kTn38zXZ0D8Md+vV9&#10;w6V4Hk8TmjOPb+89bXWioYOATQG5Xzdrz82jwb0DtqgMQ2GzRl9Fm8WbYMyzxQELxFKBj6rFocf6&#10;9oLBKyb1wrLnyWjB4cMim+5wllz9OGDgUH0JuAz5vdCpKIDFDdywZxTPRgJsbZ/+zxT1FrhqH1vd&#10;TiIoRqXOK4UOfTiZE0xwUrojRHVOWOH5tYq2cGJ/QzLhZDnmhk79HEKUG/1SZDK4UFjvnm3++fcP&#10;pbxmHlommZ6sGXKwb09OjvvNX5ug5XpmeCOyR6j+7aDp/ZCF3gitWn9kQatA0mbMx2566ZqePsrQ&#10;0XhFO4KuvfzFHWOspO1d/NoF02VgVoOaYL/X+wqUlG3IQ+vkJNAwKl7DMj69X5+t2/PyQaSGSnsi&#10;8jzdiQVcgbNYdvbmS3tyqMOA6EK2dfI9DROUvTEmMXW8ELM2vX3F+ZXelk6Y1maUrrEi601pZMQj&#10;8MU1Hw0vUqNJP++oK4/OILWSJ2G4CnSnWo7yOeLTStcx4CER84Y89+VF0VAVJxtFzOwJqqBqaX+7&#10;z0W83ygp2Lz6FCUWcGIyZQ92dyMN1pkQrN3UvxhForBbHtMfglM5LKuJ90Jn8eBKYco2fXXZxHxU&#10;kgK2xKU1OLllzJ2Xr111tOCZ10lifa9BJOwg/ttyNdAF78AO2z77nNPgWcvuzS6PL8Y4RZRnPrvv&#10;9DRKrCx9afz5QdOgsaXkO3XfO9dwuSOyrVOrLCPJLt9SXLcHnbH/z4/C3iZe1FzLHregQ0Zm1d4d&#10;55eJDovS6J1/fKt3OI5Pd/IsR9rx4tlTSb4RbxekTGP7NPDHnRlZCbLVeLx4Wt6zhwkfJHok75L0&#10;LK4ogeO3AarW0Y66ehgovr0kf8qIee8Rvkbr23edESQ8iJ3FC9avRCY1i82m3eeJik2GlSwBGx5x&#10;GkVlKPheU+/lnoTyCDKk1uJ9GW3QHVpU0PCQ0I+O/hOAR8sODvtyUogBpTSAkJmDvd1enPAXfO0n&#10;GiAQaRJbJEwtY5I8iAxajghAiEDtcdGZh37dA4god1SpKkhngQGAYc66a88BX5Z44C9Fv/Gk+GRA&#10;rPEs/cmI65DMYcj1/rrOzUVm7ugU2mpKGqDu3WP1BtqJJEDQmVEP03j2vlmB2/JAMMeD+KlbTjT6&#10;RXoChe2VF95/Uqj2Ja0WiJTm4+NuB2imxGzzDrLTjFTY//19I7xsAliy3uLcwr7ykRAKLHbOJeQC&#10;CV3/vaTxTP9DHw8sDntSvXfWjDtcKKRUQ67eN8YT80itAAuadTDJCI4uJGoT49Q4uIrFDP4S+oHG&#10;gA0zyPyz12iSYjmtOTOru726z8qYXiIb9pU9u/8KgLkU68jqC/PTuiBA1mgR0kYFRE94gWqrg1+7&#10;oJkK8kwWLrjqdIcDigmrtllPwAQCWLzAV7+++a6+ABq5q9zNs8oYv47x86F3VgVtfsfDRd8Pgv0J&#10;pAWG/KdlPx4Kgh1NzhCJdG7Pc63ALNM4I2oqa/ab5H1T7KcmHDGGQnru1FuwwD95/KaR2JnpKdd+&#10;ImQ7SyDz3Y6TgEZmew/OGjUdPKiWr13bMhu3xr3Ddm4o9/qlvfl5zGNnF2uMIIW9Q/cvFgemvaBa&#10;dOn2jh2vatbDrLHMH8rzjFi9r6wXF+6nLSrswbMaqP7HfrFDLQT1RLtZEaKGIjRcXuGc+FiRWBoq&#10;gGTjenA7ipqt7A2fLkiAkVOsYtMOuGXuXG8knWnsIJ/NCV9bInNpKb73izNKdFYG/NWta9656T0x&#10;ZfFrVx3ltBN4Y95554i6TVdsCx0MOgXwsyw5+vjppxlJzGvmikzgBGcd+1mwv+Yj+pGX+Kt7JytC&#10;mpAigd3V/3MefHHQ/DrPSpWFr+ewc0h90gymYMb5b70L05vD4UUT/eEVFNN1ewvGZQgVuHbXW4dm&#10;l6pK3iSTChz604Cf1ghqWk117CCGj9xh5SsCr2wmiTJChoRWoDZtiqgJcsOIN7cFbSCj3epPnWg5&#10;FT1OVGL5bl7wPkkWWWeXP5WftH2OwOVfuHCtNx1vk3Gi4U027G49NOWSxe+QhOOn3sHMbwLin16t&#10;8J7E3ENAjykt+kelDLR/uet9/GfPLzvjO6oO6ju/Fg+yAuAvLoj//ws5+/ptNJLW13007CZBl2jm&#10;ESJozRqtaYESL/H1vqlIMJNj7sBTlc7dGm2r7uUzpotyzFpYc9PQiApKRhRG2/WPgT8O0iXqVnbp&#10;XMstx8xbkGQNzUchdeLNfVat2p5GkYfM4ygyYvWGW/PdQl9Isu/cKm6rS/SllhPaPyd5SYkX5Brk&#10;SLudz5owjsGmBl6+f2EyzQPAe8+WTxAGQ6qm1uMu67kEAmLZddxJacPbZRJKcVVj+lSh5JjtG79p&#10;G4AYUKDTp5Tvqm2ZU9CyuwA5EyNu8zcNfPoAdtL6jc+W41qCeOVRY17fCE4h1KZofq9rorlKi2up&#10;bXjLf+00IjGIooPLRAakISNn/5+0r/1TEqHD/xjwb6lUmhfA4diCxhFudtCukHjFovuDWlo1fdkD&#10;DYJGdQ3H+V/vuT1ShF/98dR+ImMUJpSYas1+uCdngOUbtQHbzXdqdZ4a6SKCJvjCesgwvhd44LEa&#10;J51xtWMZgx7q8/NBRQ+B1rsYq2qxtPA9kaBOFnz2o1ExzpIs0q/9ZZSRNEdlw2R04Vo2v5rT+1yt&#10;Pn8gHSK1yNYM9PokLvIxStbT6UbvQcRSIYW19215V64V9AmX/QOIGMQ5ZHZG3UqR+rHaabysm1KI&#10;jdeetbXOQw4ruX4gy7bY1HXdmXGkIoGiJdk/r+9l1j7LPt0hB2fV3H9NXxIXkx47IoeiINYSZYlv&#10;9/3t9e9E+b3bbbTcSDKIn2nwbIjGV4/9u0eQoXwByd1K4lg4IHI16m+HnFnOI+WQKmqumcayMcEW&#10;9L9FbxnJCtVrnrphaiAl85pkgYnxf4r/A5WbkD8PzaOzO0XOoKvX2TjHkQAMsYODPDsP5ZfxYQXs&#10;FDg3+YU7bwnlA+ucMdK66t3M0eckqPaJqBlqtBmvx28A+xUdqY5pjhQuqHMAVydTh8fB9VitTqxe&#10;3ttnexiR0QK1e4Z5WEOOyAAgM4brtDXgPKEDY7EmG6NOHhs0ktmmc2Ajpr6mtFDpozV9qQon9ZQf&#10;7TekKsT0XL5pIoPiwY41qu71UB4o2VF1zhX17O25HufGwwB3ASLuvCJay0+FywoQe1xsgiIG7kuk&#10;xTtmyXv9e7Cah4+i7HhD5ixIrZA7yog1XvZQiNv83IvFNw9iEc3TxahH2LXsvB5Ug29kG58oAtPV&#10;fnR2nXb4PZaPIL3WTJLw0quJDDRhGw2pi3U6818Dr+5DLCxx9zpXn4j7NWLM3XnDQK6W7J518bgQ&#10;/tA0LdRKfn/I7yh2yfUbdrg/7V3I2L5bfh5+torks5EqVogzZMvGvmXd8YLMEoW1Y2iabjiK9NHe&#10;aX6X5q4zvbcYX9S+ePLC5/NoKoN46suH5TR7gBxiv/vXXwxgxCKmNJ8ZkHIp+SWmLwgxY5WFKG0g&#10;MgOZAoYJNdCEMaQ8xLCyHxUISkhNfRem3PvCksJaeeiNtW+jUAUHgohT4x+GMB2UvuEYpyV1Mbp/&#10;lc3gnnc8sbhp6ShPnim1TVXw0NQxc76yvdDK+caqJch2TIi7VRiPlB+t2bK219QRdsQrmjYiDEfT&#10;0Kqbwhram74T/vevTdAcRDKdNK9WvV1xXxn4SpuPREZDR/OkFPGLuf+Pvf8AsKLI2sfh6tx98508&#10;QxpyRqKKEQyIKIqYc1jj7rpBNwc3p3ejrmnNETMKIiCKSBABERBBcg6T5+bbuft7qu/MkJ3AHdff&#10;fv/ad/dV6Nuhqk7VqXOe8zxjKylDre3VoXmMhUxA54Q3Zl18EtEKVr445IIyYrGAQIoOv/gnXc/N&#10;zY/2hrSPNhrNKzN0NuXB51iPzUy7UplbHxb2f9F/ENOWaEBbx9hiQX8qxciq18ZdBeWMdobSfBk2&#10;lBXOGPfhGg0wTKnbmIVwD7pku3C1hDSSghTrxImhyOEIgW+6rzvTGCyl2T+G1KA/fZQKINfq+jHx&#10;RCHRNVATG2ZhovnPo5dumksUmz2r+5N1JJKUBNL/lE31IMenA+IgRHSs1hS81MmYs7Y9pvl50cu4&#10;NIWcaG6i/Dzm/T1gD0SxAM5dB92GExWJTQRMUvDym9/+4TmQ+ImlRH9KJeVyFfb/9vZQW8fhv3Nd&#10;pxkaD5onwyLOq59c1iUiHEkR0mxnNmMq7pujBho6J2KR9YIluTSmJi1554wp8B/q32BuL3I1D1yL&#10;Upq/bBxFkhA+b+eW0Er/8iaT1i+4ees/Z9chXB2orXm35Ebi1uRjVHKTFOUelP9T2vJE9+tlWsfo&#10;fWnb769ZjJUsuLXwTyiDTXPKLzdO02I4tzlxN/voLTMMPVoRSZCskQjsRBh3t39QmuyzTDeOqC4i&#10;SPupP+C14nqQr9ZpPAjrFEdQw81/nmLPrtqoiBlyKjcHer88n8l+c+ij9YASOJbN0qTH0VuLC6mR&#10;8ybNep9uRWBKgoaPF21iWd5wBl/63qeOiCQOPr8lTaLTOhyEIwW1aM1jyy49p4Sk9GAAfy/xyaVf&#10;DKNlhl4S5n+ldZqhERTZuwF91menTrSSXBQie8doYAd5KX63j0AgATXWTSue46TM0Opnhn87Ew9m&#10;/2D/ENUgrAwELIBvq2vvOwfcHR6kLg8D0TxRIKQp62TkLRd/OEsgUPub+855g9Ns7yOjNx0YeS+6&#10;BjOzdMvy369/N7TPozts1yyyC3lVDhHrxF0bWF+W+Idd8O6nbG15PCXXKJdEH0+S2v3xUDqguilJ&#10;M3sTvSGwzYcMSBDl05pfKzmQBql243FGCsn73PqDB1+wLun5/BZeVAfdvPyTdJlLpHT0sg/eAUGS&#10;a9FkS2uGBrOVzz5nxmpGRfjSRqKbeiUU0YJj2QjlfU5BKhuMS15ZD204ypkqrM2nfPz9WZdcbjfQ&#10;E53AZd2wsOBHG+7FAtDeHurAwHyFP+k0QzOBDRDJBzPGXYETcJYcgbJv7nCJ1ZbPuvBUyk6aAWUh&#10;Rim3owXZTc8V3UbcgprHs1d1sQ2aGDB8shOfedZPUHOfq5vI45LnKoQPOdrp3xv/0VuAY4Wq64Yx&#10;SvIQV6dDw5Lzo+jMgvfkU/jqz/pHzUIaJmqfpWEz12WiyaMueWorKTF1cs05T+6JMAqOwqRkzFqj&#10;nPBdweBsxIjM6JsZbEGAggatmKV1cTJMTctOst9vchFS3wBno0h0aSF1rsmk5xRzOjTow2ec+swW&#10;omf5UHLwgHdBx+fJGhyTfqp5oRLA185MXbaXSKhuQ87UC/XQ8K3DZMR7apbEUS+Bja6lD5G6QWBX&#10;lI01T/e6a2rajnCyz0WBRm32mQ/OvGhM5P8ztDZON1rPJax+fcBkuQF1m4gtHNaaDY2QT2eOmEgX&#10;QZWuui1nNLJhJn9bqDqgvrrmtpExH9jECdx8svFJ+xIprueigPnY0ZpfCxMDvI2sGbv85Md/vysz&#10;OzslyHBJp1UZozZ1Bz7WRHAOq0Ps1dEn1iEv2O4NGZHDENFYoeKq1Nt7sCip/MU73mKyEtHK7cSY&#10;U/8Jp3p/FhLV0YQpQCXC4DKkHltR1JWdIhI+kFepQBFzFiJWCl1DdJzzmprJs6Mv2vmSAaGZy+z3&#10;d0IVBhv8VdF3G6EXiBPaMRfk5mAI0VCMWjS2ar2KrYpFiqDJ0mgAl5w56bklWHhpLqFl3BHNhEk2&#10;rH+w4snJdoDnYiko/kTJiqfe6/+HyW3q1f+nLuq0HQ3E+Qz5cNmdcrZLSi04dj7G1T5cfmeYJlyU&#10;MMqzvKAJjYZse2PzLb2zZdqclReNtIDgAdkpIsk1Sx4546TGKByQfPcyG2OF2owI7cMLL53xZN2H&#10;X3yHd7JdgCw+/uYFURGqxkvv+2TFuHHFiWxR6+Iahz8XZQ1EFhrdHlesX5DhcebyT92936eSDFKR&#10;ve58uBGsVv5UgWqGsR9DjUqWrCIWliQw2brgvoM8CkhY+JJGZYqpQGxvb8tTDPAFnBZ+g+PUsP+m&#10;V/byXDUprh179tt745RI/SgV8c2/bC57CvPxYPDXq9/ehkVT8jwTzwYdoPiNxm/sWZyAsYMAsvln&#10;0BaHZX7+/pN9byYAg9gxfzCt+tz3Fzw19pvZjJQXl/34hy5/d8i7oXl5ZkvPOkQNVlWfa7iC7fc5&#10;Sq6eCK3FRyd81nRroOSQHJImhknVtbz6KChuJXgmM23XD/sRX+PqVy6+GFTicoykKBm/+aTTnSAG&#10;zCMLk99wiBtx3WKfG7Wd8snLu/xTPIckTV9KTps5ic92nacOHh4vJkAxfaqtcPWx568aC7pIH91O&#10;mmQbWhnLlvwd0LVoETFzwZiHGjLgWeBu7nqfpsTBzyWb/TTHDtUzNKWSppk/W6nl05jZkMDpbkop&#10;XxbVpXgThA9JJkT2hsQGIu2QONPLX1DgLqrIEdEvLlxFVOjJn7EI/qhaX2Jf7L+vMGOhSPBLmEvp&#10;d3gfEQbI+77tH9QQpYEiRGi/QdQuRYKJgsSZ27C9qpZUz1KeTtNibYdJkfTTD0pXlaVderAQ1UBw&#10;16wX+z98E4HWUMcKevNnF3m/U94NjXY6wyPIm1Ls5+zrUOflQQePmKiI8QUVoZRkng7dUE4CWKHp&#10;RKC19TV8QZZ/a8Md/ZPWXv7hS4b5aLFEEIJFYMpYrv92COFR2d5urpDWeq55QnOmVeycFkn0SfsE&#10;m1VzlaXti1sc8ihvcYGhaQo4OoSf9xwVJVRjqsMuqe4nvUuXB5I+VmWn9nqwqkirTmmCGCyyPy0y&#10;9tP0swnFbh0B3EhtiJgpcTelYofUmjcwSIoZpL4rCs4UDkxiQrw5SIXtEgq7lw5/Zn1BvTtq9L7n&#10;MwIbVom/K7PRD9wMsDGtNGSmsf75I1fO/cyO+0Den/Mpqdoj8n7hyWMf21aguHWFYFZHrQYMMBOL&#10;VD0j3nttD0mykzpwLiqp+uOfe513AlS4kOhu7Xn/r/193g3N6wDEmthw7RNfnD4a/U2BA0caGpJi&#10;VL+ydvbmMSNJuq4pYkBPSlHVdt5YOHWoEWWkH5dO6AliR6yGab/jk5fP++a1bJq+cz5cuqOPFSU1&#10;qa4q+s2LNS4XaMgZRKvTrJVhp+lCglxi1doxAEkQQe/4OuG3MideOGcDSOis4JDTP3g/KxcFQzoT&#10;ry/YoSoVKLsJSNDsCSX8MVKSJkpQUXx8zX6SljwSEF5yonoRKapz1XQgppJIk8EzjGEFbbtySvnf&#10;95XW8teMn70KYWPJJBf0fn1HyKUqBa00KtUDNmn/KPMzLcJ6ifOcI0BDjTYZfPbK9xALAbuygyI4&#10;CSxXViD7nz3fHjeSmBA65pQaq2DD4+HbJ1cqBCDv9mNYW3u///bf59/QKAkGTs9ZduacSy62oUxJ&#10;AU1H2RICIombZMmMKy8htg+YoNyKC7sUWWPJ7FGTfEzWZueOLYBij0xMM4tqjH0/eG0ck4X+CIIh&#10;ndVxUEt0nbnk7LPfn5tqtLqmKb6crhTH1WBoSCz7drx19XA3qwMufRwizKoSmlr27xjJyBIZNeA9&#10;wchqqispvh+/oGlg9srExAiyaU4yWgv/y6ligtm60gojLAAmwvCga4GMNZPkgSmtjirmzubPgvCV&#10;zSRJn9sK/pwpJeSMc57Z6dNZpX7wJVVvubG2IEqptjTWVOWGTYsQVGpOJzAErIyiliX9KhdsZwxR&#10;R06OgNbKUKOv39w4MQpCYqBPsN2W2vG3t910Y2VK1Q4VoDyujv/6/Djvhuad/GkZ2eJNZ08h1Z6n&#10;fjSrwLlMlQMN87VxpNFkClHy4vkarKWkpA2vnvgNwXB95l8u74HaPxFgAz6MaNaG3WcVEBtkhm3Q&#10;tOhoFwsgUlydvvikX12//C3E23J1qHmwa9UvJqbtvbosywP/K9JzVMdaPMhqRXfJT9YqnF0XnkAW&#10;siHOBvth9g7/bwyWBP3DlLjsQoSXlAAGwo7SauESVoupVFY3TT2bAglJUFRC20ltmZYRKr14O814&#10;CVCNjrpG2c3aM2ZsX8lZK98Tsilesk+d+MUrNgc9jlYbBDkhiyVdWjxnqa00GxrYHVmbwSvIp3Ir&#10;SQhHd8Dy0iYwWm+8nT1rElCVnGyk6Ix5+Z693+jbEMam6xNgsa0+7v+xC/JuaJSlECAcN/xE7DoS&#10;K0VBPNUePnJeKSjzCJJVey8zM4oTYwAdyRVNYK6sebpyKspFBfeZDbcPcWizIUIeU+o/vfLJIsx5&#10;20GtUr77uSXszPiYx0rO5tVLxi9+5qOY1ESbc3yPw2pj+zPP7Li1N5wkQct2RKiz6Q18JMPa3c59&#10;YStwNIVk8KTpq5NArkHtOvyX6of3ppzyfUmcdixkEJIkW0zqZNGxassSQcQgqCVASaSA9ek7i4yS&#10;eskPRGnutgyTVmSTWBmn9IJnNoVKiHzx4u1RVgNCc3LXh6G41aqrjlMcGBc4zgh8p9cLmyBdQSvN&#10;8D8IIxs0Q2Cec/n8OYjbYMKxAb/IzH1l4vNnEEnlgNAH8xb3xMzs2Sdj5shY2lwUtR9fh3/9fp13&#10;Q/OOMzgY71J7RFUDIslIeB7Jw0sZVHnBXbrk1CsknCKCRKYOJxo0MGvf4G4qzOoR5qnZP+sDAJyD&#10;0D/AVwXksfmTwhnLcXSENfM+EM2GhiX305pREOOzrj7tiRf2V+O9LLzW8Y0cDC1APntn9HCZCBBG&#10;Q5C7wyu2aGY5NjGk/yfVWNKcirPZuTV6VyWqZWLBe3ftJ5Hq4h4APRZm08FQ1mcVsFogzpfUgGQn&#10;tzMz6skx1TCChhgrYupIFYVgeZQRYO1wk1qAVSq49Zyb7HpXxcuW37K4BDmHX66hmr2Vlita54S0&#10;XX7x3vkZCQ64Z2qIzvAmxOW40Hkl76yleXpQ6ZsbZz910cWRAms/i95lFW3hu59P/PXElBNJM1Cj&#10;AudVa4/7f+7v825oiD2BpdA0/jHufF0pzdDjGd0UjgwnaAxbt3D3dZbEImqW4r2dizbjT/Efddd8&#10;wcyCWTecXA8kMc9BNQV6r8v/Hh8X86OmBSThx0Z0dXQEmg2NzVTNOe8CTbF1cuGbPX+pmWiGaXZ4&#10;B/VAIXSaJxOZMVmL4SzH7zs2dLDV189yxQ2MVn7Xqo+Ik9K5yI/r/6QF1FiRFk2Nueqej3Wpblcv&#10;Jsj4gRvEWhaz5EaJNJYy9Kzs+YjK+mIp62NCTHeGKY7BvWyK9IQMZOkUQRX7/+yVTxiFlF/y0VuJ&#10;gKuGGk+aPGcfsnWtNHqMoxZbwGUKCj7XPSPzfBQVaG1OknhT+Xbw8RpqjURb/dRPz5gSSBp2BQB4&#10;wGKuffAXfW8ewBayJIBVOSfO/T/W8mZouSyNZWq84UII6C/WKaPFOASBDs935Wqn0dso431w1y8r&#10;ONsNyoh2QzBGEiGFxz0Qv7MLoh169csnXMmIkltvC4jRpURzQcWP9QCoPOjoIRuQp9ZiYCbQ5QAM&#10;pYUnGyf6fUnHb0X7333xDbdsldN+kaUZWCsDwNIBRMuXv0DzdR5OH1uJUf369SdAR8cV8N8vQVp8&#10;yV0pookK1pe4hfYZ41+YI5tZ4nYL7u0WgzCNbgTJ0Ph6v0H4RtCdSKSw3iFh0bVRqFQAWYPcWyC6&#10;GAFompL5pOFBRr1qllxCDzkHBWdSEh4/9p/bYCej1IVhg5bPcddzr9dLCYZJJGmpebMBHfaidD2B&#10;0aCA3K/cXPyiy4tCPWdlWZDNUVoDdJxa2mWVBRXwOtLwsvbjGwKcpUkkyzTw2rYX+91+i6m7ns5x&#10;vg7FeZof+bpN3gyt+YUCmmWy7BP7buhJzIBoH6VCloLYbcsoJOqHvboCIJf7pSb5q9UosZ9O39DH&#10;ASf4hj/2/0E6AW59lIzyyLJa63b8/HRJ6LSKW4txbM7WrYC5mBlm6AEgmHXiP+mGnk8uLk42CuB2&#10;BCOa2H6OEsHVLZPj+f0PDjyLCSTz4BNh18fOcfn4VxcWhIkev27Q72rq4mxYTMQKfrj/RUfP2Kk4&#10;8Pk7ChXSUOvUKCqY6ahaY66JH9upWDwD/l97o4TC98MnEkPkGwc+mq1nzO+4L4miLofswrGz1vP+&#10;pOYH5Lt1xmY4pGeO3PRWxtTKELjSm7cmC8e8E/q/nA5zfvOvzI3XBHVSEMroRfVd9v7hu12/c9vx&#10;gALyZQydeR/u1/m6e9MUgr8CLcu/ltzKp0HzR+ndD20elSZd0tns9P1nDkk3qbTgKJfxiWz2vfdO&#10;uYjHGeKLF93ry22/BbU8HoRohrz2vcA3wjr1KjpnSGzRdHkDMrFvbZja31BwUqDhg6I+A1ZtPc3v&#10;N3nOQPzbobIBudZWi8GrU3rE3S9lb+ulimBDbufvjxgeRBhgaKzSZfPa7iWJsCBlVsiD5DrZ8ivm&#10;8KWri3qA+9jhVIVLalk/5KTNlM9iIT3X1BJdGcB7DXyqEFYF6dCzF6yCt51Q3TNjBhJj2LaPKoss&#10;wbIFcRE/XE7RkAXXrMR6zO93bayMFdY7haUgH5YRcWzSkoGYJ9+j+4d6L+PtF/d9Zzgi+prGKGwq&#10;uuNf27rcVpT20nzHAQzI1zTurPvk3dBQdcVbSzdP7A18AtXKPfzFKeEKPe1y1tx5V5wYtAC9oqYH&#10;3yYetrPsH4pvkzRZTz+WvmtgzM82So4PUAJB3PbnTT+Oqpi17ZVpanPHceCWNAXxg3lTzmHklAiT&#10;ElyL8RUEti6t7uo3WGQZgHptSdy21dB0GkBjs2vu/1V/A8KVLQyybf394e8P0ASyeiCCK6p8PjnO&#10;4Bl79M5PnIqok5XNZPCkOVuGBYG9tmTDDJJgUkpn2TBJBUiLdLBMUlkFIwBOHegbk+QhFbk06mtz&#10;jrur5hT4qGW1S6I9rbjIu8NXVPVHOBAU7K3T7kECq76oz+5Pu3fVDD90SQCtoTA0IavoZte1L17+&#10;9Gzmx/2h/mjwPpLU5FcXW/dcXWyG4GHn3Nv/0ZZ319GwdWb3M0PG2oKCkOORZ1p0pQ20G2usmnfC&#10;qRV7IKvg2RmKnoIZW9mcHR2GRFL9y9XX93OCdqqAk8DXAvb5JdMKeyL261HXdkpDXJGWpFkPdj8P&#10;fB4JqMqD/0JPq/aJ12z/90tEUClcoQOsc7Jg6xxJbO/eVzW4Wu0ApUAHv4IekmhmP2CWdt1phpI1&#10;gnpz6YMCSYQNrTDm/739wkbArBKcgvI1EnICEVhS2I21PNewAEi2ZQBNieWzSeiI14BdVN7S+JRO&#10;Yj2mbnyH8BKJB8b0em67zCcgfN3qWzPIThcR9s7a6UCoUiB1bgpQbhKoL03oNXPbdfcOVu2gCfUA&#10;LqK+9Id9kwZJ9dB9ymfNU6tv+dVfkHdDk1ST7NjcpxSratr1HSkrBrOisXJt7ZzeZxeSSJMPBtBt&#10;UmHl7Y+NHR8Pkl0r1980Rogh+YTjNY7SQS5bfeodOnYctvPOaMTmcZL5vHqQzKW1rkkBtaWcQNO4&#10;g2+/Y+MzSb9i4cus9oc7WaSR40vXfdfEHUuOYHRo94h7Fa80eGHaNxT9uzZaDgmrbtXbsVPCI5S2&#10;ltz60VIcxIpJGhER7Hwoi0ijeubAYwRWIZBsqUVFn4aSsCOe75AGgR1z0Yq1DQrpOWI9JOlYx2ec&#10;qgEUDNBcG6ZLFskxV1RGfbSByFkZZ0AaJnMR+yJiKG2cNPvESwdCoBrRGkeP7Zo352d3nukyoQL1&#10;f9pvRC/n3XXkLGHXgh7jIeaVcbGMHuELINbtcIzW+EzmjkK5pqBFaZOLSdK+l1OX9gNjwawlZ05S&#10;BTEtK4AaoESXqZ2+69Yzkgq4nHDY6JwzGrI9cBfjj/c+tZjNMFKaEjwyLM/ZQrLf8Ib3jUoUgDs8&#10;DfrlWludHESG+My7n1UigmoBCRxv5gBv6+8PtwRPDw2WlgxK3bOL3SFGIsIz/s+KuhuMlg0VkJK5&#10;+weFNMaSWS4pxgEdVuAkMopHitX03sAgEx947ZFZcQ+lIsY320JKcuUedQt9A7JOwd76aNRlxPpS&#10;rY6U+mxW8gKDX/b9TDbA1YRJbUX1/t5+0JjRd6VdyaNX+bmvuhX13SN+sruQRb589n01d44rFnRG&#10;BZbSQyB3tFfavV595T/Iu6FZnPjyynt7QH4H+gmWfsQZjVoWR9L1f7jkdDlZmGmauBiKoMnev/Iv&#10;PXW/6s759E/IBwVlVdAAZhDq/ct+Y90rKHUhDkTvnWRo4P4UTHPXX68fyyei0k4IotG6FAdnSF3S&#10;TiBzNrAVonFQWVZbp4SG2fzFrOAPsa8h3AqwdTsN9fAZ4ZXdoNaPIj57kY/0/kE+1b38BXeQKHD+&#10;lJTk3C/CQwRTZDNWgFEMqCmlJdRYglgi16ARAjrmBI5pgqRxh1Ew4+YZOZAI2WbJb/qdyNk9tNkF&#10;fVguW+D2faOhe2HSFSiX9Jcbmqy70axaWFDxnD0UGsn0jEbXJZORyNKVu8Z1eW5iYYqUNnAhfdY7&#10;/osm+FBFwEo00epZ2lduAF/VA/NmaFSLwMbBX8jW/vTKUyk8GHEDUKc3d10zyTwKkQCwLXhGvrqw&#10;roBk4RzqLkhUMZ/5R9Z8d7Atq8qWt4eNz/Jg6hfA2ig0+v2pJ97/3mjHxsEaBBRNN8zbkHg+C1zX&#10;lI/h1be5yQKwSG4BVbWhaDLe4SRN4pToc/UFPQTbSUFsgmKEOCzt1AsGZxqd+kdqNOMcypiQXhZV&#10;wX1yxV89sXkeAcHcQtH+GdV82qVZL/pqsDPLGf5/mYkuwzd0Lfq4tr+u6BC9Vwbtfa+4kopDyJQL&#10;x+CwCcMwWxY8gC5w2IRLj/l/gGWx2XpYVnYsCSmxYO2+voVxf5fQu2I5XBCzIPK7i8VoFsm6XJ3Z&#10;l+zoWE8E8ChVlM9Vynjk0VTe0SXKWrdqmv/7p4k1tX2KNDHrY99+9aLv9PKlXQRbKIVIUygkb+P6&#10;VVlQG5/TBqe7jXfCZTwq2Im8KljMHVuFJMHxCafkmdXgccRoS35MBCoGbprSIx/fOsoBg+r2R7p8&#10;H1UlTdhHs7iWJDI/uthb8Nr+Ku2+0gpm3NjKVdeUgVQUtb8tpxoqTMiQHifP7PrES7U2FwnqqgNN&#10;Ccquoxpfwt9KO5bjLDupkPjak5A1ynPTdVFQ3HMz+/iGdDE5fdAL1Qqp4WqDmnN35TN7U6zl6Rce&#10;oCpo++O9vDh7R+CRuuK64Pj0tADKcU1SedILASYcaqFsb+1+WXJa4ZNYXXyMD8tjOs1WzX7Vf1VP&#10;rXj86ymi1BdtmfHpSacEfVjQqOW2f+Fp7flft7/P245G2epxvhX1hatOGQ+xxiN8ee8PQHSk8n7m&#10;7TmXnysgnA66Wose7MG1pH80d9SlCDf7tj/OXtuNLpm5O1gC0/Bg9S9KPJfpoAHJm9E175COrMb+&#10;0OcWmbNtxLAhSJhrHh6aZQKB3ntf2DY8sh+oWeCZeMvkVUcBjiSn0Ha0M5tH9KQL7OZFZGo53+wa&#10;5cv1NcAoLmR7b/6ia1eOS/jIvNCJqbBu+fm01O+Tj06F9DNVdGw5Ard93tHdBV9UIH6U7Ofnhaol&#10;ZxbISJ9FileKAZ8H6vG25NZuKGXkqsWDy3nSqANqTHzGbx/seVtv3Qpq04d2lXw7/7qw7PKeuI+D&#10;v+yUcW3tBb/iv8+bodFDOnYmaf+fS77vz0oeA7bnnDd/EP0HuFnJkOtu+etF5ylZcBRjD7SgaYsk&#10;lbbt/jNu06GNlX162/cHVStwKZt+rvuev2/ilBQtAzh4T2t1pNvakU03YtOysPD13xUREGQ00+x6&#10;twCSnAHBsB3tozRulgYSS5NFPpsSOIMV9Iz/2IZGHUoHjtHrb3xrpAZgSW6O5svQWALOZreIW9Qw&#10;UmrgpUBgSUWZnIxoamh3910fXiFwDpQJQAze7n6iNTP0PSuVuewJCb7CWtI/bILkvxe5f3CvWtSx&#10;tW5k3rinfAXKhxUVyaDPMCQ9/jff2ZOHWFpILSx+ZWCh+Zuy0Vf0JhnGELw6xANv2e73bes4/5ev&#10;y5vr6E0guFSbG4agMOLIUv1cB7rIP9vsqqoTddVVUFXBQLPWtXUzu/vZ3pMEFzDApzbd2t8qo5tK&#10;rmxGFJOLel3i5Tw71cGw5Xjd+1dWqjB2ep5p0ZR2LYjgSJIoamV3XLt1FmFCQorsfPi+TW5ASJv+&#10;L+k/uu5wCmPvEKG0lPe0BOgcCAK0p1297nE3GCShSd2eqG8oMoSw3d0dMuIF4MlMpCI6AIPPDRRj&#10;kHGnL51u84XXVL2uZjkhaY+I7STFbahLy81oLex0u8ydWx3giKqQOddun3LXcEcIWIw2qG7XY7eG&#10;br610jL8ony0yo7/sk10yuPztqNRmWL4SbXPDZyigxzuqAgKajpilm14vWxcCaX5AyUd5gPi95K+&#10;6Z/3DrIkzn1h6ZTzmAyi+B5bMeVzYl/c//2zQJp2mCeft5Wv2XU00w9JN9ohhgVW5SDteQYoIkro&#10;hSM9CZdtf3DvWO7pl1btje0Nd+U0n5xoJmg82vtQEBf7xsI7+tsMeDvyu6MxiLYQrtFfuXzhZXJS&#10;NAPFX2zrUZQOkJjPqeRfdwYKkiFCya8js4ZuxYIqD3x9zQ1glqiafko3RvMjOLjFGCDmSuFbb5Zk&#10;GqF+c3adlooVZ6evyNzTEwKHTsZVTCG1MRH7aUQGmQJDcUKHajG26eatP/5rd0XeDI0yEwON/em0&#10;a4cSgdXpltTk+x30zTR8HEz8J3NnL7o7UdpohlV5BJyqFrmXhQibXDp7/JUmK9UGENTLkUprHy4e&#10;NzVHGnXIGORtQJpvZGy9/+4+NmqBva35wATFMRLqzLYEdkOlh7oi1vD5vFXdb7hp6X62Aqk11SPH&#10;OPoZDduiZax/vdttqElATXieDc3gocZCy5f3KP0yjMOXhB8eUcaJNcUkrvTi3izuBkI3iN62e8Z5&#10;FU20lszy7ds9kg/ooU99/YSMj4h916/uW5iLmLZeuSoQXVUKq2b07xUks18579ehKJ9JCX4hFQys&#10;2jLiByUKEXyMptFVLYcNOtp8affLf31/kD9DUyUCUaVFayeHwQuDaNJROo6yQflibyz4ST9wQYOb&#10;n+auiM4hJrX6rR/2YdPS8gfH3OoICSas5uwUg7r1r4U3CLqMY9yh0znfhqYFpjXcJAE9bFqH0HWr&#10;AqC0cHLBrQPmtF6n9rl/w/e/O6JbtO8H2/tF06y/eac94n2QvAIRR+bB0I9BVQOejnwbmgaEsh5M&#10;811TL/Xt7UhpSXqVO9flA6CuyohdhNfLyyFz1gKtbMcMpHMeNc5cVum++9OBEbuQm8/1E5ys31/4&#10;WX1F2LOz1g3NsBWfU9dtVo8Tts9c1u9WjKAuBXHYTW96d+WFj54BAkFbNARK6ZAztOb+y9u4tuOL&#10;v4pLj9vQvB5CZtfwQ04ovuyN+yojRAJ+o/mQ0/z3FILAmJyQ3fyH347M+lQFBzRU5BJERwxh3r/v&#10;Gclbyob/G3sVyuuxUfBMQ9BNBbiYeNVHt59UFwVVUs7OmmKBbTuQf1kHtuSldF5XJctSVv/l7xW8&#10;qPOg5zr4cN68JUCXzQUoOBIdd+7A4qjA+obNjI9moHltSojzU1bKXMuJpeP8BLfY5I0/V/8hYgYy&#10;EiDLFNGJrbKDR82WD2/6B5OqVkNBzlG67vlopCJIWXnYu5kRZhbZX0cVh+6YOyrCZvzI9NEFqz1T&#10;yYvhEFuNJqKVi9eO1f399ywt6eE4Yrqs7wPiSFpJCCjH4TvQgffzEOLwbElSLVa6fRKb9/j5t0s6&#10;KzdIsCxx/t8++9ZJb7PjzXgRgiQUB+rFuPI2ru350q/y2uM2tOZBRCdy1o7fX47htUA0cGBom/5J&#10;IgbtU4d7TLsZUQ9QT3sWStLR+tCsV745Jujy6x4eMbkMO6EXXPRboNXMhvcsOvGiEp6HU9pJiBDo&#10;1yOhl1XYN3ZeXcIAK3Gs5zRNBZ8/HCaozOdDgXcyo+NhEHKxgDRlD45U0i9jU7LDsdtnjjiVsQX8&#10;p2Uq5Wl0c9FOKjjI9l67dHwtSGqL2cXMAKwZlhoW9OybY3tQh6GDUU4GTokpFIRXrRvlSoU7tka7&#10;ZF1USS+Pn+8SMSMKtNop53Qc8T25BADkKgKSyfXcuKhy4lRG4hg7LKRZ4d25J4wfx0gfl1SCMEuF&#10;SlfzeOepW762t+nQYfmoX4NzbWbzhlMLsJLTSpgjrgH5vAWx6hWbzykEeBfoA8pb4LoQPPnw1ZPP&#10;hfqc/kbywj4H+APBeoV63Old7wBahADA1EnNggIH0R127dbxRS7qZI71mOYll4DgBMAQTKXTrQ+B&#10;Q/b5eA0nSI5+TLOQNMgcbEc2Qeb0dsEZsonVBR9AU3JNYk35+BTklL2m6L5eFe/vr8DWIJ05Zu4y&#10;oIkVDgDgIYNnp3Rf62j7I9+F1sqgkpvNQjxwrPAegqt9Rr6bIUFQtUTPsJaAFMGgFXHHaB4BCXqo&#10;ISAkWXHDP9dKO6ZGgxoXFxKNAXn5e8NvmRIIXj/6tU+Crhum0Jo8yRbno0878x5529FM07Ea5/SY&#10;gsMXdb4OkNY3LXkg/TBNIbNn2oDLwE+QpVrHXrRD4Nc/VfpLyOjydb+/ajxObE07mgmZXYt55l+X&#10;TIZCL5hDOrgyt9p3GqDEphnc80TFVZGMBGDiMXa0ZkPLgLMQQGdiZ8ElFRoAZm6KwyI4MOXWdxrE&#10;gcU5NngZnHcXXTQGwT8U+QOMlUcr8x7V1FwAN+qSJwkkI7FD/2WewUmMBASW0mVxtjRk55yLdriO&#10;nqfppSwtUddkbY9/QJyLfBKIFkLtmy8Vpnftsi8kNCrH2tE8rlwsogGS0f1Vc5cUX/ZKZSULsivO&#10;Zfc/Oyf0jSJ42lLlX+xzxBjk2GTqancu5qfVKfCVXJC3nUK07cQ72etFHfwzh0Ttmj5Dd1D/RNZO&#10;ly8s10mWcrnn8mTShv/0+S6iXLxvMzfERsC/qRm8acvZ54wToU2CCsVjrqDH20sM0tPZEDt/5Uk9&#10;DKApWn0OBGIpsbbJyeSCkTM/FFPptIDVv+lrmt+GflmoeuWMU08HVppS8TTxQx7v2x74fbOdqaJr&#10;jb56zYuE0whr9mqsVRjIn1mWNOLS9+fv93WIvove2zAUgiqnC85/8uMSvvSeRW9nkAJ3K86pnk78&#10;cEe+pJ/oCoqNqoEvzk7b/d0fnjjoadP0E75eYZ54pcvtYZtzuZrSk1PrEbQhVo6DJH/d8rW9U952&#10;ND0oLvjbbWeooJ52IAxxoES+aeljHQEnhlcX3NsLCPZYIVDgXh0K0/CKcW1lPMqR1+dceBa8+OYd&#10;TWBUH/l8+R3n8Mh3WgI9NLdrZW5rj2N+YrWtmVZ0UVAP2i7KSb78OcCZIZoHnK0DZrbNHwzoLmoW&#10;AGTYRNAObFo4mJnMj3rcXGCjDg1CMLmdMo+teXKybG2Yj2YWCX1VmW8cu+mz/gHIACIYYfff/eTk&#10;Qpq/a1+/NcECAFBMCYIpdNu5PFyZ6dnwqdlHhDauXLfwtHIrGzaPmr7JfZ9nOqiXX/Nm9djzgkzl&#10;p/V9fKwVrH666vorK+B2u0ogdvL61YMjKotO6mwkQh77/HhulTdDA1HI6zU/F9I+jzvmoJxX0/xC&#10;FbzNb5kXuQlhbxMoQXpMp4b22vs/7JkNE23+rKJvKZAZocFJOjcAiXIXvHr6bZCOhNeFaov2Tpg2&#10;9oqL05PU8H795T00oBQgmtjKcyw4iyhC5ojmkEjR5vUDg3xGYmwKscIZrDnDhKiPsL/xkW8OsRwW&#10;gRD6+u2b7m18ewrCz/hcsefeuacFUmIoml2aKS90NRGYKb78jT7F/vYa2kEuIZCouhka8enqfkxg&#10;+P53+1W4jMoW76vvaclCS4LuiOXD26NQ9WTP+dfWqVNIg1Lmm+ULBVOx91ZNvdC3y0/i8KT14tjW&#10;WM8ww2nIpeRSc//jLW+uo2//PP17rBpRNQMKqUdSOuOwwGe3uBfpDJN0QhngQnIr7RJzAITJnZoX&#10;e/1KSaSgBNvcbL7quf8MQrBEAg/vkSQ/+RoXg+dtbflHA04DzApSY8ckCm2mWeMlVBsYCH+AqjA9&#10;+Ju7ntzF+bHBgc3rwEmDbm6KKs04t4jojAD/iG0S4MvXSzdtG/SdMm5pAlmHkzeu8hVmSPb8qz6b&#10;DVEJ2Dlryt9+g2t/RXjTpkQStk8E9KUxfJvwJpsmV6zfis2Zc7pevmiBLtGN6OitRT3olXeGfu98&#10;Ei+EDOGEF/do79/0wfXj7doeuhgK6XsjifMvXjUDMl2ILP3/g+PoVSUdT6MEmVRHjtVc38Y5E+BA&#10;CSLvmLanp0WjAg4Vk8E/2pDr4me+dtp5UELw80S2YwyXcTl9hnwpcHFk7x8GTkHIQyEBBiXJYB0k&#10;9WGyY9nFfYjoUEIYHvJJ+Vn3mg0Gb5U78ysmET7eNAUFkYZo8ahTPPpzWqKOtLvA00MYzQ6QyG+2&#10;v0oSqiNDKDFHfA7WOjaZhEOq/GPD7UPTIPSxUOyJMLZHnpi/1hx19BPwb2jpgRe+Uwsfm7HOuWT1&#10;i6ass5aolU7u/iODtfUMQ3a188FwPcNw4sE3HEz06PWoFVAbfrB4HyaLKJ9Q/AjgzJrXd7mUGx3q&#10;3FkQ0VYXOGHBslbeNv/Un05wdX8abEIX7frk4xkVdw3n2RLNbyP1XwJWv/HVi6AsSZBKQ27xf9/Y&#10;jtt1ZFC2KZJk0K6ZM26AT/JS/N5xpWloKT8cVnwHR62F758+AezqufkmN/oEhp0346RL5Hh06zTn&#10;2l4cZFtMDshHKjVuBZ3U0/1v6+cBL+j1+Zyk3qs13dcULN+S2adNAMzK++O2rzzUsHileMm+M0UL&#10;lY1NLi9WhKzs14XatzbfNiIeBvtU8xe0c6639XJMdfQ236Vq7nliwm9xpdO0iSg+0h0HfPwNbw2I&#10;ihDgjSCJ2c7W3OGOE65qOEko8q1bNigC9jmObK3oX1OUGxIYZNPyQcfYq0ltCDv7C/Y8VjduUkEG&#10;tYZiIhNyQ6kFU6/qFWDAretxDeKXjqjuLO9eR8XQqCZU3oe3nV/b6Zcfn6HRYxZOK4JbH946z7pR&#10;EhG386zsoKiANyKwoYD277q7AS/P+eRgaXccYcXLlVcX2v7G5/ZeO5zLOrIF4WSeYpNx3mlc9tkV&#10;J6Nou/MMzTM3IeHf8Xb5VdFceL4dhkZlilBI161mlVxiB7w12Zt5lAuWqQ/V/OrsS0yFltF08hGE&#10;GhoIWoNFH7ClFB/Cxj/p3q0xoLsBS6/0Lydd4GRA9q/dtEDNQSwu20WZI5YohfwGtdzHqGLXzKqS&#10;cAur1gFDo+BrNND+hNe8EPz2mAgLri1NjTJs/Y4Pw2cOEJBgtSQKcKW9xDJdaz4v667SskQv0PU/&#10;3o7L0GiuEaENZIkC3CuzbusHv4/G9g/e0Kigg2cqurRq9mnjTeRNctE5Q0z5qx70f7O0PkD+/cUN&#10;p1oqSoaBvcpKtBTQ4JOzn5g8TtAsSqzZGTta84nKMpTHv/hBD48gn7pj7RhyMAfhUyp3vz62mKP5&#10;v9ymZjkyyXDy+5/fVL43iryE52N14iyCnVFaDrWH858BfQHmNgdt/2xQAS/aIpNRKgofP6GM4YGJ&#10;9tza9rxG08UOL+u9YgvCcqhryePBE1yTl3pPX31FTloSe1OzodkuPGTXMtyw0LjmTe3bfXxww4EO&#10;0eLRT/+54jyxuhIKjCLCQrnoLKLLSvmrO8/TgBDKr0/dnm/8Cq9tu6d05Et5OX2T4GjjCDtXFIwC&#10;kMPjWDnEV8pJsTBscM/8IZOsOILj1NWhHO6h6mfY6wvMouwrq04/QzX8BSCWYEmIMgCmTbL53+tG&#10;+7DHdVZfeAKJSPdokeynoa6It1BVI7R2PA8cII5JIr0zVTyOmV5zHJPRQboY/mj2rRHSJRNI01nU&#10;rgnejhfwngg2DoBxjDDpy3yGE2dc8V8pPgIBSEGDAI/eZ9+nipCGf99RCIZlgAfoxrLXETjta3xq&#10;QmUpGxnxyWakK/BsypfQ1Cg9FsjzpQyfePQ72R93rScYRR+bjZTteS1w9k2nffKKAg5PYBAA0ObR&#10;1RZr9Oq1KoWSDY9S8H++HceO5tmZayM9Zrj87OprUFIfC8IJz0UTWwbAO7UBlPTy3ikDjbBGKSLo&#10;3wlM6uEddw/JWtIriy69QEqAj8mCF4HCL5fXWR+ZPfu2cYoqtMQm8j5ZvawqEMzkpdjF3XCG9Ha0&#10;9jyFHo0Qt7HF7PpuRWBQzjEY0mQ2w657rtsVxSBH5ymVT3tu2u4JR98CSTNgKZ2CJaE+4InWi6Vl&#10;NaNRF27xlq6IKwK9kNX0YnvtepOmtxYdW4kHgg+cBVo4aa+/EpRDYvGu2gHwNCBU59EeeO/MQ3vN&#10;RvJNaXxq64iLByFjAxwxaNCSzJ/Tfzgt2+fdmskwMwM7fE5xDluZ6W/cOQyrG5X8OLQord298PX/&#10;QYcNjU4q7/8c0RTs9z845zwE7nVQV3nr0yFzC/6lbb2+7vTxjsCBB81D6Dhcat6KC89wBWnltFHX&#10;SamoKToGWKIgbyTyqp989uFJ3/FnoNHkuV6H3zEP/eoBpejrv73g7MksdDC9ZbU9NuFdy2pKgX/V&#10;voE+rzPwP7wupcXtT5G7wnLWwf6Sh1f90lvkwhFgClKCvT7fWRaUEwGza9WbE/yYzxlUgY/cvCrQ&#10;E+KFuZNxO96m5YwGrgm99PNYSQk3KDGvtAtRmeKyZTUDcSJDSrQ5tgWf0MbiaWTdaasvubN7XUgz&#10;FSCbfb4Xn7VvL2NVRd8tFLOSIVN0tfcWHJfqGVyQGsLhcOEhi/+3W3tcpSN7AhOLy0K9nZm3fRwT&#10;TPFBIE69aqUDjco2wc6sJ5SLeZPPgL/AE5Mx0/PevWgqhMfYN61JZF/QQphaBosWZiqoykhsXvJb&#10;iiAGm12yThgECkiEsX30qHQSTozAXrYfDERT837dHnXjxwv30jf04JtVROK3LZ7aVcwEBDvawTxW&#10;u76XRkPEMIoAb6melrZCmiiHA5/x9VlOgUy4/R3++d0AvOSgpe1vKmSg/Ibwk/UrdhFp/PL5xMxI&#10;1qjK5wzT288OBDMtynzWuPOZRZMvdM0QyylOgxqKPfZa9S3DWc7nXtR15hbsXp5wGu0qUSMhcWTp&#10;s7l++99vHTY0ioTAeuay4UyB+hl/SoS1I9BIpbvCIR6YbQmJ/bKzTRlju4Kt2GmLMU1RERN/HzE5&#10;A1WgxN5e3aGsAAMVaJqGHvpIZP9f5/9IgSas6rQ7WNbakLUcIVF7Q+kHX5o7psKwkG/ORULaNeb0&#10;B7qk6iNunjffQA01mLFcUmYriSp/iYoSUkAnwYPY2Y0W9qEBVVz54/RjdVSlePLEt1ZFJJ13MhFL&#10;uSXywrYAnzE56Ba0nbok50awHBS3o26h0PfHc+bzycKRW/ejJkgj47WPoUTvcAaO5QiBuCi0aJTS&#10;jcznP3ru8os9bStxFxt0yAezfvN//ZBA513+p8HnaoHCofX0SLSCShn7mDjQXIfAF56FUf/fbh12&#10;HT0PAD4gKKlNftrW70Zp6vKozkm8KEJ2/mby2CJw1bCcGLd9SJSxX8w/Y5ghSnWPFYyvdCDO12zx&#10;rt+qCs3/vu/2AEtQw2g254/z7Vq4cUkBiVXN25OuwB7ga5Xq+ljTgLUVVusfeEoezMZCkDZy4gHj&#10;/de/fRLNS+Qpx96mGajLYKEtUN61R/ic+sIBaxcNYwNJH9CEanFgjjZ2XyH6Hr5Fu7xHz9aafiH1&#10;+0eXQWzxzk3dKtLAdvrf7lEuaEiGYmm0coEWKC288d7JV4xWTBSUu7XdGhV9wZO3j4VMG5Umsc1B&#10;iz8/HdLWTVFnHMt0V+TkuX1LSVbMdLqL3aZO7MSLOryjeT4izlpQJBF2LIv2zO0FR24InMWQxrpn&#10;ulzYC0XH9GkIdACOteXVyWfYKqmfuen00x1HpiVsuZYhahH5dOjvgp7mqtv2Jbg9nURdXgTkHSv1&#10;tP+n3VA53X6BwebHsfU4pwnjxs99D8xfkJvZX2y8P/3CiWnvRJTv1eFLvtFlVUDITkltUx2uyFK+&#10;aT5hgCQuZHG6OJYsJF2crOoiOtyRN/ICtIExNSsJc/KV6+YRKV5bcW2veWszilFq0CpDiYceeUhe&#10;eff9XS49p0S3aO66XFc2T33g4tP8ooV6PQiKat2LluwDLXWO0MxDkphk4KXsrL1qwABe5H+8dXhH&#10;8+A3WMoEURVf0q7ogkr/g9a/A70GxJWdfGTLnyOc7shgPUpEmHSA2/h84z1ldSWp6UsuPxEM3IhG&#10;Nf8CKJPQh3PuutgFVgsk4yAJyH8wxCPYkhDjFP7zh5tPVRkR+b+jcZy0aeyp+rnBjt26rHcpHN1M&#10;iJuxcPD1WrCpArpNt8jHRTxBetzwZdcPLFVR7B5wH7ioAHkscOpAlm0bGYg+FpAlzqnXtvuBoOpJ&#10;SDVOH61bwUyrPxPk609e+skoGYAYDCmtyGPjvrUzNp1xF4huoVZosFLWXfOSfMo3gipEujyOXKTZ&#10;4vGeYBnzmI9sKAXxgJIEKxavmwCKI++N2v9e7f6Q/9oPOryjeVBG9E1WZN/69PIz1cPzZ81fBBIC&#10;O/j0JcWOTt1wB0eJFGHq3tt1R0mylMxaMWZSwOFRJQnAQFM0ol7ZNOPkS+Oeu2FD3Sf/LZf/E1MZ&#10;3nyj6FSioV6sIyQ2uRdL+YUkI6naXWWPbjN0hxOdHWsnS/jGjpKDdPR7TQBFiXvT8Ic+VbBdpAYM&#10;WcSx/gYS5zh7yqT3X3OCPh6RVa2j+TRFvLn8rV2mdib/rhsAPUzpGQvrmVAttEyQ4jBNq7D2hdRf&#10;fxG1k4CpmKJs+3a8zDzyHTktyDJqPh1Sy5unXf7FOzjXszgRU0wonBvD0kcMfcmpDyTZjr5XR7vr&#10;q/5dh3e03IsiHyILd1fc4QLP6h1KjliVoBLhPKVfF6WCS7wFFjpHkmqf2TPlTFUG0nHo7byKMieU&#10;XTTD5i0m8I9NPwkpwIfQahQ+/+H9XP7PFJDjXbrivuGcj0mjfqC5tXdVBS0Pb3NiNljwt14j0rLo&#10;VL3TZWw4BAKbrxbw4FIeBjmlDJ2/rbDSqi2UKt+rG85E4NhzaanX/hUFXRFFtziPcLPdBzWMKisz&#10;XT9fNrhIS+zoWWomi9Sui/ZOpJxJiCFDik2d8aF23hiiQUSUZJCc3LV0lvSdsCqCuoiKTAq8DdqQ&#10;7ukVYheKZUU8hAPpOuqHbFZYzJ1CRSA79F5ftbl0/HnHZWg0xysyyxdMGp5GYja3px3+KpyVXfby&#10;z33gA0RlrQu0G8NnXt9w2hSbEZZM73FlYYrnKTig5XeusvOF3ucnZY/zjfoZeXYdm/N/jONzFzx5&#10;4jeAaHW5A8QL7XZfGOi12Logx7quzJ6IoE7y2dr7gnBMc1V1X13D40xUQ1j+kR8svQAquHKP6g9D&#10;IX/WB8lCy9dl5cYR4OrXoNzS3nyaB7RCy9glwWXpfkF/7erybq6riMrSIn+hhYoclFfs+uRP6u2n&#10;oYpB92V0RuS3vvu7QZf3Y9LEB2AQSvJYoPTZRn/v1QvOBM4OlbMOoCE4q+N1xMIPeyH7ByhW+/J8&#10;X13X5uVJx+E60mUOcJraFycMJyF4A0fvKENc+/y5o3pmUzT5z7morrQXLDv5SpcRtswJ39wdhC2W&#10;yRmplnyMnXql5x0BSOlRoMhROH7y8tV0+dRJ9VvTBiLGnDV4tePhZVO0VdGXRiTu5h1zkLV9d8kd&#10;xQGUrH3ls8YEm7Md4t1SnTMaA0aC3HDyvzKqkiVQBnTKIl84EHEHz0R782m5AwIWUDUQP/m2ubNI&#10;/3uqnt4fkCx7wjX37sVxi+JS6pY8d88PRzmuBLUNogSl+hWzf3bliP1EVNI8zwkouleRHBV1Zega&#10;oOt4mkZRaeYaNmcVXtT359sIOP07lufLy3z4Cm7S4R3NAiDcSjFc49+Vqwda6QNo7qaXRkkEDslI&#10;tC15ZvQNYl2EoEQC+mYZJbX5gRHfTIms9mD8zh4Q+qPgbQ7hfcZ0eN0S+X+s+1Gp6se/5ZgBmhyw&#10;vO0OeBAcWJYY/mzmz1dcA3kogQffXG4D7YB1cIRyEYmiyZcUvZoY/daz95ziMHaL7t9XMIRNj0CR&#10;GGITLiSqP9f7SlZAZ6MP9hmp+zaVI9dnlVVtHY70ZYMf2UyERUxIGUOfEI6ki2gGwpPH3H5zXQLM&#10;NSgImKInAmeR7Ijda4bJgNKZ7w7uLvMxn/DWfXuvmFqK6JXDpxQn41MfWn3XhcW23xHpzu6FXwDU&#10;c3FYMAOLT5cMVYFNIqSMVZ4DBZP73BVBAMaQ/MmxUOYOJV9dz7XrSa0lWo/13h02NBOnJ2SNmPoH&#10;Rk9CCOAA2X7Ta2syxpx1Nanubz8v319ugh4CIV47uK/63cLvQvrI/mPyhoEZI9SC/oaKXmMo4Xtj&#10;x5kjg5B7hh/f/qNEW7qMsnTRFCAvPPjBzwbVw9KOs9G12HUljQ+H3+sxPTShMOuAwavd9V/H+RYk&#10;6zOUvQy4gyoyb7HDEOLd361uxxm+eFczHUzKvuIXnREcyLrENMuLJsNXFWWgEwm1GYtPK6R16nBT&#10;QbxCSVdJgYLC1z6/2c5qnD+9uGs3QMBXzAxfeRorOSlJIrKu+Kb/irt1ZE4k5sAQYioA++gv/eiL&#10;IXBi4Dfm0kFuivEXN64egZyf6ELgqWWefl0NrbVhyruh4WSVkoEAXvbZNd3q/bQ65tCmSiZYQlhh&#10;62zhZkNhBFVy0z7eMMKLnv15uWFlZq8+fzwLUFbzWFiQi+bYQOY30ZtDxKHY4/ZBfFvrgJaV0gZB&#10;HBI94v5Xf9vjW5BTPv7mgblUf7agIP7FtgnDZYtDHPN4fPKOvFLWB9KgkEQ0Qxpqvu+eYO/tEe+3&#10;4tMuXeqxbIFMubf0SkFlfYgzebDfWWJ9ETZikObRul1w20p1rXUEcp+cIfbb+35lV0ZcyfRXONNX&#10;sbeqwicte6Hy+qEBypjqRxyEceZPMyaeQrGfh3oIFlRdLbEkuHJ3X1YQckcNjIPAaoFe7yb7yB4A&#10;4sA0+v8MrXkWmBz8xkjs1+dPsS0ldUQYHkboJynZfXzTL4JGsC6AHQpkVvAg/uO/LSky8R9ce0nW&#10;Eg30flOXCkYW1NmLPjp9rGMYKNrurKgdbMDVTcau/1HBP/p1PKzfYgx0O4OlpfGFQWX6uHMDKCvW&#10;9GZN+I7YTId+Y/Nxjs+kiSIYXJ/lS08qiDSGi8te7NcnBRa6RtbK9tXfjQ6JCQJbH4C/7mMbbSWL&#10;4YCqIuJUyYLWHsoCKWUlC8o+cfhQf+HVoq62yCsF9/e31szw39mDpCVD8AMWLgnvzh7241MoiW4u&#10;Y99iMFCadzRH6JH869RCVBLRcmxIFDsSGMSixgPju6kQqAOI7evuOrbWT8daIDq+8LLIP/vIqrWj&#10;WD1KuCOxalgCDZ/66pYp/RTFLFHlRsafAfD1ocRPU7wpr8v0J66SORgLiLHxfbZg4tlpFiSPhwhN&#10;tPZx7fp7rOSQaOPFXTW3niFDt+I4G41iUi+odK+iJhZ3vaArioZw9DjOu7b/54wWFZzCniUME2B8&#10;/3plOHDSGhm55HymciAjl1g9BvS9Y9o5TD/QR4zI8kaD7gSCO3GwbiAREZSmPjC/fHnjdAJeMtLj&#10;jlULuPiU8dOr5bjFDXHWfPpP7p4SVQw5wPHUMOLuD2d1v6WcEiodFhxDgZzLQTLU6Kfs58julnyK&#10;aQdJ+iRxuQkEOYj//mcxjx02NPCEIbS75927umqKo/uOhEoBEM8Iqx4++yIN+Cbk2XysK0TTzy26&#10;bqDt83/++jcKNT8xQi0di2N0sMZ6npnYI0uw7BqddEJDsRhCmbLobvhN5Fwryxw/6NfjwMbiHSCB&#10;+1dfWYLCH1WTwfjzFTesH5yuaBBIU+QIIL5hR+mDyD7xa3tFCxzRdTWyESX1RSLZp7hioWQzRqWZ&#10;lfoyQTfmV7jWsYYALbNFGX2IuUQIcFMKv5Mtymhbuv6j6vxvlmQziHbge8Pi9r/9tvLKQCwOltQD&#10;MEmvJwTk2iDkrScGf+uFxUopVXfzVLuEGFaqou+uXAQMEFa9Ds/Hr7i72/24Dn8YyqEddvu/5e8U&#10;gu0PU/fwJwPro3LaMuY8ymMlgAjN5yTD9vwZl5ynRazNb0avLpaJCT7HFlcBzqf+RmxSDwdFtwzI&#10;lDrJSUfOAHwLVs2vllzRmwOutd09dtgPchOK5WKRTPUHfUYwAKbT7azTKsOP9b4Cn7KVet1NpTar&#10;e7oQP8c01jA9Nky7rJQhpUJ4k6upW2/5SZ1tyIDdE5IAkJs0+JgYIq6srDP7W+0HhoSR9DLMyeWz&#10;GCN0zp4d8T/d9MuxP9o/ubcmFGkqQ5A02/J27cgbumWjEeo6HzqClOLCASlmsXCpMmMjSIQoTQ/N&#10;oMqGFZQvGbToM8Sk/xuuQKsfnp8LOmxoqMYQme0zL+JsxfEr2SN8JXSkxWzdfgGiXFogFcyKdizE&#10;zPng1GtiMtn9Ys2PCh0YIlvfsqPoYhpbQr9ThLgMOBeO7/n5viPugvEFy1lm79I77s1k/cFWXabW&#10;XqMpzcREdXbZiO4JgU9qEohROgM69uWvUh0EH4NOUoECwtQGMsmXCtz06h6TS5KunGzkCpGMKf/u&#10;zr+nJQ3rTAMJS7pOIgW8391DhLiUrGjtO6FsIWdrhaA19Zp/zBKU6GUvPbrN33vojzfO2iULKsTg&#10;RZ7Uv7jhh38rSJMs6MNz9zswii50HBWe91mxyN/shzbR0nmvoiodEDXHInfsXb6OKBoER/5HW7sN&#10;jfYgpWq0oIeWWnVKAa+YtmEd8DxoeQjSIVjg0qHNz4fv9AeIZPpsXuX8ZMdb3D2pqBF/e883i20R&#10;ItakCDQTuKHrmALAOx+II4kdwZ8fYDHLb7ej4hQK1BJgYXO47yFqkcJ6fpyNy6Q5jeezqjT3rbFX&#10;BnUnKIDc8L8ARi+jxi3Bg82SLmaA/c/jWwkkNQPfv0Fg+ZDt+GK81eV7T/CMqBK1EGAAJNWlRh07&#10;Gqv7rNCXcfTTHZslYdb1FSP1Rkbc/PZKp1f3Dzb84ZEfnqqd9blKakQ5Y1rqS4/GrxxtsbIoIazh&#10;7VgH56BBWUCraXioEd6Tmb2/kYE2muUy0MNTgBJSfvTKujoiW1SHx3PGj3NYOu3nSM9TsJKLsw1F&#10;LYEZ1yOzbGnHenC7Da25ByzT1lYlbulyuO9Fb2jbtkXCjPbu3qnI+CNdAzZHf4289Tfd7jOVpPja&#10;Z3cNbglCCLaOYl2XTwvCwg/+2LPTzzZZQPUb2Vl/Hc1jZQfd1nGPSChspF0t6KyaMWQqqHe9NHvn&#10;ZCba9Kq2FtYTBdVCdy5dp0Vko/x3VpbwXG1ddFvIHGapWi+9VkE9YIbwKZyy2y29K+/1XVnwK+Gj&#10;l7/7626BqCBfIz23vZRJ+v3iGzNXXjY+3gQuP7ah8ETqds20vYWm7bOS1BpzdSDsyduCZkOo3fOx&#10;TZ2Sz4uQ63NMDdkqSq/nQtugbcn1Dn0YXapEwbfsoW6nUfmlQ9Yf3JAKnzmNPHf/qh+OTjf1uLWv&#10;dNtjlVeBvEd5eekZJx5cuEaRwzYT0tf9u8fpvds98O3tQymR8IUW/7bnbV1Rzu0cv6GBD1IvhmZA&#10;/BXlar42q9ClrbNy7W35VihbK6SxVBt1049r5eoMZ5TIWHb1spI9vTNCIB72PyeXkDpSL9MAFYD3&#10;bbnnwdcIfiJUppONVSf31LOaaZX9uOYNLcWp215eePYfTjQBr/pyHTjb0Q1yuvkBrVLjwki80enj&#10;2lbf8ftmGIWIgn7Nm0EpBjnwbWRSGv2GnNJj60f9DhkadQrww3X7J1i56NIhnYM1Cit6gf78p1cO&#10;t6lIsWM5JkTnpldf3j9rsgvmn3wTqQu1/AT1TIwJMvvEnxacaECXvZObUyKa4srUfRNBX27koQyH&#10;U+F8JYK8On9YF7uESbefeSS/H9woGj2JVGMELz358fllIvxDtfvDsKhYMXR2i/iEWb8nSUrdIk5z&#10;+UaK9m1nc6KpzFmX3DHjZ6UphhdknSu+uuoh2f/mj5f2aigWhcDBkjpHuzUHoJ1r3Lf5ZS4YI1Cr&#10;yQFEwOwz9qrnPiVVhe18na/8cmpVHueYHIC4MejF6I7WBke33R1Nu8VL0WbX7bl2YNyL0R72IFQk&#10;wSmT3upxfh3wb54rySuhxMelAwzJv+Y/Z9wE4eqWDtIt0CGAst+p/vTCUtH9Kk7D7q4Zvc8iafB7&#10;gLXiuEfKZ7HJelI3fcDZJEFkCWD1Q44mx33/dt6gwCC7QRjN8vzN0uqNQq1fL941f5HpBmS/ZdRa&#10;hf94xxfS8aZEdpGlNlqivm1+jKOF+124a/dYRRJEmTB84qz4hi/u+qj8jNvq7t9J6NHlyxvDSZox&#10;ddS8NSScVp2W/jdKT0+8h8qlr3sTONfUdU11eJ5BOZ3WtNG0uqV1xNA8WzN8a1afYhYZOTHyg3oX&#10;mx3N+WfXFA5CbS+lymZ58IDri/iTOF78/LGTzpcMq0fLzsWBYAKrA6u/dd6PBlEKrE5uQg2/4w+L&#10;xkUs289KIiV3Pb4Gz9EOdLenLftJPxKJGUJuR2u134/voV/2a6fYMq06I+NWXv6bvaR/kNS5Y5Yu&#10;QZ3l9n2VkDSerP15UxFTzACoWgGh0nYHg8CY4Gb73qc+nQWPFRIEiVL2jOLXavv/9ayu4z/egnxJ&#10;a59uuzIbJZcPfXkFFfBFWoDOH0oCm566f4sPWbWveYPAm+z3ybyt2/4AXSdyqOvW3rpDhkanEhfb&#10;1k1xod15WIiIcmtjDzO2Pz76XDHcQOHBFMafWv72hZfXs8YDzL0I9acprDfXQDfBiqLd+PKey/uQ&#10;PekOvU9rH3nw3+ul3L9f+u49BhOETYOoqj2/Pdq1DhYdVpj22bVDGhrYKJM6Rlne8T6mzb+vk7NC&#10;WW2xzwpY/De+8MVjg2u1uza9FZMae/WoMks+7/6T9CdpUoi6a0tJY6DafOOmCw1/kOH2xdyNs10/&#10;dZ3AmXJBOvbna+UC1R9GuUtrc85iNBwtaksu3TTH9UsUP0DjIRyfIqFv9Ht8R7S97/OVX4/pDEZz&#10;a9ucNzfACkQvRtG6nXU4E+/y0/d+v4e0N3LUDwVBxSNl53WFvGyMdU0MZqr6seGTnKLk77Xvc5Ll&#10;BLMtBgW0AKI39V88es1JYqwbFJ06uUnpp17r9fMIqn7dRAak3sf7OAoJgWLwCZeaoRAgskEv6Hi8&#10;Nz2O3xejtLvKb2fC1fzwC35KiG+17PhLaizirwWeEd5in5sfneOuA2mwAymX9hf8WXD7lfkvP33K&#10;Wx9Lace1g8HUE3L0b4V7GWbszxe85p0rvmz14gXecfUSo1txcj9R0yFKDk/zaREtG7xm4yudHnU+&#10;jq7N/RSVX8So3vXc73754idbPt9Mt7S87GjNXB70XIaMAQj5HMaQUuIHT1wxBPE2RB9R2uDR9NDH&#10;UekeA2R/8n3GN/obJAUYZJIB2ZX5p+HnFOlE18zeIFQiDGivPFV1F0FmkjZI3bfrizkzqnFq858f&#10;d4ccdAPK1uUaVKbNySI40NCziKRQDhVE2O14XEdvPtkEkzixZRQFTdMUEHTSmjQv8/kFrd8LM5Qi&#10;nIih2HaIaVBIGclcKKtijQAN1nuLH0hLUowE4e0lhgTWkKIUJFdptasODAtY8tq04Hr5NF8iQszd&#10;sSFj11cTvgGCotUPZq/076kux+o+8tonZoMQCLkdetSmR/cDs6c50YQe4kXRFYRb7ZeqFTZLiZZt&#10;jI0ju2zhgC9Y3maS4DX4ypE1x+rhAxVy3rZlNxC3gVhPXZ+89++l37/qW7/bGquvBQ8wR3UCE1ka&#10;xYaytJnLGuGfqFF484T7detjeMgVJhLLlhvMvJq+qASuNTBrTQWTOWfQZdM+XeDrnht+NpdmfSg/&#10;ZnzSjn/87syzh1b5uce3fbfcu+zAoc5SdpSbzqfP3j0RVAeq1HE2qmN/hxeusQClsyQjYH/4k2G/&#10;8vkCzatua2f3L7mtt3S78WJhzROTR4U9H/oAeX/H79vOAWm6nDPBuq8rRvdG4uwN+BnNajilRi2+&#10;eJQh+Rhh0Cy1pJ9PNZMkE45VLLf7yszecDxo6v59b8T0yltFp83v6wixxV9c248TlpZ1D+CM8PwX&#10;V4/qsmvnIEVDmSfzQWkvGI/m97SpDwbvH37/TJ/ymfUng0QcaV9BZLOo/2VZIb1saCClcFnzK69+&#10;OGave74t8nxg89KTRPRZemDPE5vH33BaZXFoYPcub097eXtJNz4lsUkzyOu8nuZEJGhjBoqLAcYz&#10;aeEdzQC028uhJUNAf67ZO74nNHua9NAOqvCzJFA9mm8XDcf9dQc8fkESfzMz9LJRJOLOWXX6GDo7&#10;D66AETOVJLPjwztu8qFWEmQHHZtmX2oO3uKKBdz2k7S18Cn126dgI2teYTv8vKYtnveRjU8UXdnD&#10;o49tl0hGh5981B+awJNKyHE1ku6l0XqrkZNLNxaTujf7DZf9jNR14vx5RiNYBsBmGT1rzIxlDjze&#10;iF7hZ/rtYv07uzNtn9g+Ym/YcKpTenHZMxQP/P7uC8bafSd9+HYSu1vXq0pf3UJ4IQDJV28lO3YM&#10;MmD0vWjfKw2oq3FVCvUXMbG4s05avoLw4K/u9HRqmzs/Z2c26r9RL1kgpDM8mf731C0/qGDkgdd8&#10;97s3ycWV6Sfv/dlvPySRIGOlOQXo6YZ6EpXB/6d7yXjqT6EIsr07Guozs4K7+9U+U4pAnnkY3Jp6&#10;CkKW597++MLxoDuUDFaQ4o8s3HfFd4JufWTxf867CsqTh55hmJQ/k5iR/H0Y1YdYAlqYVNu8wrbS&#10;ZS1i6Vo2xBhB7vl/X/U9QToQhe7wc+gJGJPJUOoeztxdDr7tnFh8c+vwfds8BQ69UBPFdCyQKbOk&#10;+jTLigqXaHwihpp2oBB1Ev3FkAWPNJCu29NRUZXEXruWVhT4q4LW73kxy9smoN2RH7fhuTnbyfrX&#10;rhkPcdyei6u6B/ifB++BmEY/90N+IBAo/sr1i0eD/CoeaBGzaLrv4f1hyGKXGduvUsHexVH6HlrB&#10;5sIFWiL3JUk/B1/sa9ToEQfjTQ8FTGbxy/vOn4CKWYPxIW497oqLB37xaW2K37TgI76Hz2WyacVP&#10;GTYdpLabqaXw8e3e0UySsUT/65+M6+aovAga4kMa7Czlb/z8jZHnyBCNN3Gky77/0sapZ3JZK7R2&#10;+tDLUHh7WNZNC2f02TOniBkD3DHHwRh8rGFporyAjKjN1CeZ2vVktFQPpcDj3tGa9kRt99q93+wG&#10;sfivno7nkE+WSTpQWuVv1DJuErqp2ZRUkUi5etVtF+uu1RjPnjz4o4bNIbmBCEniu818u5GpqJaz&#10;jRmozeNkqW9pw7SmnA1Y29nM/lMDJC72vvKpWma9O5TVwllyZbendsk209D7mmUf4OAntRrNRYcp&#10;lWS/5agWLwqIl4Hd01Ej1+6flgL3Jz1vfj1a7kQADKGa5dyYoTQ8s/TqhycLjgTBDkPPpsUk6X3P&#10;Cy/8c8ezj818de7aeVsixTgIOwE3YygoXadQXu9s2+4dzeDcEGl803etGOdwWjsQp6f9QgsfDIn5&#10;ScnN4YwhZRw/Z81ceNGlYzgIhe36Z/jWCJavwwxNcMwNd1beA44kzlYpncExVsCOdrvn1WKK2KLK&#10;MJHsL+bdellAhlJ2R+934HdeqpL1vfvkhROzPkjcH+o4ftU7GguhHjtEaohYH2UynMIJGccXh7b1&#10;+mQlaHV8Zf6XTy12nRAIgtlEYbeXak+GZjhyrnxCcRt9bahHyw2vyxvyopfuGJxWeD20wNf9n2W3&#10;y8ARx2Xr1VN7GmLGH52fPNefCMbkw/zow/tDShCp5565A8skneoLuRmJ0XnbVvZ8PrArHI4OcZcf&#10;/5ge7Q7UVEBhBCIGQdFX/3rT4CkVrMGakBBRTJ/Cs2k7GPKxw0+4btL2J19b9FmJs5UJwzmTAIYz&#10;KB92rl6x3YYGrmG2ep47sR94pFwW3EYHGQYdCEfQdz/43SE2kmOiRLZvmNf9W+UZS3b3v5m6bkAi&#10;gNr5Q7scbIQvrbt3sEiZOKFr3eKc53WiUo+WsdUI88Sjg//VA/U9fPvF0w8bAy9kSpNmM1bfJ7KQ&#10;kc1NrJaVPK/v35YZJEIOssEqFGuL3VQQZKoMB+UIRunqvuSeQCQt7Nv24cgkSmpRjxTIdl+aGidJ&#10;fE2Ix/bB4vUTbTukYSF1km/Gv6EkQwab7LtGWzh8nOFaEofHNUT9AiekQ/u0bojFUNDnwTm1w/vD&#10;FiS9oOjTTScLgqoDbgGxRNqbbpm6rzyig5b2a9KaT1l4R5vNrpjnv/zKYJqVUGUpu7yK5JVI2cRY&#10;OVrRrbx78dCJ/IJ/v1VbFk00yIKVxVbUrNndbkNzVaJ/9NKpU1hTFOJKE1aNuu5NOxqXDTxcOKEw&#10;FgCNiLHq8XdP+o6Ngk/LfnzbtSdBKebQHRC/qQ999O6PJolZwbAwWp3DGUEPUyxVbq95LPT3XlD8&#10;MqjA5/E1rwPx1R98MuVk3ZBRFEC98Fy6nrbjvX+7306XOeITbNafkB3ovJCYT4kFbV0fUvBolz41&#10;kURZv0/Wjyxq9DmpEItSmfVyn3qnALUzIshv2bYFQ+hCarmbl44/uaEoCYH6AXsWDbvSlwkKyJb6&#10;x/919+mizgkDd07rXbm31IuDeGvR0fvDM63iyLvpwgjWPUC5TI4FRIgrCMz0F0vC1+mM5trIawVr&#10;HP+mhz6u+GklD843bAhZ3uGxsTF0G4YeTtanGaUjhg0r3lN2Wmrh/Nd3BKCAKzL1dCeia06rhtZS&#10;aIMMmQPtdpvzTZ915UU89JRcxI3pxpiTaaYJEWxwvPG3jff2NSWuJshueTAz4ntVId1Vpj2RuHKs&#10;q0PvtXkCwUfMAOrtyHvuH3M9yUIti4rboseb0wXtnmnH/gF8bCi+6H72s19cdSm4xgESOz5DwFkF&#10;jgH1wjb+YcLFMrZIpH5y2tyd8f5t6grPGabWLmOTgmOgoIYDY8azgXfssQonm6E9L96ihjNYaRHf&#10;G8A/x43RBZ/qQw3bl+ETm7doYGgoss7NBh/89AchRpCqwmLj3u38aUw4w/qzmA8nrVw9OKoa0kjt&#10;8cohBDzrOGkJVL/8kONrS/+wFlhllAELqwfINgevEdUnyH87HL/7ye9wDFxP76v/awaHuLS3deAF&#10;HEuQmGSxXPXs2t7fA7M5YjeolIEnAOlFFpxiIF4UCRhReAR23MLTzz+1LLaPiW1e9t4qX7ksWqD/&#10;YlWhVUNrGWQGWApGBNOS+3zyG2HkB3Ix/SbOAcrDiLupnPUPccIoISXUd009+XqfOy9OFDXIygsv&#10;xu8arTCOJwOba6xtyyyEhOruNL8dTfqdw7Wv2zS52noR3DxbFGILfmlePzCX3zk+Q6NODqpdrXj9&#10;C4NGVTLYH0FUeFCOo63v1fnX4XDA1K88vSBdU8CJW9OnsOC8pYzFQp/EjJHlepZWuB/Ydr7kfUCZ&#10;j0iIw/jWLzobJFeGLUq71qw+v3ZNf6xgsCifpeyfc7rPD+LvCuOLoKRIbkICB3lL1PeIe7sQjvf5&#10;1719HdwrGCWWCE+JJlC7K9A/G6ZxccTS8nCW7lgn52YqtnAw5EI60w5lXn0u/KNLKFdh0xadG+/D&#10;o4kqnPaywWdPOX3f3FXVVftqPyJlfhYKBG03tJyIHUOUtbNGTHRANtccZsuZDuQKoGChK9U/O+dS&#10;bHFyYO8PPh5wa0/XkBTh5ZlX/qgnRgN7yYGorc2jDEngXvv7lMuz6Ojjn/3H7lAaV3M1kfv30h9d&#10;hHNLbo3tWP839zLB7s1y5jszv98bcuogSMyJRB/XTTvhx1DgcKQen20q7upnSYnvtUhvCXUqYFsX&#10;mbKN752rSEhU59B6rTVIU4A1H0GKZ7d9N4qabLgzDQ+WX9b1X5GRPp0zsQHJZEFxV8ja2dHiR+wJ&#10;ms3DcwDI+hirms2CkJUncnpVeCglcvV2EMCMk0pEWs2WyIDcsHRG/fealwpkODUlco4oJu9/teLm&#10;nqj2aN6Sc5r3OdGggxokW1xGCUjh7ufdde6el19fm06ZO+MgEG7rh1BZEsYxsg3qosGXWzDb5mnl&#10;GT7OJgaRTS1APogMYWI4KNa+xt92d9dYJtjILH57wjVR3kyDLPOgp3GoZedJbM7lVxEzhDxqJzYP&#10;Pcbb2Y8u+B5g68e9n1HAGbxyfi/hFvWu9BENwekD/dGJ39HeW3tjpJHyb+1+KQ3uHn3imDc+FOB2&#10;gAXMJu7oqg3A9NJFqC33dVDwiHonN7ahshi+pwhO8J1bTvQP6DM7wzRi4wGMq9+NGzbqoFonvSo+&#10;U2XTFuzMUdjRmh6G8L6IuKd1wg1vrsMpAtXC2C7RAnr5Rew/w3GvqBIVX/+t5uEK0TeqUgDpkMS+&#10;xzJX3zTABeFKU8vV0R8F1spzlunaWqLboLL+V/5p2h97PXfr9ffH2u46wqHGQgiBnmc3XzMoLQHR&#10;lyPHbHEFwQCu8dySmWeeR+WgU8/u+sGZAcMOpSOrnut+o7KngHWx6h2QbUGiVPORXW833ntCzA8S&#10;zWO7GMff1TRA6Ph2PvrBbcNVT7jmOFxHL9GP+1HpRGfezit7gEEFR09vTre+Lxz/t7TjDt4e64AB&#10;qUd05d7hIJFQRuxcWlYgQuQAPr4/rXx6qoNDVC4N3dp9KSQRDF/MO9turDARtEWK7tUB5wcykQ32&#10;IIkB+ksifP9180ZJoGbkCzbWDPHXOj5LwFp69M6m2D3iGFo4uunz0dkoTJiqogMTmJGlqpnndCUW&#10;iLJseJetvVin/X2uZ7D/24Iw7w/apKtKWUuhhc5e8/aZplKNg3c00FSjUg28oYyVkgsKSwdGAqcO&#10;6to72WbXEfc1wTTMWt868UrDB6q5gx0legYSwNsib3+l4tqCbMDmsk+KUwX8yXyxAAD/9ElEQVRd&#10;lNLBrQ9VXC/6It6WCye8uV9cxLtYdd6S60YasqAhvns8s7/Vzkb5FfvQHy+8IeRpZtD+afUnx7iA&#10;GhrtbNnSgu/NOG8ClmEeucGv5QnNc21c1u9WfPLh9SKrxELDVi/tWkGR225dpNC/aN9AGVQM3rRp&#10;rT8A9jN54Ir+z3cjpd2UzNhD4q0Vrlrpn8UP1sVMSINCsvTXsYOyPtIwyH2/9kRf2u9p+R7d0ODQ&#10;UNQaJwXL1nx0ii9JfUwKKMd5giiNn4/000MhAmStvlhrL97hv889WWzMBDLvLnEuHh5CMBDoxSar&#10;yi1NRy6ulMpDR0iaNRB8I5JIwn1OPKl7l1CbDQ1RRZuH+7Xgixu7p+UDZ0LvbTBYjiUlg3ueC1za&#10;A+IljrZs28ReAq+JUsMDybt7OjpAlw7VI2lZoODLC8aMNcMnsaqPAdq3M4MhtG+MaY/1/NUJ4BE8&#10;Wu+0azByYE3kLJfP7XNBGB+E4GlLVL9dd/pqLmZI3NZ2dwvzrJkJ+54bMBD4WJdTVKWk7ClnpFeQ&#10;1obTJQLK4DpLr1sZjhTR1Jurvll+mhSPCF33rAuU4RQDi7WLNti9JSnr+MrthQU9fcRJg9L/WO4D&#10;LZCBJbGl2vNnlgEXRE9oADbJplBQsKKmhyAzSH7+1+wsZ/fEzci+rU+/O/y3JaVQS/VxSWgE5NwX&#10;z9KOEkdCdFbwSjhA8pYFMITG/EyTb7OhIeaI4q3YvkevPBvCyLFDK3Oxo/ExvyEvefiewdC65Nzt&#10;Dw+9McHjMGs9VPXznruLJYTvKTUUkgJNswvRCbLmP+Z9tiTHbR85pouRl8mIjqn5y+ZXRhIVWYXj&#10;8Bs9K82hh11b+VXt3/zwzRCYboPrlZfv6MBNVNFKRuUBO545saymEEieOYN7yALEAwXEIirFD6Mo&#10;GvT2s9ZmNModoe604u0xxheDJItrkPwF0/p3R3BLGPLGxkm2lPGbqH4ZOLd2hJgqqgsN3zajX1l1&#10;xIdgy9FvbtHZCl9Uc/iGPfrJsDMkYTBzeUYX2YLg212UENze/154P+eBYV7Lm373ySXXAgGCrCSf&#10;buEhbY62H9Fv1PYAH2WxrWT9yHqwnCH4GLHNLjBCIRmisn/ufz5sJV3QIhuX8zxYVotmZKveX4ki&#10;J7t+z0vl37OK+AZ271Pbryg3S+FvUTF5MN0ytCyM6lMzmsQ/MPd8R7CdkKgbubUrv2wbHr6evl5C&#10;J27Ntl8Pz7i+nNza8T3HK8xLKxu10SD8dFixbfHxthuJargIBNjEytDfOGCGArwd4QLV4+xq/vM2&#10;3k8hfNg2jW+d8tiGQgQXyn8+6zmIoYFUhqrqTBj366zDCDUcaxwrJOIt3ygxo7TulvNC7cV37f+j&#10;rKvFnB0K7Un5qplk4IRt1VIacCRHE/tdv/yVRBFBsuPyy/60vRTaThZOXy1r60H9Do1lG4h415Xt&#10;MVesf96FXCGKAepYRg8Q1XfqJT/PQE6e1DYjhdoUsGljl7TpMgZwy0aO15MfPVnx6PXoeDNo8c4B&#10;zZ3cjnGUIyRytNAQ4F2ImfpAFmfBVrGhkTbvaIhjAJS24+XzTgAhLg5kzeuU9zx0IGf4yexXbhoD&#10;zLEc+Cn3TV1o9Ptf/Pn+20f7IQ504GyG14BZOjbriOvmnH5piZc0oLxZTZ/f2srapl466CIThVoQ&#10;Z1jzAzK1L87yeVAroWOOjKX6r7JbInIS8d7Wt4N2vDQ6Fmsal9JRlSp6PAlWAMmaFAJLMu3FZNOf&#10;t6ef6PweMX/Z+djGSLT4wyIxpAmGgDi0u2N1n74NciQBwcAv2dPoEpmVmbTY+MLos9wtK0/saumc&#10;KAdfFfpHwINcqC8ZWMxmTMWJMb3L/9OjR11QUov46tljI3xKpgR0B1VyH/reyBalHK5HZll3UROD&#10;phO0WICHVImkPg6ORNlksCVh3Z7vbUd3H/NSOGauv7Gm7IevnHhvyI3WKB3kqKCoYspd2ZYdzSuT&#10;tUQ3WJdaOGwYFN8x8IfEXenf1/jVxS9feHXciLj8hiU9K0vFEnXGxyfdcnKQMiMdKNQCrz6VzDWI&#10;VD1z4Hf7przzQRvOCB3tPJwcNCLUPLlsyhgXkaA8xItphIEh/mfUiSVQQe/oex3rdygW0RwUL4tk&#10;v63jKEipF9MNyN+g4DaTMkAblfvz9jyXbkrR7p9XoUTKjowf/cQuZGcslrMZ//Czno8XIYRK158v&#10;3TQYhUkEM4/3HW/7JvV5u8bHs3rBaWNXLQNPIDv0om3LkylFsTi/QAbVfMYFUIdI+lcu4Egy0LRT&#10;NttJi700SYMwut+nyhdV3L/fh23b9PSUIY/H9Tx70xYRGzvNgLYt0deeDvmSa5trwv2o9tcKCn+Z&#10;Pe8cf9BHgk3hrg7srDnugVZ3NO8q+l82K7LPbbmtUgQBNtS+vY2z+YXxdpIwa8EJ1zkBBvDHl4KX&#10;hAyGXzFt1E/6giWKyMhmN1/qJUhpuJ17tOqqoUySgk8P2tBaPSu0tz85U+TT0qY/T7q3PCNwB8DE&#10;x7NCet7UJ86QQtWldT953dFIRuQZYNtA6Iv/qoILAxNlQAGxGQvA/zT/eXv7IROtrh8q4C5m738X&#10;nswYCCCCUbOw9OPtfcI1JSzqnY6enmg+7ou6LU3/6PqTs1Jx+YLNZ0I83gmc9MW7A0Kq3y1jV1b3&#10;9zsJ2JmakHYUVbqsrUlWwuoahkQyLbKlAD06YQ7rdfw55DDYTKjkL6OGsNVhAXXwNPvvCEqPbUuH&#10;RAGAaJrZxzNcbe6q5rnu/UB1FePpp7N3X16yIwotWnoma8tZ9vCHebg8LJetGpoHQ4Fl8FUFWubu&#10;cy8iLMLyVHTnUMshcuPyOX8U0VH1wqxNlw+QM8FlLw28BusCC7fE1VtWfhqgNJGP0+d8du6ZKStK&#10;b4X/HGSIbe6Xtl0IvJ/LP7Lxl8MMm8Ox5Phd1FzUKXX6I3XniTh75tvQDDEpMZZmORJJi9h6slJM&#10;wb9LEPgWIALT/Odt+3jqlXvxG+L0MD4ye8ALVZX9G8aijMZhOB1M+L3e3nOSzHvjc4iltRysmh7E&#10;6sEXFl8zShFVt0fsc6cnpzSGWPc/w/uJbqO///RlN7EZW3ZUnzjqk896lDHEp3fr+m9nVAKxQ+RD&#10;aGbnyBwCdWRky5AMV2qsqiy0gCiUKQCJAo4jqacjIzlIYntoiK8k+uhN9OaJbSoC8/LT4m8Gmk4h&#10;AbCxCdHb7o3AS2zjf1o3NE+iGVufpfDTdt9WbJsATzYlZ3MrQG5IuLoF/gmcr46LZL4/ZKrC+Xa+&#10;xt1QjmoJ6qIDg9s8MdCPoKXl2NRPBl0rMFixvE484Anle+kyJdQYTPvzSTcqhh+T9vjR9U05M4VZ&#10;s+2EYj6b7zNaUgECGnXblMSXR+LfFHhbtAjUdbIiF/PLzX/etrKWA24Hy1Xw7zI9cM4Ti3at7Rdx&#10;UQjvZFyx3LfMrEBmOXfoPrL3mw3O8M1beNJFHI8kDddt92sX+TLRtOkHkWrA8HHs3p3do0HRQDGk&#10;XyjZ8Hm/IGFUsTy2hu+OILdHrXKUHELu0KArWZ9Qfca86pGQ2hYQNIPCMmMDbb5h30SO6sx5pZf5&#10;nhZHXae8eF1TE1KrZ79/yz0FpCHAZASBjrP3Eu19keacbeuGliOrQulg7fY5U0+3saEhodb0NnSl&#10;zI0PE39zyy/8QiqiS4vfv7o/o7q/T3yrJ41lsSaNf7dYEu1xGhz/cNn5Q3UJhYfefnzwBtnWtbpt&#10;19m8Jq27T7ljqIDxw8HkwEbctt8f6QrkUpak5oTEir7hXB1Ae3v/Sx7tSI0QaIT4hMUA0wFpaLkx&#10;DIlSHk6kRBSuOtD0521HAebMB4Sx/VZ+NLIoK5FQ6UK7i2SCsxR8tanBmWk9yrBxNH1H86cctKPl&#10;aAvNe064GdaYDRA9mF7Yr0d9KBUmvVa45XAYjVJpabQbsLNcjHPLo2+4g7ikkPKNib9TUexxPHgb&#10;61GsBTudiCoODrJC6+J9OGgtQ98SgXGkx5Wy3WoJPHMgRnIpra+iHTiCJZb984u7LmR1Nsw0QuXe&#10;W09pa++LAP7ifXerh+rco3FeJsm/9BslIgfDAgJCmcpyR7ccVo5hXl9xWQ9wqXPBHS9eeXrSEMU9&#10;pJIkZABRKcLxQPAYYX5W5K3M6xcNQwhN9hbmzlyv2HSUXb/h51cCBRxz/PlLLNullSc2zDwscZ+H&#10;uaBku0MdDpDMEoFnuqRlWSuUGF8UhRgOSNwyg5r/vJ2PYnDYMc/enAQV3F5lxM0z3uUVxjCAexTJ&#10;mI1xH5VSOPo5v/lPxTXJckGGCDUUMkjPcXPqS5KFNnfChdPncnpWrByfWbaBSBlSqjjGiMAnMgNY&#10;rZO8rvipeEp3oa5wjLvDr7IyETYWrb+gx2vLFMuUQJ+FaCMQI8xpJ7yyM4nSk4MmTzs/ur2XH7yj&#10;rXh/2DdPM1BwlIwVBG1I9rXXwpofnktp4IjRSmNRZ0M5IBRt/9JhvWJZg0c5qUuQ/vIoJAClQ1LO&#10;1V9be9n4RCAVIg33R6aKvKRO81/q6sX1tJdozXzLU0Dcl8lyqT91OadPmlEy2BFycZ7cyafDn3Pk&#10;VyBbhHydJgbImtd7DEbejgQceLDH+5wWH56oo6MfpOCAq1DLQKKuqbXWn239ewa6jFQQszugAaBq&#10;9CRVGVIMAgCEIY3yNnPm5/wddLPlSpUXPp0IpQsNMtpYRv+U5/YLCim6fu1SyLMalstq6RZrw8HC&#10;gxhA6cxguQamZsb405gGxlEaCti6vjem/qAF0pxlTNq7Gfuvnar84Y5XMw4IZVDBlbnVep0TanlD&#10;cC7+YE9xTEyCdAlsckeZqnR2KLYbMEJkfOZzJytkWIOA/ZdzbMU8fc17oQadMVmJVfPev0eMl6WC&#10;L5kCL3TwV6+67cExP50EcLBj+yDPzaK4r53xxpZ5hopAuqG1amig9IWYY0YmdQvA2a34mk27+UY2&#10;LshyyqJNZ0q8ETT3PGr9oEzgEjNWXjYWW1lRSzi95cE1fJDLvOBeNZCYvAB4SGc16rJCfj5N6v/4&#10;/iX9IB/V0SXp6C8oWawyIjiXydg+OPCtk9G09TNV327X0evgKIBVA6CnPWwXNWuDnYXx2WwRqsN3&#10;uz0wbq0rdB72wBQC1BXnFf9lb0CxG5iLtYUcy4nVJaJmhW8Mztpt+omTiYOO7vD3NJwaVGuXZB8I&#10;jC/QoyEUQooA8PW4s+FfrA0C8MQdq5eBrDhDCka9UyeI9f6sJPkHjF8725ANIWMHLp+/t7sZQNQ+&#10;hxA9VsOO1+OC9WtKkSnk4TRRGvmkELxl10eFouo3kwAFdHZL84rRCGqCWLFoKtvfV689EVOd5/xe&#10;fiEPD2/V0CghooA+VZ9LfRtlR1rziaTZcAD1cBT3s73nBWzkV/0Nz57ZDWtueEb8PL8JWeMjBk4v&#10;cZPSM4+fNAzVh4AJ5j0PdWDrpBVOBrjh/7jism8JTWDiL08Wtac/GVdizj7lw08lENiniJU31ibT&#10;KoD2BIalzhJJEdnv2qvYFARoA2Du4jRRMH3u9jDon9vzrvRa3DEljp1Q/05GNQvJ+aNeW0VTdLwj&#10;Z5xup/HTN+o2ME+IUh1xXztC6qLkkdqTxgepiiePrZVPk+F3f/am5Oh6+LKhM1YTptAInFA+jci2&#10;B7IrPnfvdCtKOEco/8aulxI4gpnisSytOZ9mBKeG3/2UQMuNNnwebweujr4AZRwEIdu9n7S3dwAe&#10;BuZGUaBNTFJb5/5j7+8n9fR0ATwS7vbf7chftGpoGCHBcEJ1H6yf0A2hL0851+sKL4YBqAWcR+bz&#10;Z0d/K8W6gsUs73ZalW76d9SfIeo6h3l++CNVhm9Y+LvS07IOIJNG/glTm5+HOQPcsuEqGx846c/l&#10;HsFeuyfnl3YwYu3RSdZjfCBGEL3I24IR0iifNp8lfXwhssepINtLTAus6ekhUprPwEdFRVSiWGm3&#10;vBXIYzmTnDLl6W2oJEtWXOSfs0c1uxgWRUKNvfjtT2XFckMOjPvghsVcFyQIjb++5OoTMRltXWGE&#10;rKmwKeekc5/YlZGCunLHZ6+RoGDZvb678h02YovEzpLSAY3bCXhQSeGAiSufhtcOi/6yujeMjUm6&#10;XZV8qF52LRN5GFSo+eqFblcEX0nJCSfsQAynk5toa4oCWfWoY73z0+Dv+gQtHXEayzokt3Yc73BM&#10;Q2v2YV2SYjIaWfHQlaclI/weoGgPnbGMT5N3zBQvVNIMQrMLlv7QKpXYuvtPuSBjSS70qw9/t3AV&#10;se4mP/PzjoAS7/xTrDe/N1BfSN/4GGZlz7vKcbLJt6GBtF4nXYd/8QUnk4AFYpx8NYaEUATl0wtS&#10;9WEegYcKIkTr/EJgnSaRUhIOWiajpNV2i9zjfOpz4swgdRUT0BpJxa27XwPER+VSIVAcDyreqHPZ&#10;3YwASebDDi86r3Hyu89ffXoolSa2TonXdNYnmPqImg1BoqXVbt331bNpMR0+7ZxXN5lgQoUydXbq&#10;sBkbianojD3l3G3vpRF6/rLuoVAbJ0ZGXsDNrgNzMQ6LLMIP6NLhVy16GVl7YKHz17+HvUjL52Ic&#10;jbjrr659ac2PfypYpulKkHH0qsHysUK3vqPhMfBkdlRdwARVEmkueMslR9AcLkte++zW/kbUkpkN&#10;j42ciLPf/oecmwuzfiGD5a35u1oMQCHr9/ztTEW0sshTCnlzuQ4fSNTGWxme1z/4+5njsHd6dJL5&#10;6LDm50jEiZjm6edM36PYmgHfOl/NDwhWLVHlFAk0uKWpBtmsI8VCBrERgewVE+nyYkaFhmJ7G9C7&#10;BNtN6GeLZhMZFtK34H1Xzvqonk5IZW+LvQ41HIp4arlv0/gGQU2w+LkzL/ZKCUEgaCIwAN9Wkk68&#10;a+ZHwCeK5nX+Z1wBJxzhkm5/rUO8Hskvo99Z2z5skIQsoHa3DL9/t4F0ag7OfbTmDY3Cutppt7wy&#10;g2NFTzUl4BbpbnYEv5yEQVrWftWb9vYPlvykFfFps69Z//OphaEkB2pvxwAPqRcSOv7W6o7G2AES&#10;cBfGbyAak0kHteb5emDn8O1d1buPIspxQhZUX05KE9nX1t/VB+sv2oFzZPP1RmTVkp9dByQCvszh&#10;pTYYevs+smWF0hjKf7vqr7ETLZvNgD01r3YGiA6qQri+11Q/RywD3K/te8tjX42TpcyWEauoIWhx&#10;TDxYWCcUg+RN9rtuLWGzlXwig/Gob7crxUGv2/GRoisr31lEUHxBTu/+oS3yrqJrICA7e9RH75Mo&#10;NHZaNrTmc5FEpLUv9b2bs4iPns6AteRlM2s5e8i5S/5YxUJK+OSzP3vfccW0W37hZ+tMes6DXtCI&#10;Cze9CSSoLTSwpzR8qtLc+5fNV2gjhLFzjZU/jIE41LFdRrbgJGfsiwoWmn5bOH4du2P1eMs8RnGE&#10;RLbNeXfEVT0QPS3AyQMHDyA6YGn5OHS0PtFVEieZ2ek7TH9DkZCCmGrOvlteMOnf5IxLMSk7aqR3&#10;jVBUK1z90tkD41zQskI4Ox++owmJhXV3g13MlIMidp22513bO5M1KuYRX/bJw7fHeYiAtD/V2MoD&#10;NayyrNC7z6wG3icdNx9ry8MwILRMJpgiRjINL9IuxpIk+FGQQ0pSbGaPRAJSWihqf7RWJ1gZYkzm&#10;npLX1tEC/QmTnnyXz/IkI6sSZ1/ddf77yAIcWTaVJjVP+78pCLxpOPA1kbHWeQV0Nat/8MRZ5utb&#10;QklHvXT0K1ttSGaQgjHLNZbohinuD05NvdlAJN0tzHQ7c4OeoVx1X9Kh9IzGRPeRS+3qNNIylguH&#10;Fbm9YvfGHs8uIzQP3t7hb+/1rqOE9AXT3rrud2fJsl1DE8UQjvA4Krzp3t77HX79MQ0Nf4FFyNZR&#10;JRvJvLHyJlnkIraA1E7ToyHKBIqlhBoPzX/l4jN9ppsi2SfT9wRhOeuKToyHADzGP1K1GRo0ce0E&#10;aCpMkB2Zf3v5Z7JEIHNNoTW5mFM+z09ex9CIbEQlohp5d/SlJJLlwLpHfYC8rE1NXRilFSzEGRH8&#10;gLPSCkIK9LSfj7UvrYARWxQhMh1AmhMpNFYKZCByhkwucBYZEMAj2dytvQOP8zIIlHxQEb9VW5qI&#10;Q1Ri3PVvLiZmVk5KusoFvqss2sJA7MnB+R/10xY2FReoY01MPmZfV4ziJ6HR4VWViflACpL94J+P&#10;fLjytue2LNyLCj/yTeYBGAfn9Ltr03Tdxd8jmUImZ/Ygzmk5fOAG5lmseunYIapnLVHrptHHL7JF&#10;5MyJf9tONB9KTBE9kUA359y15z1X00p02zJ0gxp6nhtmKGtnLYaWAK588NMLLpDx4XIpAcHNARhR&#10;Lu53XPP02DtaUzK/MUSIf83QI1YULUzrKSPhyFuvDTpHcdyQ33jhtW+V8G5i/fy7g1jeDmsFhI/L&#10;Qsx+4rEulUi85bm7jrydWwumZPP768aiyBfspvlXkvQ47Fx3+NS1q2QSP1AReNxfFkgHNCKnhP0i&#10;YfeAKor4zYSUyeiOW1BtBNyU7VgpX2MHH4OwQ5dLX58TBQYjMLnwISejwHtH/2jMt7Y+TnxUkysH&#10;LnQ1FSlS0Af/X+qWExjLl4KyYa0acKJk8+ZND/x55w+f+9Oo0qve2CWD+5Ybsnm7aYg1ZOCdL78M&#10;IQjBKdeNCTc+8XqBKKKobtAtu/9lEh8SeV8iGY7qK+TnKs6snLaOmOgAL0iJEACZsGEHvpYeRPKx&#10;ih1loqCqVWRigrBr7pMX/O2sDvZrqz/7MteRfiaOvmL1HPv8ysPvhOVJ8AEGsHNF0ZRSbFW2+tlP&#10;2b5CXEz9lZxeeaRL6DoozFB9i3/l/z7c/+bqh1bfr8MXMBGUgbz5r1GTGFBQWu3Xam7twc2uc/CG&#10;1N9r/PBM89R0Eg8QWUpVoGJZr+tGGh3Gkolm+JUsI6AqJxPkVFfq2JGQ7vasTk6SVhkIyRrSoC9q&#10;IrZrIF/kOGKZb7MKYAe2DBC/EVbzcXGo4CrP7DpvuGE7TtjQ5YIAMWvMz+68vvrKKUMHnUCsE9Lv&#10;U69KvfzMVzMBaNhwZ98wezODmqi0ZCnnR9ZuI5YGMb0hZ9Q8ngChL4HkwzGbBTiI5va4ZuebDmig&#10;5Fx1DfbxiyPzTaRkc5tKnjr5oNuoPGMq6cYCc+PvHzhxQmFR/p+Qu+OXGhr9WKVW/PyhyWOPyBMh&#10;5+AnCTbz2+gtlYYmoeJ2QeinLpRmNi0frwh7jrgeMvCBOJEXir87vRaKgPmL0h2rZ+SU6pt70k9G&#10;YjNDcLkTttAcG0bKN+qL9a6YyNcASTgIJTVD2h+oYpliohWEwJ3tqmJ9IpCxirK6j6hKXA8WdOx5&#10;mKo2ce7U5oLfT8+OnTinAQEpTAIQTqWv7j9Ll7wKUIw7G6oXixOG/uZ7V5+nJnHukkWthlP2vnPb&#10;pcvPPXvy7ecEbHDycj+vmh1hUm7FTZv+zzKjUkq7etJ/PoV7gyOlFvmO/A/L0lUxYV9+1YfL9xPo&#10;Un7ZMIDcQMuavU9cWC3QSFqzp9bn2o+eDUNhvpMg/EC4uVogom17TLjg1kg01bF+bf1XX2podGUD&#10;g//H1sTQEa6gC/XTOotLLS6vdKwgazlrt/z+PEVnY4svGcHXFB/xZGSnXdm/rP4fl1tgszXz78od&#10;9kSHyPJi5c9jQReKj6CJ//w2r8oI/8eR0yZ/WpO/e9cDt+Er66IzqUIiVuGoAPRbAqnTaJj4AR21&#10;giDVj/rSHXEd6dRlk0AWje89b6nOSULvK7Y8gHQ7FfJxTefs0e+8wzUhxeGvIHMe/vh3L190nm2j&#10;BhsyYOFSd/bv53YRx9z3p1OpVDYFfEwc/OJnruN3Sk9eUCtn1FADufjDtUrCLUK1m9DD//Fevy+j&#10;QD5t7EVvfAaCXa+yMdcO7zGqtMcEwRdyTniBGXSzFBtJdcksMs43K8PThblTdjQSR5ZDzP7k70U/&#10;uU7S0bmd1L7sjAbUDOZo8Iu1l7BUCvvQRuGmwcLs9DN6aRBKUMObHh1zPooK972QvL6brshHIBdQ&#10;6WzIVXdkrxQbompGyH+m+vAXTEgb7iwdB6QmRB06weXwBt77b/kpb+93w/kanyKlHlH8/UxxlRgn&#10;5dWkhMkGfZKf8TNyrKYQFSkM41c6CgvCVOWIEeWvq5y5njiCOWhq9ew4MSDMKrsKOXfknIXY21CE&#10;C0NQRTn1+czNZ1zJxQIkG8QRQl/x6CuZCQ+/fknaAtwO2j+AeaqXjfjbF2E76R8zZAlSbEYF4aau&#10;21tSpwUo+/vIIW/ZXNglStqZsn0ttlLn2GlTbKyIyWBTG37ZJzMMgybTaBdzYAWaGH6H1jN2juto&#10;RxymYMPDDdx13UW1sL5zZkpbXEdx64wBkzJwCQ9vnGvL9qy1Nw72SUQ1yeKaS6NwS3bNGt6TTRx5&#10;NQE1NbPvn5shq1ZEYpSovZMbI2/8286BCMFDhyv/zB7UwWpemaUSeZ3HV5WXZpCiZDewOu8ptxE3&#10;LUvWu11SPRgdZJlmmKmvjprdQYdluh16IJ2qfhP0UkWX7fswxQGzPO7MNzZbOGGznKSlIjf0Xjif&#10;SuJSmrVgFal9VPzrVB5Rr6QATsMt8/72wsl/uQxhSYU3kowGo+D8WrdvyO/UmkFScfL8eQEplcr6&#10;vq8/ZJboKZwF3dE3bH47Lpgx1kfEM/evRsT62DsarWx0kdeIkonDVr5JuZ9pIBebmpA458LlH9Ki&#10;tLynQumAoSP3rX91951/DWaUJCmK5WUQj3KTL82j0UIz9/k113cLZY+4DlUouvb+4jHDwsDhKKHY&#10;7GGojRGTdcnhcqqEgK72sGbwjv7yv669EsaYrfBV5Q0beKyOMaXHnrtnIlxGBYc0qtOc50ZBMYiM&#10;OX6VGXz7ivWAFueruaFdMTcrJpCRImrIcne4q3U8LYsYw66C/e5qt8rNWO2Ocjb7ajYLdE+qZ+Fn&#10;ulTld9TuO0xegcMIbFUwXnC7OxMFS7RO042Vr/pbxU39yvU0FO+UuL3puvsv+MdV5VC/8nExJwpE&#10;PqXG8jvhP6x4VuEautxYMe0LHYR22cq74v9MhUU7SDLOOQOeSaXFqEN89jX6sr2U8eSYTXOlIM8o&#10;mha9NfCqoMLYQVTnQlXDDZ2uztO9wH4n7Dchi6z83o47TwoW83ZpNvnVBUNafOgsizo+IZv8orw3&#10;SfhNeiahI9DUUcixEN+6/5xyeUTTZUkjD/i/58vwTN1zPykkQQOMEd5owRVHIhK0ZkjBKNlH/j7h&#10;x31RoY+akvK858+aBxCpF9aJaU5W237FD4pT9FQQRmIo/4lx8KsLaI6S5C8Yfl8dGKxpmPy4Gy3l&#10;5elJAcJFEawS1EWP0rvSpa4HPIEC/LEXs2hf84qiKPyeA1ltIPGDkkdIcZojo777+Bc4ADGyHUKQ&#10;W6lc1CDZWaFOtKPV78uT+wMVXpT2sdl13/n5JfeNHxEFTbfsuhGJshbS1+NdtljaqOEMKZWtD5PG&#10;EApDB169cZZlocgHkk29d+wOxAHr4Jxet+x4tpboIBRF/hEb5OFnNVdC7wG/JcpE6rp/NXKJ0PED&#10;Ba+LpH3Z7dGfxTSGTcPLPdYZr3290RRrQWTf4Z+cff6NgxF7hT4fcNxeZPMoZ8j23v/w67lfH+MO&#10;jqRrUVOwn+VPHUwMiFs0tVyeHFK1IDXY//BdPXV4kGn+3U+u6y+JVv2fhk3uAvIdvHPzFggybhv5&#10;T9cXDz2cfLAX/rhzfO3m99MFNuaHNkDg7+I3KxlJa56SnbAYeo9k0iHbZhdGBwgc6u+hs/I1b5QM&#10;Cdl7PrRi21hatd1/9fzRhRzO4GCC4QSN3daP57QinWf/WnvrMM0C+UPCv/yXeyJnnTk6guQ5TPXg&#10;iUCp4EN7GwcrqlbBvHGJj9KxsuE5dReI9QUmNPi6J5cOqDAl8NBrPYrmJcfwfAYweRZwhcNu09Jr&#10;bNoUu6Q+OA1cI4CLGCKWTTxyzfuXFjMZ4GOxkeZaXsYTq0VcnrXjvkEobj1sWubl/gfNhWMamsua&#10;UHsxV86dNA4CkQd0zTyDR5jEFLN7ZnOXhWzZEuQPfhn6Ieg/+Lkv/KQnOP4B4W0ZD9t0BMqhmYy8&#10;vu7bZwlIW3RS9Kjpo7AixEAl6bz5ywsvQWlsC9dAvjuuuQ8h2s2QwL49A8CNhkrX1iFt/2VDxLSl&#10;/Dpy19TH/kLIMPt67vyotBS4QhggS0LdFuwfLXNZWXt645lnQ6Zc89UXr38uXTn15HIWIgPAkB82&#10;0zm7f3K+29tVooHPN5/gg8oop+zaUdjDklSeMwM9l+/vIsgOViC+IrHWLpcR5gC7+AE7OXxcDETW&#10;ohXz4gNlBsIsNiDqtiEErGqtrwRVtgPVIHkZTxhawJV32P3tFGgP8VYHXJK83L8thgaYJ5fyf/rK&#10;6AlhJEi5FjAfBTjRIj5Tanxr2/dKgQnHIvWXeXeMZnQ+9kj/y1jN5FG31vKeFnSJbQsiydv+fcHV&#10;cchUd86Z9sAnabzAJgLpW/ibe6ms0RJ0yXfHtTxQhO6B1fuLuoqgCj6V/IEeO8kgwbNtwpVmuB6f&#10;vzc+CFhHKPTQmFIDnKfUX5KKjY/F3pxNZs649kKLKr47vth/mLtP7SNpGcz6g1BJTR0Ku+2za0G3&#10;nowRGvqwOZThk5JVab1T2lsjliTGSyvn7h8MrEsmkGVHLFkwyYf4IYwHsdNj7EyGYLB6YeVMsVTJ&#10;CFS1FrzYqtS9bHZsJKgGDoBK8zWebqb3mudvAufrYQRA+bp/8zAecwVGmEeS9Zdrp0RQ7wcSpQPj&#10;7tGluMGdH6+58AR/Cmuh+EXitmtURtk9x7kBJxcZJJgoKGxqENYgSegMNt7Y/SKTTbXoqnXSPKLc&#10;9DIrkc/9PzvZEqHk0GnPaboxTj1gXukz5pU19GwKJr2veQO1EiSsbM3y9UxXYTZZmR7Fe/hgHcR+&#10;UBZic2cN+sseW/lgxmXjhUyANED+/f7q6weWQa415DdTXtHxIc1w077ren+0ucENdr/y0Q2OoZB4&#10;l/PD03cYMvreIAOHLt4KaWe/Bc68nuweRzQyKMOGuR+j+UhGCWgnnvbMBqiBQgVbh8AlZ7ODBs/c&#10;KdbmsVymee/SQnrX8v1U+Y2+UF5YC476Zcc0NBBRE2XdqjMLs+CCR41Ei6tE35CSvWx+bNwkkgmg&#10;yiL+nxN/EWJI8pNPpp6gQKcaVQ78AY572zaZIGm4benoiBrKyUt15lwEqQtxxPXvfHNKAAcBqdPC&#10;tS3fUBt2zYA9PLM9jRMh02kJz3z1GbDVoNdyHI0/9bQXdsLJDpfc/OFcbzsDvx1IKAbE1nIfzhx8&#10;BW+GHdAYcP/Zf8NQiyTpqUoCAf3hzXWj6dJbNj0M2hT1NGEbSUmMZJXcve1VhVX0REkjOc9aqAdQ&#10;R4nY2llnTFvNioLtflnVi1FA6+5P3b+FiAKI4yXopYm2EzglhpWMFtXlq3nzmMGASecN/IVrNH1Z&#10;HsJZR3/BY57RIOtBEm+UXB4GKyNl+G0xNI/FkWHSi5f8SXJTYdVnvLzmNnhp5KN3Rl4FPkwgUd2D&#10;qi0Y7+i77fmHvjkx6kM9U6cfYqCgYTbez94UsLA+sFZziXdnWTeT9Wsiq4WdmN4Th9l8TYNOvA/c&#10;QUDSbLGoYEFtH0XS2cH759knQlMa5FNAaLkF+0LPl9waMGQ2LbPZj6fdeA6EO/2MpTtwHdXDVUIE&#10;XYj7I58vmRRGXFlaPTgKPgvDLd74xagoqwP+aJc07gr25LN+XXCK/Yvre4U4BzoWx3QdbYHJuMB1&#10;2nG7p0Cjajz0LxGNdNM1ZcWcemhQ7jh6qUl2iaI7Q9veuLTI+3e62jTdM9/z5diGpvr1D+fd290C&#10;UZ/AQb6speUwflvnDznTIH43FUj+6tRLswhkvbHgT3JW9SE2gNWvRZQaXOqck3jtZ1f+cAiX1RBL&#10;6uzmIA2x4/++NRSadpC5a6FSyHfHNX8G4yeanApwY+au7Yp4QYv6SWd/ZkfvT1UQdIOVuGqre9mL&#10;xV3h+TeMq5/Zr5QylyIeYJT3mftBv0srVd52oAe/+5/XTcgqJKVkFRGAwwPR5+YZyaZQhuSEN7vd&#10;wnY08INTBxmmETI0ZV1wAGP7MODs0PUr+N4yCMgZvrjkPbsgrLsyrzVbzOHjwjnJsC4KytB3Ng6I&#10;osI5JUGp1k4S/6CZ1d19ECLIkyHQHDHd0yS+RihO7+4PgUHvzl+ZoWEDcywkLdN+Vblq8gUaaFHo&#10;skL911xk3uKyos1ve7DiGwWMI9SVmHO+uLiP48orZl12gu3LQiKVw8LYtGbh/GJBQ179VtnjBVAj&#10;wsrU0QnS2u8o5xVt2HzjwlvcuUUM59XEH28d0bGe23xfB4E4i4VnNOhxXz8FQt4UiY3X6CzDbq0f&#10;Wv17OInoGdcIyY39En/9Fos0mTP0odApdYKsO1LS4QKb9908MAYe/CCjbXhs3FTXvzsMlWokjxF1&#10;pNLTBwqzEKnTg6wGOY4+z5PBDlzSVK+QBh5Gprf9RvYE2IyF7NzwXSu7FYLG2OXMwl7PJYeDD0HA&#10;tYfWd7XclpEB4wdzU78PPhlcDOcfS5fOBjijoOAXF0UVV/PCacdfLk/xL3ROM2pYCFQ/PgkEEQyX&#10;8LV4XPkevyN2NEppSS1FTPnf3De5K2AzzeWSue0eXetLMrHH+NsrbN5Vo9bWV64Yno1kd88uhIwR&#10;9JIPO4WlQvsj0kuJH/f3gUAEkJp8f8DBOy3d+zndCkz76JLTm4UROu95B5ZWusOL3CfVF4hJvycI&#10;etDK2OrE/4ovaD6EgNqdCPGd2mjR5HVj/55hFaQ+JDCCov9pyz1DLD/H+2LK9scip1QKJLwzCh24&#10;XDu8P7EwI17HSdH5Um8Age8f2ltiVJCgkqEvF1SEs1i2BYV/rnJoGkESH2f0qJzJK0UMC9mIL21M&#10;rHzM4obePhUpcahngtzP1Nc2TKRa5MQyQW2SL9cIyhqOnqzqFoXIIHKAh6cJ8zY6RxgacvGgabNZ&#10;xtz84tkXIKuRs7Oc/XgFFDqKf6e/fm9/i09ABmnNL7pfU8AKyjOfXDlSx1ZHtVQPtiaRZcVZ7153&#10;vsIDVINsf97e/PAb0ZdE3iEVcGe8f+YVCbHpLTrb0LzFlXaNHNiXUmSFRhXoaHX2czvcj01bB4ci&#10;F0BOPvaXc0SRIp/tPhlIDFUwPv9w3fnjHDPhq9UKN7xWmNx1RlUIam3SsaA8uB2ya0Kw165NETHE&#10;rogURzgRJHWhXvM/uIrN+GlNbGBBfCwVGDOFrFxW/dB1wTg4Ar7czkArLRQ81icCNADs2MYGmC0J&#10;rQlEHMBNOBhe+6Exx3geyxiMVLLj7UmygK35YHmxDvfwUX945MKAmeOqutMY+D/fBWI2x7fVjLxy&#10;4VUSX72kvtN/FKlBMFuMPfHOREYIxtVPykeSFPIch0cVuXr/R8+MngSsIXxQlAt3VsvZmW1H3B0P&#10;T5ictwWvDa/r6fIAQzt+6uPLImonoHfa8A4duARaaaRg0tDXV4tggxty4fZnY5B1Mef+aua5U7Mx&#10;WXTkQvJi7Y2lS9WAoQaSx3wAsOWMq5tEvEX5M0b49hVbKJVQ0FDcc3evh+MHfJfO3GO8YWopBRAI&#10;Tbsg9jnxpyhu+ZgRPjqHMpxzYtWGAnAMYH8EyZ3O8xec/pcdflMFmZCYNzvDbgnjCozYtVNBWTvJ&#10;dlrU8UhDA9WH6bBcwZrPzy52wP9wcEPnIOMguW/4r86QcCIqOtrS2yEFlArOKJgEiDbSMnT/O3i1&#10;ShXtfW74TeC0piJZHZgPbf9JLr9HjM8aTow2toh6t/33Hb7SszS/Tkaz68Bg82UzqMOPyN8PW85C&#10;POTaSfHUopdVpcHlJ160fAlOQyvn9Z96ti1EMkEnZD1Yd1XgvEHTeFtJBlPHPOsidYhwF6bAiA8N&#10;Ut5zyz7iVtGctNr//FcSig7acBI46by5MyDYEBREw8d89/n1kqxSqoJjzGrqIQAOGZC+vXo5z8ku&#10;Im3UN8+4o/etxuHfpEDJvHWIjQKgpHPi5U8DbgZlgbzd9/AbHeE64jSI473EaPd3v4rXQt4ned4R&#10;/j/9QAt4qvfevuJU1vJrMrtjBv9HX9CQlk2bfAYIwYGJPHxHY2P/Fm8vjqPckNIg0eWjs1oO8exU&#10;vzVgTBiiBF+R60i/xusfSJy660r7AQXrfWnnLirH34eAsHAk5hY4D4zujWHlu75WO055Z/qgb4/2&#10;xQPs/gj7zr+qrjiTFISfFoah/vIIItyWNwBNPmJlYA5iyZaBfiu5qbxCtG1ZFcpCi7edJGblrMDX&#10;n/DqtqlSQoFANSd037q+sIs3D4618tI5JEKRaMyu1wb5BQ7zDLOONVEVvqWwq8BTAObxd0DTHTiT&#10;Q5GAoj99dhfWhGBwZ2Fjj2ZoiPia8Te239zLhaYYcotNdkYVmkABSLjFc4ZOCoppxbVjc9be3k8x&#10;VeUv5q0FGk8TV4f3gP63eT/ulYpAyM2z1PaJL3egOzPPNvyoog4xia/Q0Gg8NoswUPfqzwuL/x8x&#10;NHrMceDkcev0AREGksP7q/qZz/nviGah8MRGjAW/2vqdcwAd75P5nAuE4lR76+gtB12CDj0z9rVU&#10;ZfGAJ5lTBEtH7p6PCAv1vlSEkqspaKyq6AJlvayU9YuD398+nNL/fWlkLBGFj3jaZx92LecMkYWM&#10;nsMqTL89y3v7ROQA87eMMRpkNPhsqrZxuGDBmessQzui/7ChwbYy+545YxQnCrsQ4Gna4z07A/Of&#10;67yx55usHY8a4AJ/7awTEy4T3l01oNgFnwotdTisbXgxNkjlUPrn2VnnBUNyyQeWnb7pplKzmHSk&#10;1L8DZu39hH4zCpTTTOFV6x/Pn1PT0ddp2+/A/m0b/mC2+IebXwPLuEhu7vnmo9LdIJjOmlaWbPvF&#10;yt+cn+LqZPe2gt/5KRfXMRqWTsc0UW7CFQWueGUFKQkKmQY5nAlqVb5JF/xrlx+FafU9rfOHPlQV&#10;0Ew/669Wuk6oektvTbhCBC8K6962fR1G0nOrzCzDlV5av3SXJ4GUv/pCFLUSIo+46A0UpoKhoW29&#10;1/6rWgytuV4YhFG8mI1u8MG31tRSSuXgMT1QmWlWYLNQadpaQgJ4o8YoqW7olwib5p6n+t9BCwYd&#10;BzW0zZXHGskYqJJdecIjLCpwvSUojzv+EV+qkQQOHalXnvzlaJ2BilDTASB/S9+xJlruvIDekUFR&#10;eu6ncRZFITkhkq91g34ojj9E8vW/ZtFSFbTOkUn16cu7GLZBdUATP1j75FTHr8sWYw8xl3sIPAOT&#10;G5x3LZXluc+jXjJl9zBVkopAU5X8asmrhQ0oZ+HLzOwwfjtlzg+TWI+zos/tFURWNctU97ybHv2I&#10;4+MZ/PYIygsEjr2mZCwd3njXlQVQlEr64rBkXXRDv3lmS9rgbWSWjrN3c7EYOK8iKbCxUPSNZy0B&#10;wBOagUKD8TVbxHE+qOnnR7iOjIZ0o/DR3HNPitiOjMJGJNK8vBAAjCzE7Nj9DxddW5z0GXY0Vf/o&#10;ZaeEDTbxRO03SsCHegiBKGPxoupI7304YZLs6qCYyM/7HvMuQAlpmrz67sHnh3BY4lF42smxl8Pe&#10;hBLc8LLO7O1F/BbUFjvvLJqnjmxaChipd+LpscV1gao33NuHpRUmWaCK2k0Lf3ppGNVnruCQqLa9&#10;j2wCBEV3kmPVkTGiIQb4yNODC9VXu57i0yRw5DFcoHpHSS8NQGuJLy95Sx+VZHgo3hNBX+WcsbdM&#10;isugmzmsHags9vOq7Ius2T9C0ETDT9WBAJ7g5sUnc/ui9YHc6x+ATHW0V7yNBDO3MPier5fQACZy&#10;qA/CAprfI18r5mHzAZl/wIis7S+WXdSDZOlU9eh96T+ABo0YgIUsWnXxSET5BZGsf6DnZWEIJU5/&#10;PDKY8g57r9z8wQ5UQRhx9UsDrhSIH2XPHe2INv8uBUZf8mnVWZSA68BXHe/C1+bHYw7iBHvCRQve&#10;YwkqzvM1Pu14fscutavImV+s4Asf+fmO8b0Ir4ph1b/rj0sn39SFACohI0dWdlXVM6oI0r4m1NLR&#10;nsMQaDSR6JjNjUK3W794w1VSqo1d0n+T/8XNfACFVDoZKXwQj6BCx0YmpMs5e5eW2ZkIVfQ9fMFq&#10;Cm+C5B/9yI2b/MX8OIfqGNBqIcgvhS6vWWaHoVjjzbY8hR/pI/mCTwzNKEpICNdgQ8k7jv/gHc07&#10;a7C8yvMfTPtBT5Q4ULqN5jwazcnSQO47c6ZOyMqIDYvbHn/lL10MPZT6hfGjYhrr8Lqoud8Ym0sH&#10;NzwXvqmghkhQU+jYNGjbr+iL6yLPc0sWXXBZAbCZDnIUXqD0+Fe8tr0BdaFYODRS9KOllwObC8IG&#10;2iFt/fF/47qml+NBZ5XaMXDJDH7qRNuWQIJF9N8+fN7vu7IG9EbpV5GCvc+eCy1OWjh/ABN+8LfR&#10;rkYZjCYnGmIV/hH3c+cAS2lBlNkoKlqx9FTFzvrTCB2ulkB4LZqA8EldauadgAHTZQ+kfLR+4jjw&#10;hRCL62vM5IcSlNxQxBT45/ol3unaMxtC0CLn/B2v59D8bLNyfXyMxbmo5kEGHrlBz43L3xge4jrS&#10;zAZrZvyp9zLXQK4OIV2IVDShmlH1hxQ6xKeln5KaIAzN/ez/hl4W0vzMonU3TDFR80hjEQe6DBBu&#10;396HtZ+UstB3Q2a/E+cSfW0o0BOy9uXAvUVER1CKdpNnZ/lTh2/lA+iDgBEV3EX9S8BqgMxSU06k&#10;Ez/8uG7dNFRqgM+esmvhqkuuHeaInKqYIv/kitE3nIgTOfYowwLMTpLWYj+COBrFHTf7jgcZh4eM&#10;ERCr4IK+f4zpxWwMdAc/HVgLwNZUVLKmulJGrbRf79+4qKA7x2RlcJpHlV3zxxTsDeVOJQdbWnO+&#10;DvwXBs9qOt/j9cw5jmmJ8KKotCTf9fnsmRkF2xt4tOlCcFyd0PR0WCwnF6yo7y9DcopuLjnfzOMT&#10;PN77N/3+0DMa7m5z/sxz+y8ZiICqy+DbvPmKZiP0KTKpLa9fNcQMY4MVGqcbP+0BlpaFsydd5nFz&#10;HBquZYRY/NX93+7FggBURR1Tvl74aN9N46K8xu96y5rS03FoMg8Ls/dASgTz1TSs9Sg2Jkxp6vOe&#10;rMJ59U1f7Smxnd/ZbGgohwk0zrrkoiJOBxe4I1svrLrukpNyPYd0jYFCM2bYLLmrAPlq8OQeDXXv&#10;jXwsxO2JiktLBljDH9Em1CDdmvKJSatS/L+h/aQGP2dI/Teu7BYCLbwAcc1gn8UbB3YBvoq+9dH6&#10;SRcYxCUE0VHW7xhYAoE1JMYRarMzRV+sHdLDNoFvpgG649cua+oHdt/gwtfU2mK/yFkQP28hbM3X&#10;vG0xtCbSKhfUmG+sGTFVQGgHSIHcAkZ9YaxoLJ9Z83HXy5B8QTjI+uDz686WLLH+b/INoSyfA4ni&#10;45tfDNGAZ5bdfFIcjPsJAdIy7ZwG7bwcVQKEe+3Tq09GqArMM4gdNRvYV2VoOIVS0glWCX+yZYSf&#10;Qfr2y/NE7fzA/F/eNFA+XlNWrCi9wZ+RRFsQ+cT7r467XEHJJY5TCOoQLLiEqVyzaIxPhOkdyM8c&#10;PgFtyJHHI2zpSwX9I68nLxYdWwA3FmtyvrnBE1EirYm2v/eydaP8Bq0EYIXCrrPTo238/TH6CTMG&#10;mWTAlW05vq8IpCae8BNqU3lfjdkLB5OcoeXBDprAGFFSHHr/7WgPCRpKAuAHx1wCOjYUhwdDcJdP&#10;Zo6+nkt6hNecxyiMT0Lg3gBl5v61K68o5nzJMGOsmj7qVMduIMm1Y6OZQI3PC4YexKDLJ30bxfHV&#10;kQzrhmU11rG3a+Ov6I5miGR+9mQU+EKiCeC4JsP+6mIhrAP6BvgzpGLgswKj4oyWR5xQG/uhI5fV&#10;8+mGOZ//UFID+n6JrSfrZ0y50fDtFXlUNSEdo7FmA+O3z/yoFjp9kDg6NrW6ksr0aBCHbN8umPcZ&#10;T4AsUvUbMSHEk+u3bmwIi6Jg1XUb+qqJg5nG+NLEGnLnhsdRX3OsfhJByss7ajxhj71k+Utu0iS4&#10;FrWGPBl7/uoXVOgyejJZHfnko/0GDpguTBx7+bxPq5vMN89Th/tV02Mpb3YsmOZ5e+Frf+ctVGh6&#10;XIhNBx2WhbyvmXqo/tu9BBT2aabv9Tn/kjJMRP1Pz9HdOQvID8+hReW1DD5n0EJwzMJ1J48OgKEf&#10;fwHdmXy35n6wOHoARJ0p/1rVxd15H8CWqMhvWuko5UIntxYMIOL7Noo4NORn08OzPniwlMPsKzsj&#10;tuMz0XVwDClLRhbsiYLz75ofl5u+NMaIT5o/nnShYgDWjyoMCIXBI/ejxpBNhlcPFsWkZIrQqqfL&#10;yVGADgIHRKtfb/SVlb4am0zhHJKTZLngCZ/MO8En2ZYQNEVn69AwhFhZ3gSh0St7LtFZARqyQNBD&#10;3ebQoCZQSTRiIKDoplvlgj3DWdm2JE2VbU7tM+vTb2RlzFfBwWi348MPvrR53HI1TQyjBvkUGVMZ&#10;vr9fT8Z0ePDtgQWTcbNCnoyZ+3XzE2lACQT5zpY3zzhD5GJeGJF+qhfjYBifZYgNP7rpNPyLkiH+&#10;TS+cMTIAJsNHGyeMZbMitr+mr5CzrJK1A7qw6uExd5guTZt0asOT0xKTlcTpC0ZcHIIsh3c0/y+c&#10;jujySofd6lYxTeyGchmUSSJ41emW3sHehavraLIM7NSDG+8YaLJqMBbmSfIXp4yqZFCUAtc313hb&#10;hwvoL1u7qXcEtc7wGHKY3yNbDiQ84Pddx9QasWiPBiXLC5KYFVPnblpbKvtNlJgWc6sbBkPokKuL&#10;mLJq7SGDuaowVm7Y6FF4FamL5BqyRoqWfzo5uKsAZOSyDhy7nNnhH2SkfEYqQFmy8tOQqgYLHxti&#10;nuzbdWcBStNwCsKXwgzy84SWHkMBmuuP+/jdM5XrKdSeej45IDq1NJxsFY5f2bUX4iNgdvGl3uz3&#10;XWgvKVvnFJ3Epw+hOvABbsAR3+f/6XcFShCODUbNT//Q1wTVlcitX15xeUjXqB9PzSzPG3/rLwtg&#10;DIJioJgSyOiBvytIYTsAJ6n1dbUz+NocXg8lLC+vvHAMpHYFojSQ3Y8L5w9CDyKs07z+8o7JAGw3&#10;6MLYrH0OmCub4oRH7RDvNydu2ld2RcPjAPBzNieAXVfizp2xLgwVU4CBTy19qVbCZomyRpdMGLFg&#10;NZgMEX9DlP5oa2Nu/vFZ3+jEUlJuAqsMYV9EC6aMemkD4I7UPc8fFMu2ZF4Xu147YtravnZGZEDf&#10;5ureyan1wW/DFS0TARsajja8+8FH13cjICmm/sWB38N4WGbu7Lv7YOkhyUDD0x9cF5GhDb00PJan&#10;1nSAjS5DpDjrj++cJt9VvBcVNW14h+O6BOmegKkrdffxV0TtekqXkJ8VqN0v5ek4QS+F3UUuU5dg&#10;uTHB2vvfepnW356mpbAyWO+9OvlyIMY4QZUjVS99cW8PEA3g1wcWCFaSQfpGTj132m5WcwPHPHnm&#10;kGiM+5N1r5HQcHNDmEhQHjY5V2oYMGyhiYqrAKfKJ1uriY9Ri2wx7Ss6v+zhdQWApUow5qPskN5K&#10;D0VDPxk/5d0FENeRtGQQ60NMuqTgxUbFZMPpPELdHPCDWajq+b7zRJUEz8ikOr4U6psfS2vpUBw2&#10;TdCc1y3pPhx8bVAm9mZsLhZJsWfi3s0zhp0fUkGYKjBz/xjppRM/v2TbWSOyCawsB85g/iwDXV31&#10;5ezPI3pXmwI2O7lJiMQy5JG53fo4qXJg8/KpU93OV6ddZpNSEvzVo7U2FJa+1qRYPjONPW3961Ou&#10;AZSQsTKI8r215u5e1FroIaJ5RzNYmRXDikVGM8uZsIqUKCK8x5DIpb8pkgJavXpVyasoAwa1PZ8O&#10;qmH7Z7Ens0wjVC2z/a9a8T5UCgQN5mz0vIifU00xwrko/2GNem5g7GId0Sy6umj62gAWBp6X4fHq&#10;vW9NPGAirgmUQjuH6JiXOwJKWMHApUfuNf+5G56zZTjg10NX5MfSaDoiFzCkr8DHV/HXWgzoJAC/&#10;yjXPyqhS2p5Hhl3mA85TA6JquXsHb2eExkeKJ/ikqNhoMwe2cLC4yJnZG75RjgUNFQj56ohj3YeK&#10;20lizXunjETeBvHnTmYcb+VzGNYPvb3QxNI/xTi6Anx9+VQzHm/HRy/2v57EJPC6s2L28dVXnWbA&#10;PaOknC0znyaJKX9FpvAba1YDF9A0HY72YbmzsXpFfEWgjNuScRlQgfMOMrBs3xsWLySFfJrY5Tc6&#10;r8UzigodS9fJDvzmxue1CAyNNyj79cHuj4cDgTdusprDG4XX+u7nkxYno15bLE+QIV3nNkgCcrt5&#10;g/bBonRLVBB8qfxG9hfTs+B3MKjn6Hl2efDLuPuapg6DsBCx31s47vy4D8Fxj3qPNnyJ9yBu60N3&#10;VohGENgAZ/7Wqy4HMlT64LWbTrBxoYlipOaRMSTIbT3x7GmXVgfEhgDVSO3cBmZPg4/Py946WuBE&#10;giB/04t89Q6kF75iOVfXwtlufz21C4c+7PRYUIc7FzhvxV063/pmKBEQ05KjaB+/PvY6HSF8Gr85&#10;EGPAv0BI2rQCpHLn6oJyDiT9TbUcR+xA3nGehEofbpyk+rbx/SgIXRBTwZRsDWxcEurJJkHqzYs7&#10;1veLINopgvxbKv1i4VlhuGmi1VRhfNBN6VkRKWvG5cENWhhdahf6WD7FG6AvgcxUndxdwj/mM0FL&#10;YzzY1+sr/fNrzEqZhYgEg73Wc+yOOyTSsqPxGV2wU5+uPh9VA6yTBOt6bqp6zAT4n9qdw0oQxFc5&#10;Rd08o+g2Q8/w6vYePVHUlHHDrNHigkr7RXnBg9uGpcpSaqEZ7JiqeTumj9/EFrp85oUTpKxDU+z/&#10;vVMRPbnDDTLkcCJQOGYH6FbAodGOL/lqLw2pCa5uTux7FXY4Q0L7RLJ0+oSrbdRrOqYHbWpuDoSN&#10;BFYIalbgqk/eA7bXmxPHXsZ0UjjCquLGKTP0DCijQU9KEIh2r66ek3QjghjLnn7+w9m03xGwWwWt&#10;/WeoDXGXg0HSHe3QqIA3+1i2HtX+fj0zevzfUqg+DYmimlIE56zJ7y5TXSGet6A2cMQcym9QG1ak&#10;njH95A8/r0XiDpzOeQuGsJyW4aws1xj1xcSdu8/mNAMx6VBzJgrfzmVivG29sfQbvQHuxmYnPpq6&#10;GzpMfmXWih+VqQwvYQ1EFFSnGRZo55Xasf/b/R9oR0uiwzt539GaXV3PrdVMho8T5YO/9Jqso0oe&#10;kaLcNPgvREQOeiqOIMVTH9unyRxpwPscnMb/ao3p4Kc19xsGymaMLMa4OPNA7be6pR0SVM0Ke9fz&#10;/ovCECK2OYkumi3OEgXN04CAlRZKB2w1bbAuJg0BIriHtRw0EMELg9yT/odGIm4GbDcpbIdgimRd&#10;37AdSSbJ1wZ9dsFJy6EGipgA6k2LTrj97ztA3MiAa8XDUzW/JlWX8poLaUDeFGVncMmmFAfNeFMM&#10;ZiBJM6H8SQu5A++SPHh2lLzUiw4hsida0uVT/7aOmDKfpVlZvJfR8mIdHUGAuvyMivJOFOdFd788&#10;4LLDUYmQF1d8Oj9vxpTz1KSsyCqp3nOySfMsTz91zVA6s3NG70gC6mtcFIVzjXvvnxI+7r22lS9C&#10;sZ736FQF2fDn9Wd9fYCFcD6gHNxV3yBrMauMBoP+e5vsUfowS1UMJb4RS+WzDbdVWDjpYLE0Yr8Z&#10;cHORbSEcdozGRwzxBuV+OtZREYf4YzZorBpyxLg78p2g1hChZy9KTmbfMOihbQV2WSzFDfjOkvdS&#10;IQcsTyC4C0w++fcbSZEqSwIqco4B9aBzku1375zlDqDutCLDAXz2tE1bHKg657vRNKFDSoed/+g6&#10;ESCROt3W4SqBfvs4G/czHCgl9D0HJuaH993WH4CBQ/YDIC9kU9/870umwLzFOJR43qu5voDnxHU/&#10;Sfw2oFJ8n+daguPZovyTVmjLf4bc4E/x9G86EcBOYcN0ZHxk25/m3zYhQqGG/4WN7MjuR55Ehxio&#10;uDLYW2nw5+IKxz1MxznKB/1cBFTM5nmfKzyxYtIZCsMDvZvxVT+mXjPYcCTUiTR14uGvjJoXrnt8&#10;cbRAwmZjH5BPOvzN4L1zkUXmCfLn+87mIw4tg8EwOW6J/yO9OyPaIV0url4f6AE4F8dApVrptm1V&#10;YRcBxD3YNA5aklqen1vHWTXUc/P6rgrybwgKCAyoelPbu4lNzAP57F9E10yOC/Wre3Fg70QAI0np&#10;Ww+kOzr6KO63lKKeuFm4XU+tv3EUTn/YKpt6j27JXCKoK/IrCx6J6X4J1FzMMyumnCyCjv3pFXcP&#10;FRM4y+XsCbVKOEUbppB+uP7XAXiYdMA60YdDvS0ipQzDNfxu+jV/YHxNGdb8zciO3slAOA8c9d33&#10;ze8TDRKqyvC12tEYVRYc8Lxwr7198SWQR7NBzqnsnfHJLwfqiTADV+lYhgbBEL43P62on0HRIdlj&#10;7SXQoTD7T9t5iRVIrxwtVxd6bh3NLPcIzzbGZGUWUfMTtiwcDGFr5Pd1Q+Yr1+ypCOD4BTM7uMyq&#10;uf/pzKYU9Yo6fMXCMTj0URMFGat44owdJyhY3+kTOjr9jxxky+BRssw6Sum+9f2LUwrwfUCDUWq+&#10;XOvok5Ckc0DkZcuMOX3pxeOS6kG2QROGmMv4lm01E9RAUKR5xTf/FTqPOIqzY/sNt6H0AXuqt+Qg&#10;TIUAEFx49rHaP4fAh/UVpLNwFpIE1X53/I/Fov8S7upo1mgS0KqxXU7ZtIKHlB+dJvk4Q3TU7g//&#10;HbjrCeOX+TVPjr/C8WmGCigUmb3ytj4WKSGueMzgAgKPYo3vssa3NdnAYB8zysOkiKFeHJ3HD098&#10;zGYLm4BFdO0+g30n7VOrfY7iP3fVUmwTgBT6fZZSefLsOnCw4q5UK+Go34lJWaDr4YkzNyD2hSwy&#10;4qCyGDl9ZtaLv+crp+w9GmBqeNauk+h1jfH9h1NIGWogEjr+mAv3K9hYBrIE7KvvTDnP8WMcDpiI&#10;dwj2WcLGB4tvFoIgkc6qyk8+v69XJu3/bHbg5hDEvL16NdocA2ojrMQ8/sDtY1QD3ODUY+pEXw4w&#10;HtC8IlM11757CA7XuQ00X9PxOO4DiUoUWkA8ark+IeWjUye/S+5xvBr9qcAlEyF+y9xp4y8KowgK&#10;ClvM8qf2TJxkmAqSUtgfjrGjAXCMmjIxs3JwucRa9jF1ypiATdzBb6w/n0tUccO4Wqw0uCPLSklJ&#10;WxoeBLdHTttF29ed7hMcIHe5uMJnVltngiiDpXbWklc42HWkt4CUsxzasPtEBrIvIA/hXZ0tXp45&#10;AXlar3vzN/II7dHyIIXolV+83auUUvHhzQ59nQ6MAfczljMdv/nZZ/P73SbUBxyqWXDgPi5RJX7X&#10;61UXD3OFWkGQzNp3LriOsRhp9vyrBtf7QYPXsgQhhWXI+rx7Cn9gRFwhB3ruREPDZo6iMyu74ME7&#10;x9kgjW9yYTvQBXn+iYe2dIVUSenK1ACpysMsHQpMz/MD23c7izP/f+xdBYAd1dm94zPP17O7cXch&#10;IYYHCBYgECS4tBRKC1Sg/atQo16KtLi7hwQNECLESULcXTdZeT4+8587b98m2WTZt5u3gbS9LbSQ&#10;eTN37lz55HznSMKy+9/qfrcQhRgwzyXmPf7FJZdoomSo1IdoaqFZvC0JKatb7SZ/pQPUcVNPVQXk&#10;5YTZVccVdame2qnCj7B5BpXuCO2stUpHf0KpLbC7L1NDBRy4H41AHRcZ8KI9GKvnIKzBQTMbf1Tn&#10;0xWr34Ka8gIKjLQQHPcJRZ8Eu1OLIZODylOzOcDoYCtu61B+YuWbpKtEo6H7xYFa+xzud6yV5MUV&#10;D710wk0iG6gJHajlS080X5R9Z9l3Rxqi5ZOQBPjd8f8n6pKy77NNd4g84sTQHMg0DsasJi38uf6X&#10;4RIj2BkiyjZcaPjWKPtORW9d861KlPBkNrXWjkKevhG9jYF6f9R8ABfS2XytqLQ4w2zxjeia1w8g&#10;5UnVW3XfuWVfoT/t00Q3+rO3br+ZgGkN1dUkiXLqzO7deCh1UYrxfjZU8jQ53oYeRJO2I1R0zdoT&#10;Nm4ZKAzd/sZpGfl13NOUdWnk4kln+JREEdHbBR4u68XaImuyPo5pH32rE1QcD6ovO3Ch0WXkSwfB&#10;YCe90TMItV/g/ZGGcyurPurSLmMv5O1IM2DSAfaopcrJjtK+ztsdZOA3DijCaO0UQ5iQKdS2Pirc&#10;dVEBqIWKQDecuRX4HQ0cz6wVeeXja/pBppmWfJm/elLmaxWifrbuDzFb4h3K9E3zDDTdpsWCa279&#10;8u+jia2h3oaCJJq0uVsxsffngajn6DhCgvCauP1by3/fzyr0GVmurlbcOb8/QeBbQBkVbFp99NZN&#10;AZLi3BrUo39tKP6GvCMkgmwTjlaCM/+29hfnywFacmaSzTd/8Pe7gDWCkIps2wqq+A9eZ5n8ICRo&#10;HSeIGej0Ck5HtYxpHPA9DhpAeGOCVlrAv4eSpS7rog54ZoDBQtwRAGPmuk73atGgbfprRwLsh905&#10;Dh474qgTr/vjF5aThpOPFJFF4ZT7mwfhx54KkKNJjr/irxsRvRMFpLd0Rplw2u/W6jTKQBJN9ael&#10;XxfGMyoKXF8QXF0GOfWqh1bBQanidG/wEHFr6f2y13P32FCu+mXoB9DHSqfAqJL9AwOKeqLIJInw&#10;bPwqSXC1gMk5mx8YfkMhCvpmv37WqDBv2dRJqn80WxfS41+8c90l7QCIY/dX4ra6Z828UU2Bu6do&#10;x73v/f6SInQBZM7fsJZS4IxsKCuX01Bm2T+sX1svqdoRbDgODN2P7bqlE0qdoopgK3v++twPfpaE&#10;+EQDiriJHmbnfqJ039YhQPc2FYXjwOGj8SiJWT+Sl7evHBqyWRScAY9q6z4ibJh1SrkqJl0/K+yN&#10;9eUhU0Nrc6GgJn7Yq0QiGsL23vF0qCmI9Y+KSJmZyp8oV/uQhnAkXS9KT+nXlyR8KWrSZFq+5htI&#10;SVCR4y/Q36toBwuNTvQjwquDfEVO/429sEsYO7HvgOnKE+whEIm350aHlMs6x2kAgr028s5+1Lmf&#10;uunMEJCRlL694btwJFw376qftCc66Ev1Np9QJXudIJn1zPdvxAaByq82f15LH+B3U8I13V9ZQ+oc&#10;kBrmA5ba0h4cfD2lnPbKeH1PLrxoKFX+kY0Yp//x4fN/LAmoc8qeXE09Jfvnwpizlkxz9jbNAQNi&#10;JKBDRokfsHbljXteUlH8ikpPmEioPpdGBqYZMoLTnDO+89SF6JIA1DGgar3O97+6FVlobz4dbp1l&#10;Ok9I55Erl0FeCTgLC+Yu6dN3ep0rU0BSvpuIwgBA5cvOWPY5qkANlM/BQjsCu4T7FRd/++NfH5dw&#10;TUbgWZC01veYdSzBqlb4DU8OHl/AQKwxwfMz3/v5cRAOD2x8b+A4G5YHjlk9u7VpdsJ6a9/3K20L&#10;CnfOfuhAvnaYxgMJ713c81nlL4vYJOJledvI8ve9on420PGP5cfhPLNsoUGzOX8PaOGdqLwkTUBN&#10;e/Osi00wTCDUzlpPT+v2XLuasGvDzM+05u4q2O0XTZmoN3DUN/4BTihegNLyUrWoiG0fmSRVynUI&#10;ormGIpCU0J6bu2cogeyQ7S/ataxTWW2IarnA8A9U/Llnb1WKIUbQRLAagVwexdlddszsVlGnIFkJ&#10;uipJbj9bbVdAwEWXb3EKnGGsqCYVfmOqRyHKvMGg0uzYfNXYsWJy0vRf9E6KMoW4WQcoKbKsawad&#10;9R8GTu8CXJqrFmpf/HZUNw3KCNte6nuNnTQ86tqGnU0vCD+6+NIOqQS8WwKByLZucV+CPL/wH2EE&#10;PgEbonisb1azeN41Krqu3iy7Fvisv/aGgKKFg9+a/eTYywEzxAlhB+SXZt71ZEkqYtc1b9s2nHi6&#10;r+uOTUXRpl4IlDoGDktrQqfHOD59yokPb2eQfU3jCHJNKU3O779wMqMwKmd2vXLpqyjZo7UByIzZ&#10;XSrWpMBFlzEcDzOlqT8J6SbS+UL1rZog7DqfbYc1a8iZbywgMeJrMt3Q2oHXwfpGsx3k6sjktZJ1&#10;xJXcLNn60Tmj0pyEemAKlm7oF8qS4ozfenPezZ2IkwrDITVv/3KMJcgx5oPpY3uiBgzUtfZ+X6zA&#10;fXHNhBPByg2NKeREWvt+Of+uXSr44f1mCMgdFMMj05HzD4/ShTBsa0Xru/psFx8pj3RNre8+tUCi&#10;m/469gJMWXDaAkD74vtXntdxj58kCnO/q+VPn3j5vzchyH74hg+R1rCiO4S3b0VI7KSd641iERw8&#10;MjFQEmJI1wx5eZuqi6D+6FgxR0XMECUOkgi21B9se5cYxbSs+fCNt1BIC1bW/tdsmAJSaIOx4wT1&#10;qKfFlpl+O4+V1vVPDwA5RnjZCg4duna6o9F83RHhDrhf69HvJDhFSwJEhfVxgIgvFbba9VL5FYBn&#10;uaIJz/7+G84OI0qpPl12JWpbAaCh8NnswKSnvnLaFSb4ZUWQW8J9a8pZzv2TNnOluvlHu+/tY6BC&#10;h4XVm7fb5utGHKlFmWJ3dZbVSTYFK4+KXq3sIULUbHLFvL2/UaopobbNaXNfH3qjngrytaJo5mwX&#10;uaxe3uHjzYOyR0jjdQEpP8sVHcGw4+tHA/LK7na7ESMItnxR9SF452+3amWXkGJZqiLu0nry4DBD&#10;eh/56B47FtnlAco6dVj7Fc9BAsniE77OiXlOV1Rq0CIcV5XNff4O4LjJbu1HZN8dMLSUackEP76E&#10;Op8FpCfSWDT62fq7s3bHHxoKdoQiPwsl4v3BDURk/SS2kz/NgEXtT1lscuEdP4k4aSO8ITWBJymk&#10;8sEIvF+natfHl14GNgROBCsYqsJb36Mc5xFTfdGWB04GOTsyNXA98lZpm+Pjm7/MkSPQJJqw4zOR&#10;N4RvgrgMQIJ1az7/2w5SFhWctC0s+9egHxuaJCWK5Woa1M605l6M6neU/WDV5CavM0gA+HLCn9h7&#10;ctpNVtyxdko1kFI6SSGGwfmZ2g7XP1oF8mquMHbWya/PgUgUZ2m6ibzczaGX9jYdNNKAaSGWZhfF&#10;yVX64w4PrymgpgXJuJWdtC2fyoT1L+biRXHquzFSNnHv02ALoAU/zY5O06PH/ZoStAFqj5VBgyoN&#10;OxtmMON89sy4Ca4TjzBaMP78fT/tyYH3edF9l4+hx30m3QIENpsGLGPLtYEbS2s5gI7BbUghxs1F&#10;sZr7oI3/PLPPURh1QnZiftV+5tW7b/SnEWj2WByb9+Jb+sAjvZ6KR4GsZ8/uru1EsEd5t0MGsM1P&#10;+kb9dlkauVdFG9IbVc8s/EVnW4FoYswnLn+4/x28AW9HdKHx6dFQfVUwpAGYYPhsp1S4+3IiGRDI&#10;AJScToMM3I42cNPBcUdImkRrpPJClZw4NRFur+IxjoByGRJg7A3aAJhCNUVWj+BznSuTDCDqZqDW&#10;t3fUvk9KO1sCo1GKgoZxqr8vzbohSOnqgTSn7WrfIe5XOVGTVEsZ9NP2g6H9gHgIYzdIA7T66zXM&#10;WzwQ/5WQSyBb093aJRWW5vobdoKWniQ03ey1A3tGM8I8iZIdrw+8GPJsIdOS3U0/6dRxHyk0Ft/j&#10;GyqzQn2Qx3VrORT42Sv/tapnKZHFtifjcUmo1i2s9TtVd13FaWAJ+Ya3b1e8uxIV/Cpo7T0w0tHu&#10;LpIyaYJQMA+lwFeW/rhPXYGWIJaP2/1s2RVSK4gAYEFA3rNw4LTAPh0B9v30Z41ezGJOKn5WYHkl&#10;8P1/b7YAVkYOD8VDYpIEf7b3aTBKsq6qnNDlfjaiWgVIBAeN0uIx+z4glqmLyCsdfpywCkDnap4x&#10;8P61ob0KGwvagQKSGLMhKmlIx6fTNN2V74bC0/E9X5od2k35lQ/RTcz5aYdbaEjD23YdCez7TZcL&#10;BezFQjItphaPuquiNF0nPvvJYJjEWa0D1y1MWEGTmfXo2ZeIlPYo79Gfxm/iJIlXYfHPjbeXg9Sh&#10;DUY257HL6cLwmLUfwbCVAXig7K4t3QhzesZXXYSxwloDYxynvDp3/BCKugw5cTH+bPLyjilXAMd8&#10;bmH9hmfAO2L57uM/XK/4o+mmE5hKUuy7dymONn+Pwnk8G8si0YJ6sP+pSxbFiMAEzMJ+65cTP+gu&#10;REdKErdHp0W7fQKCHjQa2fhkzmC5IOgupIovC36w16QlkCn8u8oboq/tlB0I9rmIqRzxgDW+ASLG&#10;Pc6OzdwnAcpLBZZa2bh7Gv2QIqhpoR6qaDc/OGGgyDO66wSZFc/+aBjLx4PaH0+5OchyewPUEKJ/&#10;sahv4mOPcff1Vm1fGsiDNi505JAMSkvyw78ZfWVKVI68TqiV45bzz8xuCxeOKgYNS6Ow9dFacSZH&#10;050up/pmPXHW9UktAsSsGjIe3zJxuKH7Wp7vhOPC2EKgdNsbp2HNCCjs3B8QO3BQmJhSxE/rWEa0&#10;ZO+5Qrcsxw1K4pWa/rE3OnUEJN7Er9eUtmNsntMsBQiriqV1YB5PSCCka3ykebhs/AeCh6xZ1Oet&#10;FRe5u4tNoLWS/krtc3UAgdCNhMBC3nfeFBZXWWD24vPtaMjG7Kt/yZZ+v8Md0Rm9MYdMGlPilaKT&#10;ELPw1eHHcbJWxD8x6BedHAOkarTRJVkTMR31A+avfUgyhBK5/KfoG09pnwN6gAU/7TuRFsDZR+Ce&#10;5rxWjuhCk5zimwcIBg8do68DHwJhPWIlTDa09OERNxEpDDNyn0De/+zSk9N6xCudbdmJBrlny067&#10;ZUM3rCFi9LCEjN54GRG2w0Xm+9VELxs+9OlVoMr39M0dtcAscscvWWqJSdS9dB0fn7Jb1JCRhRsr&#10;+gaePf/tOuCHqfBgE82X2iOriR6dv6hGsa/tUyCrTiac+fl0TlfBof0VIhyt/IoMtNxryMmRuQYX&#10;gWPUatuxQeQi2w8E8TLurfTYquuH8WByEQm34q+fPRJRSFp8Zta3B6fluCJljGjYA6AElN+adP2p&#10;LiQd63iqVX34Ha6V73nIz4CvtJX3f8D9fTQLxWhIbLdyh8lXf5q7j5zoK8+uG1yP1d0fH27pjtjc&#10;c5r8cxwOBq+QFQ92uEuohSFicT7htdcvO4NXQyQWaHl4GFUT2N8Ezf7y+JBFoDd/+O+N2Lsd7PXp&#10;1v4BVu+5a0FReQb2jWo9TST8vu1llWJCIVwBN3ffCPrvUI2CavR+sWlyN1QQHCYvSq1uGmBPixzn&#10;UwvW7hgaMqFh7Cj7BL7ji7vHiQKL4HneDzSLMwgCf2b1zoGSprQew3vIiUaLpSkiX5j0xreHy3v8&#10;GBmDfDlnGKe6urL2xRHD1aQJalBkCDOw6rBBvpjb/8w0dD/SYHFscx8Nm7BkvrbxL6eIKjFBYt7q&#10;CXi0fmgzZ/Mf1NA61SOLD7e2v9iYwLm94m35uwp04NPwccicT3tc5johd4/Q8uAVFUnDqiADxm98&#10;zgiA5qqJJpJUguk9dPJqPimX3Lj0A7ionvUhJH0xLnlbxQdrSMCwdfnkru/t4S3R5TRQF0fJxOOW&#10;faxT6tnGLePdIgTuCyURJB947tppiL+zaRMM40Q6pW61RukfubwzY1NNX5AFjx635DOwB7d+vmWj&#10;ugdNWIpTXv7c+BF1TkkK5rJhp8t+58fbC9uM/gJflPJZkDf2mktSfOJPpT8jfiftshXgom3rxrFV&#10;ZI/x7UtBYqYHlCNGxrR1d0k8YgqDjd3g5vh61pmB7JNBtry39mftUqG047MFZ/6znX8FBgOilvm1&#10;Fm+MaUMF8AOOxcDvrf10exKG1eGbG+Uibu1p2ibQEBO+Y9wwUGVC2dI4Gs4vG79hVi2wRYatDNuy&#10;Bxx3uik4PpOvUW5Jf7wNx+7ho5nY2gOsEwETi3DOgCnzzLgM7T1Eco0bury9DoSHqP3O9weV0gKf&#10;4oXwiM7Tl4MnufWm4z1Z06ueSwc0fLombylc+cHETqa8u8jlTf8ji//enk+B+Oqhq07G4gLMCl+P&#10;Zevgt/r5bfdW/lBRGUek9ETgTskFmdqa0UCRGzXyuZhc85j/Zz7q4NM0Xkt9jNY8unW/oWc+zAMY&#10;jQW7l/e3/JTafb9lc3SOYphaKk4L9+X5P+mJchIQjkpky2OBO301KCbE92q6Urqpd+aQq0A20AVT&#10;T82rvXvoNkLUB3qf2e9hBOBp+FJ9p3TqbFqhTrP39vVBFM2BwAyt13FL+zxkHK8xAU3gCieP5MB/&#10;w0F6VPK5XK8Nc7sXxz1yyf0Q9/r8FUwtjzkbiHdu1Nx5/dqTNKoidaIIAx5Thzv4v0o9+2vLTeJG&#10;L9yQFxRcBwSvhu+ET5YcF0QqrYU+bfa2B+fP8G85JmEHE11Wvn1qP9iBZYarSR//Zb1PTrD6jvcr&#10;z6eZ6IwTZ5MiAkBf9QvFlyo6rU9q49C1DJoIeIzE9T/9p4LiVu8srVs0rfsV3bskAGHbn8bfF9zL&#10;Y5mhzPGoNRp6cIFo3sdLj624pZfBRmpIqUVq/+W/TVTbtfZ7ZSeglEieHF9v8RIqhVGqechbIeeM&#10;faZyxBl3bcOR0+ucmfNScch7gbs/EwQI8HWqT4qKVsWE7nfrNMsItmJ0mSnlZnZAnTo9/w8nI5l9&#10;vpgatbwWlii45wB2ZQMDZiQYSVfbYP/ynsiKif4zoyxFiLSuHcgPkgHgsD4/YeqeDnyryDChUYAA&#10;4yz+kkoIzEg7Xj45kJHnRkIbcXyoO3HVT9deMsSUeIrMadOGN9ShQcAR/wt/G3whyqmOiZaJSJOT&#10;yiZtL4U5xIFr7Sg1usiQpnEkI+y8s2DYaT5Rc4rUqK/26eilHS3Y3K38Xg0Ah7pg5KxlqzEbUO98&#10;mDIlTH5giknBkOXLgchjL0hOFxE7MaDP6tGSMIVXbPwAmSlkB8q6zt7sZzgNU8pEmEUe1O+JWGmK&#10;rjyAxg4ZL2/WQ33SDfQY+kkVFhplFAJv9tiC9xWz9eugya+SWdjAPRaNOv7NGgR/csGpHeZuB+XR&#10;vL3GFOy08veam7vDEgalhCUsnHb297jdRTb3wZ7rxawAGVg0NRTIui/8/dozYBOlHWwtR+AqNj/7&#10;WJTfAlRqW9OuLX69L/j26m3UVs6X5h+YhyvogFC8HMdoG53jo6CXthoynker3+y+8CdPnHe5EJNB&#10;IiAY/AuzvjdiV4Cv8bXye2VPlHSIrztu48IBMmrEqApvdrga/g9C7YxuOhq/vmeBWRfQF/ZuR2oD&#10;PHS1qDo6w/feMqu8E8q8Uq6b3DwKdIcM9m4cZHbXypesXgJkAOknPgQkmqHJpTX1Yo/p0V4iLbNx&#10;QaRZobxbXCb4KC99BhyYh+9Xfwtvt3S5UNdpVT0AVsvcu6X337/QMkvVZdNSQln84M2jVMvPQ5BN&#10;3vBhxXjQJkqb5s3+QQnQMfQJeJrN61BR23Cve32p6k8hpd2264zWTwmsakjVP9n775Ni/nQGTdny&#10;F87f+Dd7p0xplY5sLBcom4uwNYjCGpy0ln6oZp/W6IIMKxjOG2HF0/2+K8Hf8Tlxv/TWBxef7ToB&#10;Ldza75VdaKlAdWGg9N6OA1hbhxRMA/gp+14g1kelJnzE/h/W9Qpwbu+VG92uPqhWUkYFugFZQ75c&#10;OZiyXvDhiilWB0TXoNIEfKGmBNq9WjMKfbfghR8iTZy9P5sIB9hppALIS2phukLhF29ep4qQ6sz7&#10;QvMSGEKdohTPcrvWsw21eKE1Mh2RnWZNvzA5MoTEZRT8cFztn5Zc2A14LKL9oc+wYs/w9ppORJ4z&#10;l2g/65aCRkHQO2BaOhlacj2ki7mkFeTW238eH+cQsj4Gmmd0WLBtrKKTK/4Pg4kqoqPe7XUPt7uN&#10;i6f8aTtcsvqZT069nOyNIJ7V2u+VRfmHTIivdOgxE1yeAEyhaKpR48E5Qw+6otLLtr1Vo6T83/Ih&#10;MKgiOUAvxI7uBK5f9/dCjudcZeDFi6bXQn4L5hRcg+rwiSesXqRSAd7D1KU0DCBW60nDH9kB4Wlq&#10;vLpW4YmxZX6zSe2AIxt3TG3WlE/sd/9eippqjWDagcEQbwxR5KLPS1wtkAJGNQybf2WSvzPy/Hp6&#10;c/xCnTFNz5HDVxJgEOnTV1x9SVGE1XytD3vmPAC0KDhIvnx1wlVECqT3S4zmfIOv6UJUomEL8g+z&#10;Z4A14+ghWeDjeF7a+knh60IqbxPRJF/+6bUB1xA1hNMmfqSjwSWCaV6/yT9tN5F5Kll2yErjDBWV&#10;08Q5a+SUT4jP6jou+aYDsV10DFBai/PX9ew3Jy1abMoWLhn07hqHunQa/mOT2uv7/KNWbaJ6GNPP&#10;m6ihuBIYo32RcLDIcBga3MgrP9yI8EieW4aDyyVaGHCV4YkFuRUTHdqJhoWWPangCK35Q5+rCqKi&#10;5itGCm1+l0sYK6JKyQ+uKrPcECVMpSh0RrIcY9fMXTcJMYcPkyqKfWzTRs0Klux5+tkeksvvy7lO&#10;sU37lMvNQeDs6Ni/Ol739j7CtDpolcujDromEwpxndc3XNUjxdnY6eXVP5o88jrfHgUwVr3V3yt7&#10;oiUL6/x6+KSRry/2ytsP0cED3ptDXbUM5O+p1duhZ53oVfCZFUSQg6rLWDazp8Aac+I/kG5TBNMZ&#10;u3ozliSBhrSdLCMlgQ5fRDWYhIexkTwGcBrhd0OEty9cGAUvIji7GTldefKOJwJ5BxXXH18uLFRN&#10;LL7ms3oYXYstkwYfDbKdjiUziPR8+cyAO/YqIhv1k1Rg6tqbziOaE9jxh4o7BNQKmZT1EnqNyA/F&#10;nL9qv/VbAjDTqDJq8Uxo0Q8QgYI7z7H3PHTZhMK47FcV1LzTmpM2fm6LOnnYiylPGVWnLWu3adoJ&#10;EiJrsKha6x+1pDcgU2RRcPn6jB8PgeI5gMXm9j9Nuv33OvG5YJ1sef4s65tlwZGcgxu5fK+/RY5z&#10;FKptVv8H2T7CG6MREtaSkgXa7OMjcNkii/TBYiJEgJxKhNOFGttd27j+lNpgras4O6r7hiSdT/tF&#10;yqwvWPqGQSEkolHxluGBOMBixBPwOHiFZqqy08Z3TqZ1ySmfaUolXeZv6OFXRZ2nRLD1HTnSCUK/&#10;Fc1IoPbNTZWVb5nVg5X5OgCm6luuz9kfDAGluUBUk7EXPvkb2QeEvC8hSQt/XfYjJhp0a/6+9Ire&#10;JKmAgMvESzIgEHCFX7A3tBPrnaUjThA2O4nUILH//o8L7uhPAOCm9H9HSEvU7APzdwE1PeyimsdO&#10;rPSkdqnzfqTfv9nOcQmmrkB6560f9JU0MJ5ypvbi/Bu+DeKkfIlb1c9+dfHg8lS6geC4oV80J0Zt&#10;ZkH164X6pyUd6oLh4o+TA4A0UBlfIAVEMMuVxz6RBmlBIc32n72mr+1nGAM8rtD/Kqj4dMeoXWGk&#10;sz0D6nBvm8JBKoQiGxb1KI6FFNUB93po5fSzgtBZMwSx1Sj7JgaWARM3a4E3/R8j+6Qh3XhIiq+5&#10;D9qw0GyPfsASpKqXQ9egus6QdFHbfOfcH/QFUZYy70eDboPOMDDDogsCAxfFEol/7/5WlyCO6kwU&#10;pC0rGqnziaKqPa/8vew3J5AUqKuBJj4iOstm52leL6DGDgrBvyzugz3igCr2vD5k/828TdbwcSw/&#10;6e3x5+AUheoGSb2y7oKry7FDZTKhR948+Q7X7TlzT9cihtca1E7q75yJmuEiKHuVFny+r32hwHVf&#10;t85XDn4nRBMtIaU48XB51fJ2sg8EoYXsl8mCIktybR8B7IMvM6frxwOihSIzb70e0lgV2WOWLSl/&#10;NzqKTciwtiAwakwv7wOpP5zXOAkzLS/vSt/DgmKjICmf+weBE9/7jge15p5zwEJD5MOSuLoP1/9Y&#10;8Bs8z0E95DdvfP+WnX6eY1+svbNvzAq5KR8l5NFR78ctfuiu4WkF8BtKgNuWIceM9+iy9oZ7uUdG&#10;MiqLIkpIiB87BxqdkUSIhsre7NOJujhtGp71igTxl8OryuzXj786Tcv/RUZ9Y855lyn7ApnvdeTL&#10;LDP58WKh8hm7eyvg1zlkOXh5XgiiIFQW7PyCM9pOKf0WfDgO1U0cKuEYVeGiQqjXjE/Ol2MBrra/&#10;83TfDhQhhlSahEKsHuI74TIf3dQzzKmHTGwXuvZQ3C4tm8T3M6W6YEzkUp19c0sqNfDY73/HvLwr&#10;Fhq9pw7du76fmQOQF/fEXQ68d3PPaTiIqFAtpFX1t+ec3yeoBm22rpBE5139a3+XtMHP3/Dns5MK&#10;ROqxTzi2hnluf/TCtUP1wpSE+CxV+W27A81j2neBjOVr991yAngzFYTQGKN+8FvslOZhjrXoFh7e&#10;EZNQ84U7rpzvUbzQuHcbIkToWnYc3VJWPdPlVpiNVsIhdbPeP28c0XyO1Nqw/iETvd5pSx8/fsGr&#10;KrguMriihgZeX2zWHCsGHbKHGais2Mn5nEj3DdiqYwTwRBIwSbloRXpt3QD2EZxxQ8lcrVA1wXCP&#10;1BrLxi888R+rTWhbezbooc1BRkEMigzXNzYfR5lMBJFj5YnKA7tlneipfM4L+vlAcs9xYZhzwzvO&#10;/oLwDgDSLQvyN5xo2PUAn3TmvH7K5SD5tyAtwll/ave9jgnJEme/MOwygupqUIWA5591JM5c9f2N&#10;/5Zr/aLTIBHZounXgou9vAXljt7z2y3/kqDnheiURFQkJvNoGrSgPy28NOO8oiZRIklmR1EFiHnx&#10;3cCS3cL75Hx5Jhrtys7Op9kbClHgn+YDyY8nn3cRXxvA54IlkPOtvupCDwaE49EWuk9ddil23kNo&#10;4rKAAmgzS5bwpb+vozMle7ZXFgJaTERVAssS0EWyPXtohJh+XfBP69AVMAhWJKolMWnfgKqp3UoM&#10;RI/oWXloDIDi2tFBVtV28F0JasUArqj2OQ+d3BngJj6v9HP1mxOiGMBf9l07o6LckDLc5ftHKOcT&#10;DUKKQHuoM5jLGYhVJxGajb/6/Gk9o2w6QN7bjN0wQoLUN6MCahxZ8PDOM3hSkkTSo+1bZkvb+sCs&#10;swuTQGGlqFwtlfQ9Npq3t6JkytIqbit5aXMGLtKWvc8E4Nklj0a/320Xa2ms35y2pONEwQqjtnA/&#10;4eaRjx68PY5Tqsi5vmUq0NKHp6oDES/2mPS5wxfN1jir49Wr398NJTafQYmu05bM9b0w9l4Sy1Ri&#10;Lx44ZaEPmuSMm3IYrXiT9IMlc1N8BrB0aAN3KB5pkGTR90tf2SLsteG7u44+5OwFWwWT5/NeP4Vw&#10;O2VjBEjz9K3vGyjIa+GZ2bC9iXbawfaxqdKHcqN0AYIe1i/9jhgG8/YOaPUQl98ryrbOI9eoafum&#10;PX7jPZyWDiRoFK2psTjyT+ndITPOdW/+8ZR/QzgKWFUR4La8V9LmqbNN3gblRqx/6NoFMELalB0v&#10;8/1d8t6k1Hc7VlUYFliJ137E/CwJt0DPUN7mtZklqfF9XtpmNZ54GQ5EaiJDlygZEm/Y9G+/zKSP&#10;O2vpxxYrsPFwSo/4eDvJdxu/YH4UJpTKX7f0MyYpYCsHrD1plrm7hm6QxMMvX29aYO45nJSwbu39&#10;72Wlft0RE6VS6IdffuLCmcp7AShEyyi5Em/X9uu3BTDfpjaWpgaXzSYgHa4wGlh3c98fEbHG5NNu&#10;gtlb9vvxu0xGSTzD/JZ3OVA94EEWJMNZ+bVf3/z7oMnJgGp4J2gb7tAq1MUh1Mu99OOJD4KAkoJV&#10;YP40MBPne97kdRJmbpap+FR3waHowW/Ap+IghpU3Hy37/UhCw1wHb4FjotRY+tfP6y7uz2PCyil2&#10;22PsTxiFNy2J1Y44EtOQT6sfKT6tpG+Rv6dIKR6vZSGxWx+78r4MNhXAzV0fMq1d5C+ImCIXj/rb&#10;erhoIdcnYVxYxVQv6vnnHSwXF0m4/9q6CEQAEzyJF1t8rOPPyf8lBInfi2Mt+9iG/wW1KI2QaU6w&#10;rvTaPU/YqoQUnWlLPa9/dL7K68ByNhWvbN0nxokkY3jNVCF/a/BXIMcExoxJ5g6waeAMAfkGs+X9&#10;4AUVAiMhdi5IS3834YyAQlKhWS/e1tUSaXUfjTLJfDRkPRf+Jeju2nJ9NYyGAHExV4w99sfjf9td&#10;xf/LovZbN1xfw68yPhpwSoYmRJjVXMSnc1L+syGxMG9AgDWhKylojPxz28kXnJB2+V3tkgXRx3f9&#10;vKxWdGKFThpl/3luDJWo2VjbrRx6NKINBdjDgHoplCN1/IJ1fcL+KlZ5b0hvVvVMfxq1UcM7fZM6&#10;HceAe5cP79ne1YcSN8T4EOlADb2xc+UgZCARZabuwkHN2zFw3BkSy7Hz914q7C5k45asiQZkWYhu&#10;e1K0+a4nwT19KcHH1u4pDRtp3fFLIBnLzRVoWGic7kivzbtmsKjB5TM5t+oPL93dlUZCnEf3/gyC&#10;rJ4TjRfjIXH68M47h2YmfN6/26HTIOpjDH7afcK9JxiGjJ4dpcfmaz7WDxEOYUYyhP7Vr5f2hLO+&#10;nyYvX8+BIYXEGREkRhR2zXvzvG8VJY0g5yiW8OPND5TsbgcUVjxeUIfa+Dw315JxWG7sHk67nI35&#10;3WihZbll2FBoSbKLE2L96rw+YoiSKmVoDXl/ubWml581NB6s+ukeAsgXbNHAkjWUTvH5vgoBfPtg&#10;pGvc7Ux6gYBt3fZxK1P9OQHSorwlBNTlnUJ+1Ct6Ky3PExSFPKqP71QzOdhT8ys6ZNtzVX3Yz4KV&#10;CGiPibcwVDknxfOxf7558XmFhBO595dc2c2mKgjeiUZivPD6pEvPRHg9o8zYls0bKmDBAsZrs/56&#10;nltTgLQhLeXOT9ysLXt+4L0zhRUq8j7OnlDpY4Ghsm1kqKvzOXqYWXpSrgpaUVaY9dopE21Z8e0h&#10;4aqCx+NXdnCKk1U+XgwQJT/J6gNeD5QyEhsOzjH7QraCgTl16InmxUFZvav8abynj5hDZyzqW5SA&#10;8+V9Xge8+d2/nN25NAlocg8yubi7iYwYg+GCcKhYykzp3lF15P38kw2Prg86C7UKy3a1Xi/ruS0i&#10;Cgncf/jK94djpmQwuXkdY/rItI9N+OTPd56qIOxJiRlybA0LDcpM7647eTB+xhlQPt3+6073t8MG&#10;wX75yqir8NY2Rcd54DXftDfHXpLziZljNw57mccvqYtWLLj2qfBPlWQhk/B5O2Y+J+iRdLAFv4UG&#10;tK0pacGti0c68jDxMRHyOgviIPNQtCDL+IUZH/S+2VCqXbuAjxe9Ovn8U8DMAaFyAHb5HeEW9Dmn&#10;S03WkC1f0ZIZo0ogwcZ7Er0HbSKUvxD/Tg0Y3abPvrHO8ildPjYjEWQ4aHoKwXydEys+08vCoOYQ&#10;yt7edqacgoSn68ePNMlf9kLyJAhkml6C+MD71q8zRg0xTlzpp03zdwX4pi5I6sKF62KFrjfCeTzS&#10;6vMLjA6vUgmlVnWsZKug2ZHTGNGLGg6HAPno3TGXg8VKEvggqVo+4Med5TQMx4drziFB4Crrb8n4&#10;FjzV/3oBQp+5PyPnzjS+kDr6KFksj/7y80uCKC2ERsLRcQxb3ePD/ZAuKRZYbDFN2mnS9RUfrELx&#10;vSe2ns/HBASdTSullK7o4vvuENrxQVNRg6XMxPev4UgoJRJ/UAyLQ/KuQQxGfQPsOAOql0NLCGz8&#10;h76Tx17IKmAoPD71bkGI13rf/OiXPm+dUTgYh2/c76qXvpAFjVHJ2O2rSCFnwklIqKJiOEUnf7ma&#10;5TXU+Byu0XI/NmUVGOTK2geCrkoZ6UPWgGufnFFITzTvVMtnQ4+DLvQSudOGvrCKRHB37zvm8i33&#10;W2Gfzup+ugyhU5i9JPrB69+7gFZRk53bjyuPgoKT7lN0xjDr3uhxBauFGkrG8/keh94L8Js0U/On&#10;qWefB1yspfrBZ5BXY6Bte0/v7mlbYKKBJb7YIWFfh1FrPkadCMAh+X02tUUFOcHwpaRW4mWVIxHG&#10;Zxph0BTLZF8wsY9hQ7oZaz15fBPdRQgEujlk2AWLZlMsw+GseqpRzwkxPznp/ClrQMZpjgpsSwI0&#10;4n1KPeVPktgwbr0m+gRZnHD6xwtRFCBYKkaOh305fuR7azx3rokJDYIbELImhFHaeiQGFGIoadKn&#10;eFk8W2Ca31HGMrBl4EI6jBU+3SyBqRn4gxYutLpX2e+VxBTQeSFFsO6DyR2TJM6Rze8NPJlE0kID&#10;iJL5d+JHFXuVVM626ZG8KEU4aD73mT+Pea0kAV4xn0hZj47kjkf/txkbERstqUH6j+jOUHazC3em&#10;pXmY5nqeJkpSULc7+35841qUctmsZPs57vbv7w2H3FBJOlgCFRhSaea9YBYaKAAo2h1u2PDuFkaB&#10;at4hjUr6Aa4eTicrrqi8t1ZjhI0/3fI5cHsUIOPaQRI2Fe6Xq2eZ8RQ2gyvnfRhHNiclhCB0jZHr&#10;c93MNwwZOJKmFvpeKCmyAfOk0x/CpDQsXRdN+xfRD7zDLM+bGe2CwUDcjZA+d3z5oskC/ZzzQgPQ&#10;2UAMTJcWlIXifs1GLQxba8y/syJgQrTis1nXdTdNyPw4dcxui2NT98a/F0yGiR/ncts4S9mOI+Oo&#10;qzyvytbrvxl8L4XrI/d6gGZ2cxPvm/Ln3s6N5pIiBG4pG+Yd+yYhJuHyMBPygHnMuESuC00hfy0p&#10;Mh/ZOqEndvUCjsT2JS/y/7gkajEJ+N2KEqgp25l/9rDMXGbsyH3cA0lKb0CdmYMrW+q3Rp+QLJvY&#10;6R+AOnYY2+6d6YwWA0g3weOz8oJy2nGvLAn7DZWL/Kb6MSTkguCwExnYV8nK3y15GXXXrJnSKQPd&#10;IRO7lLgF4PgcOER7FsqiiVAKO8rQyya9x6Gwhd9G6e3yYqNn93eEQJCPdJiu3HxWFKH6Tm0WBnwK&#10;zTQWta6CYJvCs6NH2ziyCReIk7pJt/xUMmoKYpNv79+5RBBkiXP8Gyv1WubZnd/q7toSiOaau/GR&#10;/rlsaoZiVIdiH/2k6xM9kgoQqnmPmB1pH1vz+0TJcZd+/JlMha1RvIja4Dw1W9nLBHX+5S0XnKt1&#10;SAXrYmqhcmvvW1kLnwrykKKa3oBYiX9Xnh536G2kkz9J2I7qTbnDWB20sEwmnS/e+AkXJfxPSl+e&#10;o8gKvzOCNBzoUB1ufJ+3Z9npEBG6lE7ZF4hp9GtTcLQS7X/70sepUytKiHY0PV7Dbtn+sL63oK5Q&#10;Qh6xY9USwsTtaJc2gAh6XpStXtfpITDpWJlC9uZHleVN3o5x2tMrLhykQUKcSSE29toXJwUMpx2J&#10;vcEPRIrTdAgykWXIgTyy/LxRcoySxba96cgDQiG6duB58/+GMgGDIsGPMavxsKMvEuWU6skegyEE&#10;QfOo78aWJoj04Uf9zqqSq0miIyvuvdce2T5gFtFZIdYQqywaSzAZGaA2aLbUscc7MmVtPPzNGWI4&#10;jMMNOevufaCY5O8oeHuNktQKKXoQQS6X6Xjq5wu4sKm5/lG+6cgLeyc1VhrHSifGpoJs0IXOG2qO&#10;m+q6FRiifKpzukASomh1PnvDQvBpA2KS91eFwwlcu82OPG3hHCYd9F44h2IMmNi1Rth4/+PTRgMp&#10;YwOBaqWf+HnvLiA8IWRV4qHjiKOZkNBDeLaGLJl05jiVSpM4h1H7yPMbgcWxwNJL3E3ReyfucjzF&#10;uf+IJlU5BaduWK9wtondNo8ZQRdSFjPfGnBTdRnDlUW+iHOTNtxymqW2j4LBVXGKSJJEOpBkmxHP&#10;clbkroWfOsDCUoarQ9cDwGHQi0mS0cGdlubbU3gj++guMFIAJU75GzHLhrXfkwBmPW0P+uH898PU&#10;4qOxN9YOJclp4nwioWQErK9NLjTX0E+IzC9KQY+UGAnfNYNf3hGwA7F6jYj8TR26AdCzVtLHlD3C&#10;UvxJbggKQBctP3lr0jnnBIFySfPECKx8pvOtFYzEbdo+6/TxQKVyEooOFC1e8vlLE84njhiQwbae&#10;v543cScZdnlqJ9n7y5MvhGiJ66eCmTmc0G3eryN+gMySc7t9uIenCg857IS5Ps9iY+Kqx3vdIIf1&#10;ErMqVhJ++vOxo4OhQgd+G6m1o6pN1O2BNmQHstuNGPHrKgQtDu8TQRUeWtkCKbl91gqWhOM9L02/&#10;nCzwVKlNoGaAEp8YeGa3z+d3fWcVPg6SbHxuGq00bZ27oOe7mySWsWmJQFPjgbzFcSdNXlqo2wUJ&#10;3Ddy2YrXeBwWLRbxaHa8qVnlucUFPTZt4Gu93EUOthZOwVIyefrQ8/woVACZA46OGTUvDHRTjCD/&#10;WZ8gwQgFagebbzi07MkO1/JJhK1UU0DdeBs3zAs30DX5m9cGB0hIhdrWf8QqQ8okrJKuVy57zuX8&#10;AkspMfLUWCe84ukOl5bFNGkfCcbIzKmXnueDOF+0aJ9kFQoRpQhVfK7bpMzSkXbDDBjMmfvmw7o7&#10;PFkCjhZbdXmt4OTAS4t0RSQDrlv/qE4CKHfxrEdBu/DEedOIpvKSdtKS5VL2RCNWkRO6LPD3nZT6&#10;220ajG27knJe4NH1xVD9RFxQruwyB2wc4byBt7Pjk3FfWM7wkVEXPrixyEuS5uDTsLyx5YHn+lwX&#10;0inPvs9iChZPrhylmopBjM8GdmPqOESFkfdx2V3PF31LUqERkqJxpfzNkCa+sE38cc56+NVLy32i&#10;keBQYvSf4aPB5U2T4zt/upNu5vurEI50nhPOir/hfLu9QdyOAFtU3/Tw8SdyKTdda+BcEPchllCt&#10;sxGD4AxpmxYnGlv4/S9WfsWGKCGzbbrlt6SeA/EeMUefuXiKgfgkBSKgTlMlJ5y66CMzbbHq4LM/&#10;2ZuB/LlYNERL9blQe3cFsJyUOqaJBspItuJ66ZWYmfT7oKCmX1QxTXPbwEejYU9EGVEp0e/y1AtG&#10;NsHX3KiyDvfbO8onBCTJRY0BGyNr/7z6AldBgDX+/tAuJB0WcUteEJjUfcZNlW4wzbiyj0qlNXfj&#10;I/1zMSqGrSf+MPC+jiTtlqbrF3ZeIrVH2rUj+r2thlBrfUp4fTUxYM7lrVncfXtu7aSxYWm7EV52&#10;5zNlPyowSZ0YFHahfLkH8o/Fkm2ZUpv5ukXxkMtfXfe6jWQ8zL5D3yvhihRuqbqFfxUfXS3ZIplw&#10;xkefp7JRR61Ak6/eMzlYZNihwp/Of4Gm2eC+oZ7T8hF18E8/WB6nq6xJZIsoEf++ATdsfswMcRYn&#10;1MpnjnhhkWBF8jbA9TfyQNI4xcB5ZJT9cNkbXvqAslM001h219Pn/CYs1RJoveOT2NNfu+0m7CV+&#10;MmXp9UNISHcEVmNEM/nX5Nhe2B98rB9znpKZ5pmQJ5sfwXkJMnfbTKK+/f1fFdxfWUR8ElV19NrR&#10;S1fDNoaZVQ2DhzhpGoxxEE6gGyRV6VbhcQP0QTJ8qHWeZldzzfs8YFgBr5EdHHjtlLV1MszwVjOq&#10;ZsfLQASMgc66/vieK/qaCk9kZHleWHnbL5AiJhHKaxoU0ymk7GwNITlQHoLAG8X0zfe3ufdpmHj0&#10;s9CyFgxN5Aernk5ydpRLNNSlZW/jBoCEFFzig/34i9qPtwFVZVxNnga/vqnJsi3IOqD/J9UtJiII&#10;tSp+sOxNI85aDG+4BawNao3235k+LyHGSdS7HxhYD+ieB+XCd4HwUY9LntkBZh9Uu9rcVezT+IQs&#10;jnS4wlCW8l75yN+bOmX0sIVKoNRvwr21eDhou2g27StPAXBLnfIg41NFNcimo3HZ3Xj9FUUIRXK1&#10;D48+VSZxlkunZV0lH+2aeB6pbbPg8P5h8yPFyLAUaV6z+2cVzw7J8Xvn/TKZpINuuCMPTsRAO44p&#10;YlgzEC/szIRlxiAKx6dg8xQJPIgunQJ2b+64MFZwod0U6s8+FUwlwWDc2o7vL8Bk1SgnqUu+HDGQ&#10;yFF7X0CPJJJTbivBmqpmAjCewgZTKkJUUyY+Eym1OhHCz0Cy5buZtutju1/99oq0W1QjN00lAPmo&#10;yLhnd/tVIKaG7ErytizHXZ/qSACynDDw5U18AmQgw898fG1BHZZudsYxY4b9djcpMCMIk8ByQ8K3&#10;cfPy5GJ535msmHY0BQb6kKrlBfhMtqOpGcn1fDY8jgfDaMcvRFq43rwrxRoj7+sGUCZeyGb9Rea/&#10;dn23LzFjxNla15ONqZKku7LBi588cvJIguLSttf/80QhXctJ1RStIT8f2QQTRT6HrKl7scRMBrHN&#10;cjqQFW773UJJOFYnxLlgsMomNTjYldoCsMyUW1Ugusi5UQYsHGqde61a7xf0Ixc3ZzUSjNjVG//S&#10;/fqCdaQgfTKAWJd9q0d5qk6VOmA2mH2gULKG8hyqmyogLA0vTa6T5Px/SBE1z7p4ijXNxNnWQBR8&#10;yLigQMgVRxszicHKzIWDHk+kLSkEntU0JfMeeEHy9e3tQFAg96+dgxotWI4egg27ityTn40iLVqt&#10;fviTgy4li+s0bsWHlhRmiZzSJgx4abOfZhUAMcn7QqPF7EQacNlH8yUZJxy1c76ysY5/QBXQw4xS&#10;K4g8eePu0n5EReh551vXl5MiyOwyJm9yC39bc7FUjZsdQrHe3P1b/OegeuZYW9P9ga3Pf++iWBPB&#10;4hbftsU/SAAJLmpVblJPm25X29hZTqpF2VVdJsEOSZOiIodE3NXlQRIDWg9w81wfAHINSGTGyYln&#10;vRGX8yDfyJO6KOFW/+GUO4nec48VXMOL3PX960SnnQNCN8EnJqAzzRCfIhWeuJrS3YIqscCB35Pv&#10;Jgksryb8t6zfRKJeOdjhG2MrqOX/9crJYdF2K6/Z8hy6innFC2YUdnTfq3a+AMEHh5Rc++USP9Qv&#10;1exKS1V+/8vpgN2ikBsQycP4RNhUBHyTMwe+sopa5G4k3fGa6udTKKREjIHWfeS5IUhISI+Lip6s&#10;ZRyvl80sNHnDvxXQKVuOyOvaW/dUnOiHlxTY8KzwrYgBoLIucqZ/5U83XSeSIrDtI5rZxi0jRQmc&#10;auwh/0SzJAtvyb+p08x7BDliRIUqxMQhB7OFLe5g1rh1CCUkGcHajYxDLVM6j5StSnFqdx9ISnNO&#10;BPOUOMwxjG5XbnhO9eVeZtFkd91IZMFvXu52l1orpdqpUnvL+tM5iQI9SNQtYRKGf03iO7AaUcG8&#10;m4G+RVt9PmzBlhBU+Am9XlwusUjINrnQCKtblw56Y7Udc9Qht86ZlWATaaCG/fBha8iJ41ZOgUGt&#10;V1xS9PYyE3qg9Qca4+84ovTpbTw8Pe8/hzYW1gXnkIqLOry0yU6QvUJY6zOx9iUc5XCxD/Lp8jME&#10;KD9W027omuAzu0E02my+juWiSydDFI3EAzanzN3851FU66rumfsnFkbsbahkqgkyO/4w8/+utDUm&#10;jCBs3mm8Gr818NAAYEvs1sd9PxVkUptLrU9+Ru7gu2BNiRFSZrNm1Ik4ldUrOURldgMKapjgbas1&#10;RZmrJHGlzCG7iAhqlVz7ALgebKwAL3Yf/eJagBBz/V3j6xqCRwqza+oU+Tc2euBPcfrzNz3xXSDm&#10;pNSe4mCNsd1NJSBRIq8vgLCma6fSOtQxsery7wMgGpc2QIbCTZgzU4EeZ5PvxUCfupBc1+uvawrN&#10;JBl2zdTnSBAV1YhfmFzAJmd2+AfkMxhSeRX75nbWqxrJlPIzHc7q8DhOPQo9ORxhLy0N5bCgSs6f&#10;sppTDFBJxcmYdi/WAlBt8ohJ5rsBToxku97t/KdXceHmLXGWDLhk6md7RMjda+KK9RPOLQd1ubX0&#10;g26dY0TpSFKomdn2z9k33l4iaSoq3Vo/MXJ9TxgGBmHM3R9/NK5LFeeCA6jZUznXW7foOhqbM1Mk&#10;zSYiXEzZ3i4AOG4NuOsRyBJipEA01DqNBKTdBUyPakQoWxAmkgS4J3itM4uWGhmG39ZsJtnfWWTF&#10;X9xHfmFwxb4azS8seqznOIZEdqT5dmocWagaxZBMN9oDUXLKSgiYXh3RCnTQdOe5UeERU7cMs9dJ&#10;67eAybHJhuoxjGThFdJHe0GiFj+735fTHclU9DSKISVUNJwmzoRLrJL+Y+audjIWOQ38oEB88FXV&#10;b2zzIL2HQVSCv5+WBeOY6TFguRZ0+LTuI3yvks/hYHN5zFc2vBeimLwic1qPnguTHODAzTTk0c4Z&#10;9cBuYoUsJXX3pxNSZK/K8TXkr5GwWsXVCkrx9lkv9fgdBwJVhUKG8l6h27h/OF3BMVO35ldOJ9Jd&#10;Bby9ZczLzb1vzn9ekLYFzm8FtULo6mj+bWZ7AnwumNC68GahY0ATjvMbiB3XCuuLA4jj5XpjmljF&#10;xRoxSy7YsDp+xCdaOPlJ4tRhRVINuifWJu7v9EOZSUa7BpiYE0JNJiXnkBgF4TsvsG+lSQHos1k5&#10;/7sXth0F4WIh+u3k+wyHVMjhG1UHdaIFaru/zHlYkGoKkj857uGPian4U4RFPoVPjLjshT2sCGK8&#10;wXWbDPCJ1zc5lOI7XvX6CgEq6q59qE9M2U1xpPG6pNy54hNNivkDyG8fP2HqBpoTsvJvMgsQCMTc&#10;9JEfLZur+poPtqRdve6xKz+BRWH9jFyXiNtuonrOxXNTdhL/yt7m6u4Nx61x99CcnNeyO2m+/zd7&#10;45i703SdLzp3/MSt061omz+3ufdArTqyvSIGA3gmQ3P1Avjcrks1XMtirsuLiLDBLKOWWU7Ne0/k&#10;gYyUG/3rNZtcF/mjtIXbN9Oy449sMIXIu7rj1tkuevC762e6afyvDRm0XTf9LJbULHr7tv5ejbuL&#10;bnlNdZ1F1z9P/zTuuJoOdc+DJ032Ottd/IM/1LlxS4/+9eb5sAcTrhuzXJzC63794yoMp2ZOOWcO&#10;EiAu3rIO4xN397nLz/07lRVQde2Q0Wp435i7++0bPkli4rqa7VT9/Op9+Di2SxNpdOSbG+cW/Tkg&#10;AG7UffHMGa6bpp6lRQ+GwzdwOVRHLu/+0Tx8nLVj7koGNaiA/2y3gDKFpKOyHVLMo4W/rCCFuW7Y&#10;rb+u3oAKqRVETU5P3TuCSGBDajZs2voH5vZLgcTKsMiqsRMDbec4ZXWkmNkLJleppKobxFKMILT9&#10;aoF8a2FjfInwSfM3In4NEk22acTD4W6bAbbvi7A1oeQj3NieEHEmMTbB7Hii6FKZjlqLCatb2Pmv&#10;uFwmTk93npNKOUHGdMQmw9Rp0nvbvkhaZllhYtdXN4DqLAUyjr1BlXS6gn3Ytz0mMcff8sQq1Uoa&#10;JAR9UtuPMep8webPmLgpw89sqqEcoGzcCU8vtlB1wphM6fELN7k+jc1/uUy2Az770rNf3lUrmQ4H&#10;B6zJoBhrkqAdGi+9uI97LvTLvu1SgHt+uvG09iTu0xlUMSmffjD0It9RYOBGpQTd/FyArTRl7cqf&#10;Xx6AwghoR/M3BVp3J6Ou3T7i04p9Zo0vlVKKooTsMkstTdV1Uq0QTklEolqhuLald+erJdLtpBnV&#10;Fvba5u2OQ+8uqCGNhKf+fmaPc8scSugItdyX1o8f7MEWPDHUo9uyCXSrRgsM1Rb6/JoDYCOFoRzc&#10;stfxrnx2dJqPq+PZ9herz22LGDBwoQDMmGLv4nd3VvIkWnbSonmAuoAegcfyYdNhJ3BZ2Wubw7Lz&#10;FUE+P6sS/pS18zkoaHB2nAwY+bFrcXr+gyH1r+UIceGMxTPCrI1X1ZvO8oBhKGikhlzMv//Knwad&#10;tgehUGHrnNtuLTMZYGY0v77wjTFnoEYxnf88ROMvAHuKGkWCaCnrXyq51UqZgmkgAvo1N7FAEIU6&#10;ABGEQuJXQXnZLU5UlZeJu89JVbthjUhh4CB6tbibMiK4P9FeQbzKcnJPw9HHZGInpuS6K19cd9qJ&#10;YU1D4tFH7Nc2TBzhQPYIf4iV9zU1XvCT8wc9upAALwV90SYnuBx1rh7w+kJ0VIp2v2bHKwZwJXFO&#10;1mTYYKN7vsT6NdSVnbV8kxtg4VrKgF6gbjRdcEnxs2sAJWsa7cSoolnV/eyNEINCcZdVF7xn9xTL&#10;NNpsodmgVO16wqdVRJYd3aFCGIdv3D3V6I5Q0PX+Pxdf2VNMFuk1b7vfLQevfm1QNYIbHyz+YUSV&#10;HWRj6lurvffmPjzsZ7oV83uD+/5i3FKmYUsyoFzf5s9tpl/I5eidvitWi7qtOZ2ltFMrubIp2Iam&#10;MEBg/Z9QFLvZb+q5C8TVD6AjJ0SmXfLBM0MyZGBbHGRyUQOizHt8+NUnFjkpmeiQbPnk1YvHJQXo&#10;aB1UtdFm36uJkwrSpqnSolWbi8vZuMJSKWEvFbb/O9YfaYh/kE41r/fouDdA1G7Bz3f1kTU/q8kW&#10;aPPahz4xehKcTf1XLatE3Bk8egj4g/LAFIt7fDp/SAE80CZ34LSf031lGzdGSkFvLOty6Z5/nisH&#10;9Sw0N6/jgS0NMhsO33HZum4haNsoIkgRm1pogRTxGU7FA3t/dbbt12Vh0us3g7RaxLuZkXUPl15T&#10;bkKNbL8LkteOHtAnukvTezuG8sKmH/RNBihjKyiX8yuR2txqP/TPuUdjJPE7M8hqfrGyBod7ncLs&#10;LiSGzHB63Ad9IH5LqW3nEHVqvGMkw9EIY80uqQxBHbl5rNz+mZoJwzKIhD4S+nZXyUkrUGBRjAUf&#10;d78CvQHb6EGfqK2+V1MjmZCTllA87OWNY7kYCpCpCONhk0KWYpjFxds/Pa7EFjWhGzuFdPMBNeFo&#10;cq3ClOsflHQQ04HiwumpDgERlaHgdmZTSI9x4S6f1fV0/E1ScVsBwwrqRQXT1YqCpCOySlp+OzKa&#10;gEK2EbFry6fCob/Ah4Cam1LXueJdLhSxEc9tcgPgfigTGGjOl+/cfF2p4/pTzCu1dwiWbGh+Q44+&#10;UnVXV9VGwV0DUWybJdI8Pk1YRaL44szrRtRaCiKy2A4bNoijPWGyoxqsLU7bAP1YvlQwrmhuTYRJ&#10;FaZEnnngdkWRzXZG+i+QXRVy5wiofxFuS3E0SOzgp70rbSQxW2AiZ6i0geN5InlbWVRJgUobUPKa&#10;u7veEIiFQCF98Hw42uMGG03U7NDcdcMLQT/EU8ndwy40k0ddjW/gJ9VdeYpp75Gcz/ZO2mKCETVw&#10;H3fbNqt/IBpwK4WPrUEslEoFgCWwHXFRrX1kct0IqBs1dXKQpC1FA5VkpjMQ/N0AEPr86yoFwNDa&#10;ZqGxTELRlXbO+6GOsuNyTQpMsiHHgFQV/9HWQWWa7dr+OcZYGYyxTGSfzP17y53tQDVnREHcl48N&#10;4KvuUc9e52pTf8iMcYQi00VBiZoz4KLNupcurQ4xScjY6H6nTA0z5REg+bvECP4ZZJpFuyCT6gIT&#10;j7hYC1vvuiKSqhjyxS4EnhEIasmvPb7L4FOrLu8KSJIguQnIK29YMrzYjGiSrhmQfW3J3fJ8bR3Q&#10;M7Z+edGGWADVw02uc5tSDsjKD+a/KQtpv2HeUPrh0pCAAn6rmA/pvnEfbeQjpqqfE13MODqqY3gT&#10;5Qh1xBdOnOoulNQmo3tmGhk3wdXO2z6NyGC3qfMVju14f1WbBYc0gKcKEsaEddtU1OYYTfrG3D0o&#10;mmbcJ37d8w4p5WP5Oc8P+J6lg0eVCUSf3nDZCRa8M3hLwEBnbes8fxeP05yyHTHUpJeiof+r/c4A&#10;iGqZILcGN6ebfXCeH9vs7Ww2LaQFoAc5HaEQ0OympQf2EZgwAoq57J+JD8UkO6iJ2s9bWCNHqejp&#10;QjEdGVQsZqRatbrbSHgeTIV4aPcyww/5Iwn04iZwsn9bfvkJrg6DSnQETlOfO75bB84RDSocTa9r&#10;q+/V7MABImJxTDvhzaIw4t0QpKbn76G/ElgYL0Qqbbdw/XBUDjFk2Op3OnbUOAXHIERm43vig8AC&#10;L1VzSys7aajcA0kjzkqo0fqYDXv6ljdZ94KJ5KD8g+WkZZGuLrRfUlK40yKNKTNA9APYUT7BTVQN&#10;h3MY2cXLuFvbtY+ZATO7ohu/MmtC4VPc8uchz7dPFqH3r226TjN8SVOIkw9nn3tGsgUmTbOf4Ksv&#10;iIZ1W9pZPK/glnFmSlGPXonn4bsF6VdUv/hXubEdChEL96omWaLSrOpew3J3+rWtlhaLuota89Le&#10;1INfBgg6y1+xZ3U0HrByhWExQUtLWX5p0U8Tl5zuA9M2KkD4aqK+WXPyiQyia63pT75/4+kMndvp&#10;10UmR92OpomrkLu1hnR7tToKCRA+dP2w55eEUo6Bf2tz5d/T/mVJJF505slvzioA8QHdjmlHZbbm&#10;lgvun940aLl+h3HHjJyyWqwOiYKhl170zG4C8XPGphHZ/LWMTHLmfmN2fJgMs02faNhJEWDe2uXm&#10;3okIynmi9liOk51IQou8MeeM01Evk79uffWdUpAMYEnJ5im9Lw3BjqK7Mp2PR9vFaOgkWNxBBWC2&#10;S5JAneqQUiVAOsikSiWo3IQ0HsJjJKiRbq0bHnweHkgiWsHYd+ikpYUqr1EezgzH2uFbJqbPgMRF&#10;5H3OW39c3P1kJR1NpQ0INbUj778z9kSSBMFGzlUEret4Lr+iBc+IEXbj5gchRv1VEDq8sh2oUBZF&#10;jLiSiLY/nSyBu8qznGCTwKCT9r5bhzBIxbnSR5scjS5Y71ZMWg53UFc3OS89Uio0u/CKiicW0ZAl&#10;EJ7H68sMDqcrDbDlEzvrpSwzY9Kjw+6dxA+nq4nG/c7wMZ89993zTFbSZPWp2ht4mYNnr6z/V5fb&#10;hbogFQLN52l7aDfqOwpxVRSJp+71jets+ERVBqdMZqnl8m3b4BqYtA6vJB2/6VMEDSYaFxUdNiBo&#10;sMzSYjrkpCTGibYYEJKJGNY3T2Ou4k1+NIzIzDSCjlgT75Kpd4Q1zYG89sNpnS89G/wtfp5HOXHI&#10;fu7ziy5hkiiNgW3UFk5/C8eXvl7S1+XFYcUGSsSaVimjY+HKwfnt20UDoCEuC76/bCxdS8iZ2Vbv&#10;xFP9OiAIUlDx/q6RLJhrvJFDIkPRZ0RHdGrK1MqOrSH4O07bejoSwKjLjHdaHgnLyMEwMO3yJ5NC&#10;5ybu5601p3wN6QZC6GzC7hDTEWwFu/7xUTlk6xKO8d4SeV4BYwd3+rbff/yF4It1j1riU6gNcXzd&#10;I9r4QQrA8CBZz8y4r2udEUuXgLwN+1IOeL8UBXoLBQyk6jUZPlqA4oIjDJGK4Z63otHJAD1wWuzh&#10;2L5bd7/L7sxBLCFzpvE1Olk8td2dY/0oLOHASerzT5/47umXkQQI5dQ28/lb8JYeqQbj7zeEexxQ&#10;3q+wicElxQtal5Hsr2oLofeZIsP0BVhOapqBKJjM9FNBm4rS5b7lX1aJSUDVKDWLA0l4de32E5ok&#10;h9rvm8YrbozeT1m0YClc2OfZL1wlRUsYmihna8ELepdmTA+cBh5dFxbcwF1z00DjNXUflhTs+fnU&#10;b8mQyUn6Jv201wVTX8Xnb7/n/sDFAzRdaoPK1CZ6ohcie//KyuuOM0mRSvxwor+2Neb1UMA3SScM&#10;yBQjmARLFl4Ci6ozFEXvszGerE7SVRjsgpZ+oOzmkTES8Xd57HHvLOrQrHNFi0OobQmk0rpnA5f5&#10;9FSadxPQX2EWP1J9+TmaCZgcKHC/dmxo9rjm3Io7dj0EnsImrOFMkgJ6Y6le3xb/nBKTQFXwZ/V6&#10;24LCPZ3AdrzPJdPXsNC60M+smIoV59nVrgMZnllV5/mbHK8spFeCxTG84rUE4eMqW2yfu3op6mVS&#10;HsdC/upBvMMsM09ZM2EXB5sOHnP3sDP+cfq/izhDDJI/LvjRqNQ7HQts5rmNP2zP8ahQbDIP0ooJ&#10;dvif1K8nXUyqc2adfRapkxkLKdyvd5nRrlooF6RZKQ3l3oZIoFHA2gjyyUEWArKIhooBxk23xifa&#10;733CTDIErujdqtNRkpz5Zk2fSd78YHhly6s1V/RnBE7hdM7vpJ774PjfHJ8OsiLgKehN1j3/usaP&#10;Zqi9EzsVaFf97BnIgRxegrmettFhdxcUdf9QqygFaNuq1F7oXAo6JKIzUUXssLw6VADftT03t24w&#10;Bd7jCHD5KulfzK+J1uzAp4KskdrjK1VsBM6r2u+K+zuLZqaONC/e0P6vmHH8UoZaWrafBKbx+HP3&#10;1CyJ/7nU4fi0OH35xPHBIdum9o48/cld/TiVBp1hGx8dH01OhN755+lXuGbQBKAgnnfO9JZuDCmF&#10;1TzdcmrDApMKZxqQO5eRUd+oSdhyEVZXRbEVgODMJ/C0UjAnDVNUZhg9y4HD8kqJm1poVEuMJvU3&#10;b3mp9tbByC9ajGH5mI1/e77PTaWugOgMYSCTCaxSGyRmWzJ49TOMkeJiYnHnHplz67DL3juireJU&#10;dY+uDxR3i8LgDJfWzS+rRL2ZAUlBrbDXC2b3gqQiVyx572KekqPR+FFw8/SOoy2pqY0kG03SQ+lk&#10;oNieVdZBZk01xHabu68vSAtjWGpNgVVa8paHODV6cNDbi8ZA2Lq+HbLQfrXp7qc6s2mREXc/MPB2&#10;X614/KodCxb98HgdeovUtPHyWC3rQouuZiB9hV67pmjcsfD73UAQiFMEFcht+cxcOiiCxsbjr6Tz&#10;BJ4q1hmcdBy0wCd4u6l3QctVKvYPJhYVphqjVCmnfbZniO5LKwZrilR8j7oV2QVHy4ZRk2VzCR8P&#10;UUb+lT+nbx+UBAJ3WxGvG9UPCN+7sggVIaJAgcQMgLTfjHWGoIVkdJE/LisBwV0AUEy8lbcG9n9X&#10;urOwDK/5/anSDo+FjkuwSqJw4JyF/VA8YyH6kWJKR97H9gENon/FvPEhYikkFkim/b8W/uqoh2zE&#10;Db5Z/f9BDajKBguYVwcpkm77nEjR8+5xKZ/P4yNFyy7I1s6z7O9oHpj+f5A4vGJeZgFq6rVD5i/L&#10;qSG40CjFNu4puCQaK+S027Ys/klX/Wh9r5TMJyDcy0n2evfmMbtzWQP/QdcwjFRbJnCXrJ0UMJWE&#10;zANKsd8kyZx83kdjmHRor4Ns078WXX1PXxKQzaquWjX79ATrkpEFLE6xo5aGyXXwJdtg2YEdnnHr&#10;uBK6cA7nq9FXozIWNBedsFHzyNUGb47cv8Nf40OqO6S4cpcvldReX+zKy+6uTvp22IX7IsXrqytM&#10;5it4I+s7iFqQoETKRlU+ZCVQDh8jFcVL48BAeUSqec2mZR6oaqQyEk01jQz5FRccjHSFRDb+89Qz&#10;Udto+Vd9POICn4rAT6ayKdeRbeV1Dq+bfpIwpL1PdLwjFGzQ7G3r57ayu/n9GS1oiQcct9t7i8/2&#10;JSG8hdB9ZqHt3xHrBwJcvnUB5u0p4ya2r7UBBgnE2PDTs/tdM9APhwYC322C5TuSt6WJhmLtmeGV&#10;PKPioD28RQUDwUbgTuCtZXJXUhcWLbly+tahYQI1ZxxagrGKGcCbTkTcMH80qiXSwHW+mhjX2RVR&#10;VPHVjbdcQNJJ8ZZ3Ti2B/JFfj7AbjW4oLfIOIFTbNmHitfiV62/EIq6wKj7Yc7UPPrkz/8z9X2E/&#10;2eZF032hcFxEEmPBFQ8N+Zbn7GcKC9p6woP0GThBht3ywfpv9axTUPJx+I62eACOlR8EaqB74K4o&#10;6FlXGJXr19kBw579bviQHD/7uZMv9eliwFJFnf34oS1XXdvJEAxT4jIhiMN94K9rGHSeg/5heHP1&#10;cEOSoA3m9a7Rtk23Ex3paV0Md5u3urJcF/hkonvhtMQQFMRAeUbgKrW3BpXtK04Fhk6yOvkESdo3&#10;ZenJ57q4sLn3ogNipMCaUr17gC/GCbrYNT2X72llxF/25yuPeH7X34C3zZ4fzLkunfmChwLquN87&#10;sP5ZpnreR5edYFu8svWe3tcWQhwe+xE61OYHGoJ6PrJPFpy3Z98wvKYQVbb/JQvNw3iiOZzmY2L9&#10;jBnyAKLBjDjMBPIi4Y5QHVr9z343BaK8YrIKw097duvNY6U4ymLgnGEef8MWGjYAm3WDlV9u6QYB&#10;Wo4GjRq/XCY+KRBTZQRf+9WrBxSlWL5gXx9pcryfgpUW91m+is1T2/UmqSIl/Y9xxVFFZ37b6eIg&#10;uEA8jMdXNZwUKMSWSUnhp/G+PseA6nr5rqXtSqloxIHxvebu09yCzp5ElulI1Zvad27qpGRJWvUh&#10;IKE8OLivIxuk6l/l15Yl0Zu2P8vqXwEhW5FLv/Dl2FMYqQ118podsKN9QX0eiVjUNxHG1jxFaiJ8&#10;FLGPRprI9B8pQRAp/vLBHt8OWD4lXcuRue8+OerZM2pp/RM+LbjWjnb3m3ueCDFccBMMGvlgFXRG&#10;zcPWRNN1hk2CDQtqou8V8cf3Bmm8iZx9wtyZ9EzgSdoqvY2fsjNdYLvHOcsZpcZdbw2vIIyv+WoH&#10;xCgpw4PGH3/B59NskEOTWMk561+ozxvl/wARZH9s3In/wv6ZCQ83Hh8WjrVALHPtnrGFUeLf/cbu&#10;H1emAjqNtbW51ej1xRZUO5x+f9agK6B7YlBuvv+OlvXHveNKccpG1G4CQIgz6mm/Gtx1TxOILrX1&#10;G6dw3ypO1QLrXOZOffQvF9wOTXgSAoEWlcb8xg0an/IJlmhbwwrnx6yvEs0BhSHPuZIz4OJtr6R4&#10;e2+RrV/V7fntAOAgkKdaxbdWPeOSqNT9e1M/lxn5z0OPI5rEgT26mYadB9kAw0jzF/R/Yw2nqAgT&#10;d++zcR2VgspJ3b25BzT6c/jJTiG3JkbtxsPFWtgkUYHuj71wRgGoruypn15bYYnYJ9sgLnP4ngPv&#10;zJM5Xw77NgdqUvEoVgu0cCDzfnnmczCQ8mJdQPnH9H+lIJkIQ0jwYNAS/Se6zmo+v6r6rojuLxWi&#10;Klk01/fdCx1dEGFrMbzIQKfoG9d0HkSzQjJ044JVKMRKNjWhTKSTrSgMxegpZ8yfq4ulVVxNqM9S&#10;lYk7fNIvqTX9g1NlOxRlrun47HJBW9OtgDpfOZxItg3cthASiHPO4o1EC8a5KLm0/TuocWoTkeYk&#10;qStQV/cEYiUDlWvcuHtrQ3Iy9pfwZT34mPzqpLtOpmYj6r5z0gs9gq9LQbvYihkh6Sfz/7D4VxFo&#10;7hAMekM+5AjufSz8NONS0QS1gm9vWRXt3to1HFUv1PnAfxvyaGlEOjggif+2uf+F/QVVXFfM7bp3&#10;lv8XQwWIkqHyPeNHA5X8zYqFoJ7FAVzK5tInrHm9d7nJQuwMOjLQKqv/ONkjCf+SuAI05gPmgAfS&#10;59YpglWohs1lFR1IQiICy5nle3YPQ2BS7Ld6eeFs/zmVxBBYvUlgSMP8YVGYggfycVtKLe3Zjtg+&#10;OVpZ8WlNX5mN+SA00kS+K9e5QwFhmbAH/RswVMB8kIJNiX783pCjOodgMVlSWAvkwye9Bqqp8GuT&#10;b+qZgZTl+rjWX4e5Rbma3URgJamZcVqbsRS1vodH85ew7DvfNv113y7IcoIPGoqq2QkTwP4bN+rm&#10;bD/jR6Mcg0n1qopNXibfRoOzudawHc0XOfBZ3k4SiX1/8LQlCNl8FZkzNgkZKokXJxYWVEFSiq8c&#10;/NEelB4LlisobM+Tl75qSEy08LQFC17s1Y3O6pZQfPvkkmtKn9zmKDHbz3fo8GqKJAvxV74GJbPR&#10;0VIPaxd3Up+300YJ8GGHAptYDRXWoenlvYjhn//uqFMKqAF7FNYZxVjQD2EH7X7RuRNvrcjXix+L&#10;96H+sBk8/qRZ00uJrkO36oAvEDc1tkCc8cj40WFw1wT88dV/mvX0L3igxGlRTfOSrl/neHjBDs53&#10;4VsrUZ4K4Ts6Hw/XHzpT8Sb8xJ7PrC5DWlBgJMiFQdjaNaHzqJzd7/M5JglHe3VXe1Tg/JeAhc35&#10;tQyeS3aZEH0mib1MYIsHxJdg4GALHPkkr2eppZ33Qr7+Ygjf71EYzmS5Q4M1CO8LNe998p0Taws2&#10;/633bS4Paz8bKc75ZVpzYX06A1XBwh+rft8JJsVRSNq1pqNH6Te6lDpl5/Oo0YehCBhFA2ZOECEU&#10;9cmsbuMLnSgnVK9747HIbwrD/gwEAbOlTWjU8vLOFJkJvn9/tNObzmgF70RVF7NZjcaRNiYd0Lhg&#10;x3nrhqoCYjufbZlYolki70KrTw32mrb47JQiy9y0rhNsS+Q0o/lgSPYVLENIMZXKbK4yTKsb/P4F&#10;7YvjAQ9TemR5x/pfN4TzNQic7auze5RBrJsB6VajMYQ/lto4deRwUhi/v/LbiInmZYxzvAk4ellW&#10;eWD1xHI1b0d5jo/+Rl1GdzYbrOITj7tviYK6HMy0BqMCtr1v1quB7/uIHlLS7/x68Q1Xtnf5HTjR&#10;MlvpN+pFGnWGmlU69Npv3T1HRZ2z1+HD9Nc7EPB+aqr9NTseikhODSnm99mAbzKC6PCyE+y6aWtk&#10;M7H6L3/KS1V7t8qxSaZdYERPmvDk+wQcxm7lhfEHkoW6xdYTGOV+o8bv5v1y/8Ho8kZCaDdCetKC&#10;fgnIUhp3jzWT0RcGXhd2an7vfrsEslYZKey2b8CcwdZGCunZedefpkGy+r+5YaL5Ga428t3yh/eB&#10;MR566h5Ynzazlmyc0vFKRkyaYnzSit4/vvRELMn2lB4MRgF39DhdWv59vAUUQRnvmPOenaUh/nB4&#10;lySzYfBGWJSTw8LLGcPvN08/8Y0NvGSmHFGIQXX3rKGvJdrpYCba/aaAmju4QLnX3YUTJGQLw9NL&#10;dYSdaoly8qwNxDAyxRBH1LxQSL1sBsJ6gugjybVfztlZAqlw4ZD+cb91Pnr8hxBCe3btzf2SQEoj&#10;mHV0Umi2BYIaPb3osbMv0yhn33+56cgzlk+L9JodFwoZS0CMrn4S8Bsnv8Fe1121/M7iFxeM+kmJ&#10;IQk6qoi8khq0r70spsnJip55mM2k7PR/1B7Kg5ivCdORvgt40Dh2XzChxTvIoPLjHj6+G9FsweHS&#10;8MrahResHq7wWz4cKUQKoEILly9X08vmzKTPp9ncPq6D7Oqs2W5Hug90CevDtUey1Dwnja5WumgF&#10;004se3pnQUH1SDjc/CFKjGyNMuPsQcn0S3O/P4CwKXAFHaV1xjJQbiSpvX8ddy0BdP8bmAg6km/Q&#10;4t9CwktgZaP4rjeXpngBQh/ZEy226MnYD3rVBFyy5Hczx11GbDDxyoUepvabbTfWnxfUWGHc0RCT&#10;QuQLkbbDjgx9EzGVJOXMJcq/QzHiS6k6rhSDnIXsLordR1xQ9UxNsvz83uYHu6DpYzYQWDc70EI0&#10;CLlxo2AC88FWYhaI4fBNi18UOMhk5Se2nv1OxNo05cn3yn8+5ql1GnhcDpHa5f785eI7ShOfvXV7&#10;j7ANVTWAVY6S4e9IOq9H72t/camFLAr4Of6bgyGYaTShxPGRHo/wg6OOFDX8SBZZuvzQF7+dUAxM&#10;eM0nHw+4a7ThiCgsoQTOWQv/G5c/y079DLkSw8cUkGYP2PTayIjOWZZMCd/oDMue2PXrEacDjjyk&#10;5uckzuaFRMBa2aW3pilIT+Fykbhddj51uWwf98Bx5vzjfVDEbMijNVVXlvn3eBLkSFxHtAOdFm8d&#10;keTTZrBU+bjcLAH6krOapEI6dP02tjPpfMVr2KYEo4LnrG3Ln/pk2O9BRbZ+aIXq5xp4J7O/435d&#10;HumnbnjgiqGFHMhBW1HJ2OyecvgL3IQcl4W7k7f0Aq0MC2r1/+qF5pkg3h5b2PnV1GjDjvjSgpvy&#10;GU8vuLFHRNIM9c4Pel7X3vI3lMM0zOdWjv9R+xmARqrs47dXtStiRD4mZmLhh8H3ZZbeS/p4PyiQ&#10;RO7dyoIIykczRS2Oo77Sv78vNmvAqFdIL8fPHyIk1lRgof7fM0ZhxXO1o60Aa/OBPW+dK4P4hT+S&#10;0B/FW1CMiWlSwsitdfdNqvzeSWWyVGTdf24h20CG1TDMLFt7orT6vnPPKAOZHhj2j9BBzP3zIX1n&#10;sOnFBX1IWsNWnqvJnfsDjrErsyZI4NRTPpgWTKgxB2FG+825l44qEvex9j2V3/9We16K5R4E+Ka8&#10;v+TSRXHceTPeA1HP/uqMxt3z1h7+FgluJ7pAgr0WgmgUtFJ0nVFFr77ffWsJEb8726pcDuYPqlLT&#10;kkaTaIP8M1UfeBed8uErVvGCDygk4rZ+PMHJKQiiFALjj7X9X7cGrv3OSR3lulpfZbVkOEpd495x&#10;dzts1T863wFSDEfiGTDet6T/rbzWW800ePuUfE45eKwF67/ddMx4XJ5FpY3aM6W0pxWk0/OLGV1u&#10;4Gp90Wf+1OnGUyLVQGI1cIIcKycago0cp1tip6lbBxelbCiANXGiZVYa498Z7QWSbWfXwpHdIc7k&#10;+aJ0cPwj5i4YHO7+p/Jzlzt9k/Ih/ulXnWh0WMWkGN5oDVAdOSVK1qqhEk8Asz0gYdnSuewZxsSt&#10;Dos1/35FHTnunJI0xEoQqbKWhwr5Q6Ah3D3irnuVX1sGYGk86BQPSbS19Pk5XO8xhQqq7n78/iVn&#10;arwoMPgA/90+Wj26AHOQ1fghX348stjRlS1/mH38REsWku9PDd3VvcotSKDwJBtlPFYWGp2PCC4D&#10;wrkh0JdoWYjh4U1HXNx53pcnFTIo8NfXdQlTUzODu2BZc9CyL0botVVj933YsQubaAx2/IqFlql7&#10;c+yeVbOKekD4xwn0nba+u89OA5Hd6nOFcUxPTCSQfPiztQXfmVCB+t2oGeTViuR9V7ajHEAHN+6e&#10;7a9t+0WxJolQu3fso7HOPECDm/aTmS+MPVPibMpRw+Ak/W8OhjQsG8YVVaXL6oU9/b61T3zRa0Kl&#10;6L4/edUV/2f4AqgaYd1UVufrWFloANJCCILzRftVf+HrLNPa1sP6aJn4CKgNZqy+KGjYUog837Uj&#10;B7YhL3KC8L9Z6Px5RK+ypwIT1y8uKT/E1/jKEw2/VxWH61T9cfsKx5ZEn/nXs8vAB8FYR7DQbBYh&#10;envWO68Grru0+96AqcuKoYM/KLG3sEJMN15prBmf+4fytACNEgZUSzmcR3m5xAXobdnMHpcH48Q0&#10;LINX/ut9tPphdVXGX9v12/teEfY8mfzjH7omzPceWHD9WOLbypAdrgAt52OtWVDCZBUSFs9KvZFA&#10;DLDJlllpQFgBt4XXDJMEV+MFKD0fzVYSXfrMIOXFi+Qbtr1WnQOz88EPwm3M4gnpp01TES3jxB7L&#10;ayGQ7jbLW/sVow0xnOoF7961+re3nSCTMi0sV5MgI5XZ7c++f6ESbvxDVii5q5LhbYvKdWCbOJIn&#10;5zwF6IkWWvNs7JdydYBICu9Qs/V/jc4ocLDXFZAO39ny0pP8r0bXEmva0xN/PYiP+btE9faMFjnm&#10;qhzA4Q0X3NW47R37bEk0o7NHjyXIG6BISE2nCwiOtbQXdLRty1CDkTtWfyx9X3mkstMmp8V5VxAY&#10;CqmCkasSPDhK5PD3Zq1NgXu69SAoSlxdveC5P/7s4rMqBH/UlFNycbTObzqJdh1qJe2QfCH3Kx9K&#10;w1nUQdGK1AMUNttg3nv1QUyNj7EhOLftAfEHRSmFoyl+SjfW1vyRbfA++b8lwthCDJWNdmmn16O3&#10;d6wpmfHHmVdfBMQ1C5pEqEmiHrdBZqfB28l/N/J5R5qqAvcwajDjPTcuPNOQOFDrm/uBE/WvsX/G&#10;l9e+c6EEQcK9z15ToBAWhXa2wzmqhJnc2Xp6YI/H+JMHzt09GGnHuC+5v+6r8ZJpfF+kzVLQIE7N&#10;OB2oG95q5zzZpWtSD+ylBOTevGzmpTPZZYC4EcxgbExXjf3kF0tHjpzYAwEqIrFUxwcUJfSxRem5&#10;AwqJ7nBgcrGg85eQa30Md/chb5rPYT70XqmIFgfTdvUj/rMHO4bcYDI296Jt26tvxt3pGHDyXr+T&#10;CC9eUtylvW/1S7WXjyx1CZ/hbKXtWBunbL7IscNhccm64YDzc2m56QwWF1q69GwB81aJze9cBDF1&#10;gPgRmJa5hOvje4svDuy0w+4y4El54PYAm4gIOdPGObYOSqxA5aL1w0BSyyqBV7r1RI1c2APctgBl&#10;EwePNnC6lvD+Syuk0Zed0JAwr/8wELZPV959RkcXfFtgUzVlKl0L6WTunqO80CzRDNkp3+57zh5P&#10;kqz0tYvBfzOWWEMvmH1cxBDk56dd98Wm4ldf6/B/A1CihgnRoLh6rC20hpJ5xPnbL3nvoqAqMEml&#10;6SAEw8xccaWEI8zf5+Gt+2auXRAqpwhig0gyE5fYp4vP+5d5funMRZf6WWhdox4lxw2ItWyJdXzl&#10;+izSNR5kE0Zsbd8ynUujMq0ek5nbTFBA+EMkjv/s3c0jbhkDWEHWsqj/MOApDYqzuE4BEckDhCZF&#10;KLCqnCk2LLTcHnPkV0lJiQV7wZSqizpYRtBze4/JnfrIR+LgO9QTJzFBEIC4Kx8549T0jo2fDr6p&#10;UnLTkEDRKTv5MT1ODKfVBdml3GApLbJ80xrUTHJ69bVgEJec0LOfRj9dtjpes3Llrh3rNq+fv2UQ&#10;WxjTT9Krevh8H5b3dNVIjc/MdaFRqjEr5QjdV7xxCVSzudCgT1cNVBTwrGZSmLl+Twb0SH6y9IOp&#10;AyaeUoL13xBcyJ5oNsNFT5i3p5PfS0ozFq8D6+UzuXtyfUKermNMKc7L096+epic8rPOMWsS5Wk4&#10;DrhN5ksxblXBsqfb36Gwq3wTxvtc6BbBAQDO5xjxyRqPS9ZgQo2dxBUbnxZ1RnEPKqSbnNlm1d6e&#10;BaDv1ddOP/dnF48ftfX9+YvfmzJn7pyPd5TEU/zLe0e9kjwxxM4rbh/3G1LO80eDEhSNufHVs0d2&#10;JNtLOaHD9M0npBUTEYqWGOS7iwKMs+/d+08f11+OppQMosxLQWTenIuFNleWxV/uUyCnAfKCK5lQ&#10;mNmd7aO+0FCIyorTXj1ufNgkorEfE5bzlpL/Gf6NuGMG6gBiNbNk0yPhq0ujk4xxp8IMQQCE4Yym&#10;1VO+EZ3PoRPgKhANodPuuZ3aoXjLI1Q9bAPP17K1A0KAme/+8JzhHULdS4sGn3zqaWcMOfW84nce&#10;m/rp5mUzN406Xhm6bO4IWY3sj2E0N39Qk6U5MuAg4cCH4Y6snE52K5oi900C8FivLZvDS+CSULWr&#10;rP7HvtvPKHIZn8/dL1qdNR0F3vE7gQ/Lu/toxMSxWb8x98k+ZUd9oYHFhPvitcLvBWyTYzW3IVzd&#10;3EDlNgzH+FUAPAb49MO13+uZ+EP1jZ04wZcCct0C+2futfvf1CFgDDg34c6Llg8F1xfVK2+iccEV&#10;H48POTXBsLalsJK1ygcN6t27T/vBHXv1cPv26DG2xycDbg4oQvHcfccZyn7euebmD57nET9wkfLP&#10;tvcrrgn7jNJJmyZIIBVokeZlTXHqH8/1vH5kmGds3UQZarbVd8CU6wrTCLJ+0bsUx5mGg46f+xEZ&#10;VsLdXX9hcx3N1/eDYMquJ80flUALkuXE/TJXR+v5+XqPtrgPBRZz0T/Hf96R+XD+sLNrI2o8jHoL&#10;sLFBzeoYb0lRgFpiqth96MR2PGla/JvfFdw040YfCUWDve7sOsBgDNiZKMFjILPa+cRuZw0b2Sk1&#10;ogPRy7c8NLEEHPbZedPc/EF9GwfVVkg9MEM+WzcsnAa94UY3UoG1R9NazYb3s8Pvj787vfzyQW7c&#10;QsG4n0F5wcELiDehRirZXX/Vp4OFukJZjO54ve7uzqTNgyEH1AsBR6OxFqs9W/ejTiqYiGiFakZ/&#10;LZOk+K9s2fFJiQhgRQVx55wvr+rlzH/imhPCsir5oZ+LCUIl+I7yhpjvj4Gtn/7XZVZwo6G+DTEI&#10;yhe8/7NnuddQSjNt6Q/jiiazG2YP7QsQNQqzwQsGbSfgsRQkGns8VHNyTdgIbLC7Q1zGZW2Lopqa&#10;OiGz40br9yg/JnTICwd+uqFbGBGCAYtWdpNliIvqPK3+ziTK9o+zVzxNCTY1CHnWKnqCNwXn05c3&#10;T7ilIyxGCPnB02wEtAD3C4L6UMgRl4e6getdl2rffL34l4Uwlu/J94g2dT/GSYNvxTaV+zZ8py/N&#10;u2aEtv9rV1ijcZJiQVWNMGrN7VeO4z5/ZNTZ5ahIBnUIjrKDyreO6fFC5wtCn4m+cF3Im9EZ7jOv&#10;7c9H7fVt5AeZHJhjXxw5KInVmSHz9aYKKANsfkXdoMrqIE9WB0IS6wk1Yj3kfuQr6ZLYs+MK5dSe&#10;sp5P7jqnTlFSIBOh4tYHqsDUu8xeKhuJMKLEEWwk3Pu/F8acHnB0AC0adOIP/pLepGbYgT8r6yUx&#10;xp4HJ3W6syDK4g5HqdnwCjEqjvDMovOG2Ab0iNHX/62z/aOPuJVEov51vnbOskcG3FpMZQkQN/pP&#10;GaIsaJgbM+jBvfBdQGpAQUENUKVs9M7gxONGvFgl8Lxj1Fj7iWS9xUYJdVzmqorHtxbbRWeU3OcY&#10;JuOgvtmhp+VXt+z9keG22FH6NJvIFUTusq0KuI4UwVFZXxB44F0oc6ZrmwCVOIYb5qN81bsffPd7&#10;40K2KXMQDOAOh+Ci05rDH5V2jqkusV+N/fFXRcmIGD9qC40FmJKHEfTxq+ePR1roP2X+NPd9c/5z&#10;LZREQUxo4Tt39l0wPXQrb2uaIFIxvyz2J+c7fVMvzICGHe6CvUudiEFZHw8X7rNIAdN/92rgmdhk&#10;x1pwgtdnPbLrzObVgeM3P08Mt3zIqs0ob7N0ELPmPo15kvCb7X4wcylglCnlu5E3uVqtJAk1cG+c&#10;D7QXPMQgXBviWCZAzcQtXHz3vwdPGOajgnTABB/eGPPugFe1fzJ/WW315JlXnVICJLgROnqmI6cl&#10;eD715VNjrueQmafEhce0FZTv6Sw4uuTIe+7tcYX/pdR3ytIy8KcIOB4CAT2GB81baazuCEu7lSdQ&#10;YkJnZMNszZ44AklZu+ZcHNZAuedfWlKGWFB2HXl8OoaYJO2DC6uH1fiSvrVdi0BmTMvCml1pDfku&#10;i8gWOW7lxydEqguEUvsDuUsyKOrU4DuIlipzfuLOOLfgJIoWz+25lzn7Ehq9tEyWnqBNTGFPuIn4&#10;wq8oNY8tunbsej7Exf3NdzBfEyrNSo7kznhuyE1g6tOZxDedOD5f753zfRglza29t+IW97Ga43qm&#10;AvTLIAJQv0HmfJdv9IVeDTkbuLL4oSh0AT2r8ZB9AydHaGeyggnYJHDmyjnCfoUBTxUXCTBEQE7w&#10;P06KUz2uSb6yx5UDCEu0QE5H82mSZl0fure2FLxb5zsvhEuqIaOWOaAanVLeUmM5aK0y0qb7fl96&#10;/40RP61E9Ri/Dz+DM6sTfxnXr58jXzqBdA8nmSCJNbsT5OvLYZCLyWczQ9+RYiFsSt5ucAzvzvka&#10;lob7pFGGuO/tfd+JbHl59PmGL21allG/zvL+rK/thvSD876Ci9Ov1KH2JVOi3KipoDkt7TIdDNqa&#10;qbig+KACAxkrjmLnWU7nWdPtUz6DpJTIeXtf3+sCcL0/KNvsq9k4i1y+pv2dk58nEHV2T7dXcIbp&#10;eWPe3w720fBI6ky6qejup1+zfhrcY1XXpFlfkIl6M/hw1mN2axROjvDXX5mKujGDGLXho2Y6iqmo&#10;v/rZ5K8iMX9K8dVF/uelHTwnuOqA8I+tv6pkVn96Uad9IRsAGpQHunGvUvKAHelY35wYts7p2P3n&#10;AzpT1bfDbLYiSZldyZNnGwrn6vO6d/DhOmrUebxRmNmJiMbpgRLpg8LeROvtPDUkqFgg62hWPD47&#10;bqyQ8Bs+v66v9p9i8Ezt4D1TBnTkXIPKgNOVlr3Oi/Wjh5yD8IlRV/NK6udjKtKRtBSW0ilOREFM&#10;E+us3qkG33LFwqrRgqLxwYRfaTL90OzO0NwFWVYnLHrwsdiqBYm5v8dvi1h+4rOsIAr3Mlc0d5//&#10;1D9vCGcnbMZkmKhTZj76xQ09pC9evXI0dlqn3jIJZd4/62Ec69kQ9F8tQM110co6SRZcm6X248Hz&#10;IBYEF3j1rkjUIf6fTH+PhUkNkTR6liGWR9ygDRfEKJ7Q65EqMPD2qd1caNiKEJez862B0LR+4jT4&#10;ZtmJ5AJOYjpi8a2L3wvUJIuUGyseWB3zJwWPhX3/QBNLdXgRqmcmk2DcF2/cduXAUuKzRdG2fWGB&#10;fr2Dv0XDc7xJDWDnHtJHXWEzFivHXDeKMpk2nslY+DBPWbCCsE/sublLQ0Q0a7Me6zt0q4ev/sVt&#10;sDhgGinc3kWvXzHGWfXvARcWQpLayB2V3uoefC0/dAzRqe1YOb2jn7OpxmJ2F2noDC0ULdc/HyQE&#10;eCPyXPFJFrYdEH5k81o09UaneMHmeUMiaX9krt2Xj1ths0FZMLvAvurtcAfOeqXDgLCIPb/k89jJ&#10;8WLKm00zu9mfmSyqauKur0oWZffZeRedfhyEWe2U7GX0cgjk2WFNK61a29Nv8zJgh22fR6uvOWdd&#10;8cml5w7yZ8fjv3Z9Hfz9qaniujKfNsjqp84/lY0+WXlR55QjNVDvfy2LoS0fyrq6T+bHDnhrBdAL&#10;NN3cqKVFg9dLb2Ye5fakFfGqTVMxFMB6egsgYwUgPIjDrdsl8ZfqJG5C2SfLCaR1WqJGlHGtcBOZ&#10;qOBWGFA2tcohKOY8yBYEf46qhX2xAlb78MLPf3TpaN4G06ZD529OwwNhN+vEEQvnqsAcQu+t7dH7&#10;QI9agLE44tvvjLsYLGINh3MuO09Or3SMXpRxAgirUTJQwZn/+AnXCOm/WHd0ABCQ1Rt4AXP7rMfQ&#10;GEhRn1yrdP9j0UguJUG0r9ELIvog1JCw/dcT+ySU5PErPh5WEJMxGtR/qrfXMpiM9ul/jamIB9tv&#10;XNyuQpXZxqQzXzluNA5nV2mdw0lFAFpxpW8IrHcvvN/QeBdklByxFX7Km/y5Z+FUUgECo/LPmaua&#10;+y5QtOe5AmtWoJuVQNGA3vamI+MYsK21Ff8ce40j7BcnONDpPIamSd66mnl/JERt2a7xk90PldzB&#10;uU+t+U53hgQYlTJQZFpzHzRvHTpKN0pIYi3HO6E5RrtyYgo2PKOD3hL0g5wfs3xV9ZlgDOE6rdvl&#10;L5CYlEs1OuvPHG+mIy37ZUWniF0ceLFwiOtmEFQHtCbHLfMHEGQretYYqZh8SijxfyF28BbvAUzd&#10;TJwEuVo7QN6cfOZtPQTbEVAyjehm9khr7ruA50RIFPZ4fdNYUYe92fZYR1QuohYmtuWfZ42DBBiW&#10;XL3X+J86kVoyX+ncsRCt5sStjxg/D8cnTb/pBAfMh4QX/2MpHiS4ZbafSXTftbZ7gSpmBQH3bygc&#10;h41ZD3ZbVNeP5WJlff6mncnqKDJH9JF6UUA2ZkCPttB1anywZXd41xgWYs2soFwOG7inEsUaobnp&#10;URKEN2S75+dTzgL3sVdJk/190serrN/cNPfjntdGGKh54sikWCwvzZ7DBshyoBLgxF0LBrVD5YEj&#10;tPmJBulzhteXzUr8UqkNGodSXzS3M7Rk4h5z12Lq2ILKKZvfXndbpfPhu7f0DrCiaQAT0kCx+R83&#10;Projww1jOnDv2ENpTUK9M5H9dthhdJOR5ArzLaE3Izvhz2qGREDiRLGI+802iF7IkU7L1neSgYnc&#10;wXTl45Ci8VrzQbYM6pKNiiWLfeWSY0lpf+rD7p28RUwPtUwzFDcmcateePbKS1iJB2GSwSIrvl+W&#10;rbnvAm8JGjNOUWpzuNR1UGp9TxvPThtYALZ63rR/JIM+HYQhjR/XXIfbuHtf6+09uXcxJdkvLL9x&#10;OD/7kfMuDMR1BLt4G3Rr9e0/bXzifsvgkuAu7fhy1ViFwfl9sMYsR5J+lGInSAfyZocOFueGtgp9&#10;XcP25N3rwZH09FK2Ruyh8xYMj9gDV3/BVISzYZVcuFXomGphoeD+8EiJs0DFX7qjahT6QQ+q7EKT&#10;E26EW/LBmvN69ZLAJyRwQA9kzrPMcdbcd2HAHGRyVlnFU9YwaG21nY/GUFyDA+mzlCAmHl/wx3LF&#10;hj0u7a+ramRCNjXjs4UUDr4JSYAh2rvwwEqmr3WtNPvwhnxZ/ZXZfwa3N+YNJLqA0H9p2reHMctf&#10;6PxDsqsIiVOBsFLjmFGzzzlWLkAhF09ova9RuijU02TEFIxnkqz3SfFdXcFxoK1EmB67N/HlHFNO&#10;PmI6+SzbdHiBKs5nZjryRYrtE/55QrnDd3nJHJvmoGYrm3qzG1RD5FLj7eI57Tuk/GnREkZ8uKJD&#10;scUidWZTL0xF/lpOJF553v79mZWGLTKgtaNouP3kiE27gNl5jRUPIVunsPMnm4eAx7TtTjSemFhp&#10;LI84zb+X/6QjPdoPjJ82tyM07OggmwBch1LkoVawXhvgGEQkN/gO9R8CyHzLdsC8Uxd6+e3LRweX&#10;P9Tth3aqRM85fnysrKzD9NOLIAqif7LSy2QJDCxUdtbvn/UnBUPMgFr022F9NIGrNN4rLAi4PMSO&#10;6Ayqvx9S3Qxn7t0xWmGcrfvk3q7uJ6pEwfYNh85XjhAj6mLhS9qpJmQEwU4be/Z6QUz6qYa7niSK&#10;qHKO//37in9SAZFMajBmz7KWjjqoE7a+P0GOt91CQwaR+hpsQuJe/vSyUzBAB+cpcl1oeDPYFlR/&#10;DyY0oDa5mAYtHY2jcf0h7+tYKPjlEJma8tHQM8p2PB4Y38GlKqi5JmqORqfb5hkeqNBmlK6LdnZ2&#10;FVQpGMKBwXlvpBiWV+R50RNAA2n0mrr4LMZFjRXFOu7fgBEDlDpM39nTJ3Xa83nfIhU2N+RQG/68&#10;mb6roslGltQOLjCpiUeEOfGTofFCD0yk10xXrt318Kf3Xh4I2dgG8NQWaIMe/GDLl/6wW1e27YIh&#10;Gk4yjsD/EKa9Mu6ylJcZr4eBZQ7/HD4iPebrEy2ODuVingU7NP7dwQHhHG70Dbik8fuCcgezy2U1&#10;/a8DfqjsfTB5W5+kIqWkA8foG9Dt/HeBDgSsG4Nj5D6Tt54qY3qjEsXbQBtC9LCqxahsDpvmdOF4&#10;Nai9f0IZKDrw8fePIlhMbUPsoL7Vvb1WWrxwc1+fBlm1/ciO5uaXq/pVu8PaHaN1qPTwWqDLiz3D&#10;wBgD+wYCHyzqD3+pfnd00LcXWFMKOs1pvh46WAyjEV9gPtuTbTPTkWOhxxQzfcKKB0d8B9rF9dGl&#10;hr40NxDeuNN6Wo6gvBW2uQukEoC2jX2e/M+Etr3jfhMS9ohhE+WWTjcEE5O/uLWbADEI8E3XF3rm&#10;MD5t29E2ursXm6d7ruRqxbPmXyqzCO4Z/H7atsyGTFhM/hL3o2QfMxgXtVUnw90xUUfdQAEOuCIy&#10;/WzX9JxQuVle9EnNaAT80wjX1/e7ufHjTdFOd3m26gJ8BZjxgc7GpO7lqmgg5atJZNfsSWPGDPG5&#10;dcXUkW6lOe8ZupJZOPiLZUP3c9/ne1w5HYDKQBFZ9nifG0k60Og8y+1p9WhT3eJ5QdKEgAkUTD0Q&#10;ublxzO0BX8NVDaBX1lZNWeZ3zO1csf3led8bzltwuL0gyIF7+9fQwzZ/JDwADkJOcKouqXg9RoAY&#10;Bq/AAd+VDgHI6XyuOn7ErFnwGrpN3PovC9YXVmgDZsuHtcjxUd9VMxf4HTKCn6pLkJZvgTQ0q0tF&#10;JFYM2IZBU3TuhO7/2KpYEqdKQXPS314+69qzi2NsIVJnFBDSipbByzPYHLirzGjbnWgQsGAMkax9&#10;3vpBYXUBAcTFc2QPKkNovvsueNcdV2bd6LpVxTLMBzjPuYE6m7/30b2iMXIB25Ahcu6+d0sGV8yZ&#10;MWyCJkEdBYdcvbufM/3Z0X2LfDzNmwmUW1Q0OinvuQNEh7cEVDEf+F1xTVqK+5l+VXMq3GKhcNOr&#10;Z0sykJEQl8meWPgRAS2BtF7vWGFZiT3+bix8rAbukOYWB/K7UBXV40J3xuETPOIxXe4d2qPOBwFt&#10;du7kmj4XyBK0IXgE9Jq70+HHJPu9NUFji6Lti9us8BOvAaTn7jf33VVoFNfUUTKjFhu61Gu2oGHP&#10;mhvnP/PKCjh94DM/xvf7hnIOWqfrbJ2/YMxZi145/uaElGAKDKveNPoPrx6ifqjNBjTDOafDG7WU&#10;sgmyoAd9V4bhFT3A7JMv3/V2pWlxPTvvjMN4xFzITmsD2kkpUugaf3R+Z7N114ya/IWt23tz3gkc&#10;2WfVSjetfz9BNZdkgZesE1ZWBdxkcPcTk/r+7KcVPquuWCSZvC9qT3O+8YEXehFmhySHotzmnlbd&#10;4dAfHeQ7QeeL10VVTr4y/08RhTNcxNcywaSG1tRjG+5jW1QX0QhbDs9GJ/1i1KgXu1RCioazLcpV&#10;t589KU/9b6vbeOFW2CYcE0v7maTMQt+Usw1HUpNFhjv34ZtOWv3QmVdgR4eGJV44I3/2Hxx5zH5f&#10;i+qJMTv5OSOKpN2FaYW64R7asL6BQdi1ACGZqw4orPO1D7xc0YUR3BQmfmYKcYSHZC82Jq5i2efH&#10;F1t9Vq7pGNKL0jQ+7dmeTXzQ7AREpbat+Wr27h4VAgoHhxsf6vpeeqAgbHnk9Q5X9rI0wsq2h/Y6&#10;su8BNKfNFhbk33T0eobhspSNJcIjG27sCAg0VYjK9QDODoQucJrBi6IG9bj1j2+584xu1YsrSvHi&#10;ns28P2Gd633baiHlel/bDMAs8Rl1UHSlhC+GE4kFl/z7ugHFvwlfIcgcqmP/4wOOB44V3CmAmmS/&#10;9H67imCaozpOB20vXsAEf/Ve98XQwrpQadWMTgjKhiASf9AXhxRvqbRmd3e/VLTg/Qv9OgKPuaHr&#10;iQH5Td4XnqkPgOHKJPxJOdTn0cJua1/mLprYSaOsSPWEkrl+4Sauq0e0tInpSPMkvFFA3l047KQQ&#10;b6CGruUi9KJlSn5WjbqJutdur7r59I7tLok+HyWIh1BPr7HHc4SDcRR+zpnpfSa6XhzUYij0VBWB&#10;+GY8N+y0juvmDu0AnC2ShR514X9Pc5FzFjueWfLuCqCgDv2gdNtBwK/XmbteTgSZwksCD0E9k6pX&#10;HXgp3XLJGWMWfGSR/j3X1Tlq7iPIWwh8kv5Fs0yfxjIBFHPZnaNb3vzpsosuRVk7CicdcNbvP2Fb&#10;/10yG2jeTMdsR7InGltb/PFj1CYCqBhmY+4DUH8jRjfhjZpBSXr/9c7XDWRTblHy8dPKDXg2lEa8&#10;4b1bfOPWj9gR/ZKTaiQ/GKldRpQdnVXSscCWV4WfEffhwssLRFengnZH9IBj7ccADXH4lGL/ybv6&#10;0Hhh4xOt3rTRe/BTxX5Jt9D3wMmddA5rY/9kov+P4aoC3T9cdxE49a14aSHSc7mdaA402Fg1JXNL&#10;iroZiOpD8VlRX1wtdbjwBKLKJA1xES/ReaQfheaoaOV23hcaxWV6JCe+L57r+x0fEC6U6aHl2ERL&#10;YNUkG2anPbP4gh9UxgNSjPUtjHQLgmgCFnVLo5df/ywE9NP/8ucfzlk+a71UJrimwpt/ZO8ocB5Z&#10;d0MPJGL/69YZoCGIseqmX9758XgWCLtDPNOMU+/wHZLLzE6+JLdjz1BO9qLODTgtLCoewkjClo29&#10;KjlXe3FsIeoCcltomuAAkGKL3ebNPkXi42DESr87TdP7nHuCYflNG/6gB0M58oWWWWdthN7HeS6s&#10;e6D8R0HA+RAGwdrIebtucJYFNhlW4tOfXD7mRk6jWlNupP3svb1EDrsDLQ3Knnxf/xrKqQdOKrLn&#10;2zPNNYvnLq+K7d20fvXaT3Ze3r/6sw8njLHkBMUe/Hc1rDLELaASEQ/OSZ7iIX4OOtMz6URUdKak&#10;Pq/Ouxohx+5frhousnTmN6w0+ouaQk6vjH9aVhFY+tElRV6pi7dCmxlOKL6nRMQp2MVffIuDrJE8&#10;9YtnN9057nVnhM7y1QGa0PQW/5F+FZqvofDBvJ9oHgkGerfmPfvGiqRsUk5nj9g6xx5nFxrHWIJI&#10;Zr7V5Z4z4zIXE5IBXuiy50urIyKYhFqPx9hC42X2031jbztp3PVj6l595uNFU1fGbxupz37tlMt5&#10;pNCQrslxfP5TLkPWmqKdiOPnxWl9pHpEwwFv57ni8JNsy7d1/QA+4C9zpgVCQc82OmAFOAAd8ZHI&#10;om0dxBnBUyVKhJrTQkPJH8NYJknOT15pc9qGtfdoE047pewtMiRs8wG2TqLr7IjPs3oUTFv4aJlN&#10;wHWf2HZD/xqWkUGoDGM494WWjdvbGifWzl7u/KyIs2uDPtCdR3lmyNIFg1mFsc39emHHygRV5VWP&#10;XXRJl/alJWVO5dhzjh9Tfu5o68tnu34XRDy6j6LX6ws4/lNWUjPvARuPJtBMRIUGRF/qV+5FGQ/4&#10;mN46o+V6nC513bZ8KCAWRfzzw8q8wo0DFhrkyGzXatf3k9323LOGSFrOPprOQPedkZUpqfNsYflf&#10;pp05fFx3Jtbn7XBXNoEsHoXr76+3bv1HQezOq93O34lGE0ZI7PEkrjic/ez8uwbuLZY1MYvZb25B&#10;ZE8y26LGO+HUgLP9N1/4byzGCAdQ3G9zisqxJeaboyNuWuQTHnn/V+RLWj80+f1lPeIBkp0rn7mk&#10;X52CmvhOAwf17tNzVCd3zVOhezBAIHKn6KJMa26c8tu7o3+3hjwWHg3fRWB5Swz+4uqAnFB0wiU8&#10;UHXGAKJBR16wQQQqyXsnnxhSQ6mXB/XQJDvGA++f7Tm8H7okwguXcZu/D97FXMP7Ng0doKwtOjN+&#10;kbLkXx3O/E5PB8wkHdo/Wl4Z5Gt8tldn2vrxaXjP+mByHhdaplPpNKhkySszrh+OUYQQW7aruU4g&#10;RxLMtMipIpd4Yk/kyt77TQWLEUmkcsOCdj4fs6Yyk3f65k/MrPWh67Wfjg8wU16aJ3ZwkqwpRZXa&#10;J5UbCmkRBvK0LYSmtX4CfNN+CYHBeMG+HaPhJyCX5hwiv8Ty6ZSvo7t53SA/KYh+OqyMOCB89Cg8&#10;GnYmjB6TUqeyFypVwVwXGs1F0yMzKG9iem1f3XE8Y0tGIOoPfLrlHJ34azMrPn+jlfeFxsqmJb/z&#10;9lkXAGcPe6ix8mizPee0pOvj1HTwsVejd57TFYu23iZHOQWxhJD9QJ8hoCmDXs+xtdBYZc+b53YQ&#10;vvNBeNuXyaXz/MHg2sfqrumbxq5OnYEcuC6aHbpj8gKcGoa//YxEOIQyF0S8Gh8iABMDfVgozYn2&#10;iYd6z9zXUcTmrSpW44XWUXovMFFIBXJdaN4qwkJL9F496cReiecuC6F8kksElO2LBxdYkpnhlcvf&#10;Ssv/QuOT0syXT/g2cmAiC5hMS080VZEh4C36/jRN+9Ywf5TKl2aOLYgm2ilDKl6SOFkxAzVgLTqm&#10;TjRBn7/zlLJVn/124qYnZs+dX92OfLL56mGWR317cG7omFwvre40CFX9ZrnxlxM6odocLJeNjzT8&#10;C9k1pB47nj+zJF3Q+fedeolILSPo0ehEk4qq1owuyNA/5WKC08u8Ey01d+vlIvu+PkpIKaoo6pXW&#10;kp6SJGe0br7BC01zfSsf7Xan7jJ+Vq8v6MvlxbPjhnr1JEM2TJt17uUj9nI6JFgzC80L64JXSOry&#10;cXJwwg0fayea9cWbFw3f889zxhWMOHvo+PP4vz5Qe8Vol4H7iQx8C9iVWj2jv6E/ZDQOfkLJ2517&#10;KZxugQG/UT8FzQaoHCLvMzr3ZdIdXxZPQgiAqkQ3Wmi6vPdpZkgoTjfgXOcbRUfxzvLtF5rloZkF&#10;nW1WC9pGacfHU6Ppev2GLzTF2PRS4DthjZEYOy20PDrIxo2Q/cHTH/z8lE5EEXwpYf9CQ2EFZxid&#10;k7PSXUNWPXY0j4d728zErPPFLn3h251ivz19BMOXd+jUsX1FtwlnC0kOWGKQUR8AvsrfHto275Pv&#10;uzKqT1csq8d7cieBlssccn8as+Ac3S9N61RhkvLlvnIg1MHU02ihGeK8t8lZxUCR5rbQYGp5dKm1&#10;4bkLJhay7VKfdC9Tg6AE4IIL5l3qz6zjPGLi8m46cus+SH2ry9ZSiwCmfsC45TqBbM5Hpk9mzz+T&#10;iJqQhlfWkDcBSwqxLF7oUTujuCvyHMeW6cjvmzSmy67pffpLBpG5usLeJ3dKcT6bhmXxPffbKLmO&#10;U74n/Nd1Pyo3IVhmvwVblE4gmzqEBAe1Di7kZ4yi8mWrOpS4vfe97+8BYpX9pAaeq8WAxmDWzlNJ&#10;oDhXHy2bRhJTM80zle0VlWtnDw7R1J4q+rYJRT66EPMZDcn7QquZtP6a/nqRqriGCIrWhhmU6wSy&#10;2SX/njn0lpN40WYhZ+ph27xjy2bAyUwEyZS7r53bpfOxZjo6u6ed1vED5+ISTjBNwQcqFJdnDRvC&#10;lh7n+39t1JHwQNybQXXQvLpwQPDUZQ5q0GkHp4hliYEB72odI4m+fy47IUZlhxudaGxymX7Tq0pF&#10;rqZjNu2CjNnm9JCIFml/2xldaxXB8JMy5vnizp6kbx59NDDlHdxaurN5avaObTGWZRocn35px9lD&#10;oCADojkf74Aebn9eJHPnxs9D6ZrX9jLgfTQZXVzy3Oyul5UnUsiqUFRJFooDLAg2Lh62liP+yvfm&#10;BsPhUgyJZqjbvwGtgaKgvi/1NAyETbooy+dSxrK+XXc/PXCArWoMi4IGYImgaim7PG1wOr4Br3BU&#10;u7B/YmAvlV25+LvPLxBSQOvZNvgF939VFxyXxBWDLlc64cEV4MM/PbYlANGIA/OOiJMhOO9Udz3n&#10;XyYHhw5lmmpGTJSqHWZa45ej6S3aXOfkHq9Wg3BAGjvb9jmuAsKk8e3/SZLcHoGP5m9I8vaBVccB&#10;T9feLStOPIeyBnlClTk2bxTK1ASrsiT2yRvM7+4pTgWbOgHZBKvUXrv8E2gJB1Nq5FDdnxwf2taX&#10;ZcPHepC1dZ2EP/z8irK94X4Juq4EgT8kX9TW/fnm3t/ja3b4wtEzDH+iyW0TQtUdesW0hO/2L5+Q&#10;VDDpNpLl5XbuPk7n981MOY5tmPtFQpp7b3pu0fxKMvzrDS8ZbloFHakzIDItVNeBxAtJvepYc3dp&#10;/s+PeKHVnzkI5IvYS1b+fNhZYtIV1IZa6ua7kNlv4mIBAB8rHri94MejVVUymkwXmoQ4xynTDRIl&#10;/jR1Z78hR9qhL+pBZYhr2iE+abGLuwb46l0+D45GMzT1rfnx+Y+/gq4z2whc759iUnD+4ZsVU/tf&#10;8MS6YLq8OG4FA3XZo6rh6sV7Lgy2M15KsTIHV6vZBZKdt7Swm0IuA3avM19ZFfXjPGTtscPmbpcJ&#10;LKb8Ta4jXmieC4XGCklLWPTkZ+N9SSjQGznPjkw2A1pzHDG53S/q3zq9ggEKjbpgh79HyI6VWFeH&#10;X4mGHRIEXc8BUjs5P/SoXQj0uWaLBI6AWVBN7NA2DpaRZx0dtS4cAw/CQoN0/PArn/ukENvo4Rso&#10;TclZK1cSX+y88BsaE8BPvHKs7NXOitjgYK/R26uxxMDH2vwErJ+3XhULJqFZwA6tWVmS5C1QiXY4&#10;XX9QcdSgtZ/s50iH8YgXWnY5pFmdq/nDu78Q6tgKSHHkvmN7o+WSwtpkgfvalmt/PCCqgyrWKys6&#10;7FpD/p7UnTV+6qeQHRfBGpGJ0n5jm8PKpJbhtn06oUP1e2ec5CHSafvfiXbwJ1NYc6T7KRh3mmiC&#10;JKbDP1ywmITPGjBjkuvFFg788GwMtmTRuEjCNtOouWnQl2vqftl5Wz/NUE9NxDtmrrd8FhezSd8O&#10;03YRVF3nGsJrfvod8ULzHkFPNK2o7q6PLv+pyPiYJC+mmn909oqM6Wj6mQ/u3HNNr6hcxFVHLaup&#10;A800QJ/kd04d+8ZHJKBp1FL/Bq80hkmi8Eohax8quab9ztc7j4iBA5aqnh8SXct9vP7zrqSCMmlw&#10;WV+wbXWTvj1DCnyJ78xcm3CD49PvMnFvcz3Q7JEDoEItTFHaDNgLjQVADz9oGSueTj/kC4yiiYX/&#10;MIkksKCcHNDvrZScwI6fr9HOz0JDb2ROe+LV8//AB4NWGmn7FhwymYXGiHMenTPsXMGftoTiIGR/&#10;m9hMXOAoDLlOuabrO4sEJ+096UATIl8Dk4f7eH42EjOOsund6uuK0wu7tMd71ftoebj/f8otMEos&#10;lwZG47yhb6xp6qU0iAn5xJ6bdVAUd09viWS93Oz1asBFHae/wyqN0hMaOc8/JOToZs3VEpGN3RF5&#10;Yb0LcXqL9Ltu4wcqtLNzvk9zHyNvC80SnvzN0F8Xx+MQCAhrOi3ka1Hb+/4bJ7x0HknZPj6R4pR0&#10;/Y8PeVFRMUgI4BHyy9CT60Wq/5O3sWhRf5u7OLN7IB3LmYz13sY7uqZnfv6dUa54+GBzc3f7T/5z&#10;r2CLLYjVCR2vnvV2U29qyPq+kH7XwhmCk7pjyO/qvAPtgIvhw2mGMuCqKYuTcNwbmMObHTgv340t&#10;sbQ66Y90Oe+jRbFayK26RScXvbIlgNXX7A1yvIA1YKQZaQZ/R8FpOvcONiQndkPqCuAG6Y3fDn6w&#10;rxMCybhji833j7qy1GFhqmhNjLX+1j8MuLMLJBV5y1Ik/AXMo+fpHurLSC5VXmPIHdYjrmhB7YMB&#10;g1H+jOkcB67xZdl+elkg+PZMHAuMkDrJULgnp198PPPls2eMSzMgXMrAxrO/b8gn/RdHIREesmy/&#10;zyS+C97WOdd0NA/dmplimVgZG3CMEtVXQWoSMb/vAuUfEghVsRvbBAFuW7dYpaoQxE3B8vXxgJIy&#10;ZaqHgiFOw5drZGIeuINTX5nSadKnhGXcqkfxtFChEUgwaeakVRtICWUrB4mvdeSbOSuliGH7dSFt&#10;2q7g57SWzDMaLUqXIzmId531c+Wng1ys1Exr9jb1IrtsrCKlFljrHh140+VMFbSKcwkSePULennv&#10;T1TR4STegEJw81GmZnvU+guyCVEvyOFtDYRRwyJy06SASwmvz7n+VHf1P864LCa48EGaH5vW9+TY&#10;/CUdL1C7QfGj+wmPI40FqjBad3lQQ0rftrl2Z83ZUWTaPaQlNcWGLll1HOUS5iSOTE5eVMToWp1a&#10;YlcFw0YVNSBNouS+QmwDNmTZ5eJTFp8oSYvmoKs/38kIVEscMIkjN5tYEiGiQxLEJzAaduCWOOl0&#10;58bmYyu8Rlb9rPrOCwnAarnzE2agVWGHC236zQv+iZeUEKgOqLksNPpDLWKPaf8iRMQJI9mq0/wR&#10;2lZzkIYRMQ7eDoyTzDun8Re8cS5E99zd3510wQh+z7PdLxU5IQXyGK8W/3+r7aDvAcUKIIcdecD5&#10;y2dCWIbHnG+0RMB9hgVIxm77iAim75TIFIfKLalEY2nAwrXnxc9EXF72d7CdErI3XWbii+iQhM/1&#10;s1MeLlYl5x33+QJISCHKH7qSeW67RU19+sGOOB3D1rkf2D5SHIPVJlh67nmDTP7LccI4Vjl57e++&#10;vPv74NoXASbKcRIBtwXcOiHb5cQzi/hv9Q2mUhEUinoLFe2rBoguRpOoPX8+6z2bV1NYbTmPZ67j&#10;nvN1GdvGy4vRdZZFlDmC7hnU7spHFp93UsT8Z92vQtUBiL9m1lnOt/+vuJB+T8wiziIVw86YPF/Y&#10;LdBCxozrkG06EXnZIuUnL1mN02DcpQvfo+TwxYh64D+qy5nJsCoAgR5XeZuURqodUxcEM/eooSUq&#10;VHGNPX/g6yt9UeQH1K4j3trIE9vQsZCPhNQg8wZswZL7J+2IkrCZMHhYqbkftfUjwBmgh9334Os/&#10;vJFEEQHJyWykP8WkzCRuO+350567ftgJlUESMTUlh5nlec/BaMA94ezXP0OqWyU+uQXphBye0MJL&#10;Mt6ENy/o4eY1W+Xsao7beF/xE+cXmC9vu9lvF5tVHk/o/9bZwePrfU/sVAKA46Fz0k85xZaBeMbB&#10;ZxrlkSOOyl7b6/3NSjU7pt3z1ULKFQE0RwE2VUoTk7ZgqWlfhHG1FXNTEqokBA33zLHh+RbrS6dK&#10;LtwyhYRAPiKRnuU7ojqyDnQXPeKtkburo/z0uz0t0S9BDNcTuM6tZShRMUKmLER/++TVvyqo8zMq&#10;IPe5/Ry2AR1JHNfknztvPMlnpVE0C07jQ37e+A0zT6WnJmh/u2+bUVAeJMh3UA2fr6XRPAxdYJ5C&#10;IqZMVhcBqnmOxK993PxdpcQ9PPN7I+JEMCSBilgc8Uf7Wl60DR9KvydleUTqhuHUN04rg16Sh64/&#10;YKSwCmHdOWJh8M29JyGOn5h8XBdZgxYuA21Zl983vVN/WTSU2BunS+re+99u10mEbmVSwcmYcVEO&#10;afX/DhNu4YbxqIphmTQqcnDybF7cswLCNYzjL/+0egRkR/JC1c79IVVeaX86fYgLqT8Tll8LxtPz&#10;+4HQjz/61IgHS00fFxX53LV+M+FvNvnWsitPqtXgIhIQE7HpxgvmcAuN9tESE4IldVu5sbCSUy3p&#10;61pn3uryWJ8zrhd1NryaA1ZQZX7jlF2/LKyRX3/vhjGOzFUVCPH/BUOamGAID3pbll24r6aHHQTW&#10;lV54QJ0eBYPQbSo0e/eYQBKk3XVdAnwSAWhTNEXmrQ2XFgZMjlu8vf3Hv5/Zp+c8uZdjSgblhspt&#10;oaEOzcaikpJ8wY6aPj7D5I1ApxUruvgchGlasCiaupT7qV/pMVzdPm9dpEKAcKDVopUGfyyhkDfv&#10;7PZSGZOSNYnm0nPlJ4RVjiwTM/+5M8+NFShUFBWxHeaQBdPUQmNj4X2RdKj3R0mxQjlYmTUPw9Ky&#10;W2QiyN6+kVloNFUiJmXjiTW3d2N9b08+dzybRh0rhhdBm3x8tpb171i4mrEt6t7zPOn/fHygL+0x&#10;oR5wpjFQMHdY1xDsWDJQyfL+Xq/roUIC/kWHT8qJB9O3C+Ca2f3QzL2V7Ut/fOpf1FN4A0VISHPn&#10;uNBSimDx+EZmKfO5MVBnZdVkTls2Y7DTSsXPRoPO/d5Eb4ac9MXj3YfactrIQmCa5WhFfJ3ql9l+&#10;860fVDzc17F50Csjv9c4Y599Xtb5y0YVdQgHa7ww7cFLL5KgduYghHrQ5tM4+tj4nyFhLOMIDPWb&#10;vOnMFCPFvRV61OewS9UQbFtkU4gEq3JcNla/PeXL2nLZBTKvdvLS8SdZ6spXBt4Mb8LlUEy9v2Dx&#10;qHf1m77aWBpqhFXDlGx7ZbwdRtEexgz/mM0X0RC7A9NS6PfX6vMN0WUj/3c9mA1TEr+xnLyvDRgs&#10;WbUvfLly0birJp4hV/n2FHRWEiiyzY74IeOdNR0dZ+GGC/2uLSMcA0JSU471/PLTcSzPu36bKftH&#10;tz4iAUEQErWZGdza78bdg/Sv5QtwH50xFD6llDOnPWpaUqgo59Q1d1j3ncByFA2aoSv/6pa9gN8d&#10;4og85/mxg8tcnQOjfv3Pmr1B/XUe8gpboNPzka5dhWj4SAahuT5/1Z+LbtpCVa/s6oq0+b3tu9+f&#10;vHluWvhk27a+sTlPj73c5df+tfN1wb1FnqF8wHfK9T2PpG/H4G+ZlOI4a8hosOgCsAhj8cB38Ka6&#10;apE9lR1qFd8Wni8sNP1xq4zsfkS9h9/4wZxJiQs7Xd4fJD8FnRJzuhTGwprY5LzKLjSw72+6SKEI&#10;CM/9hyihtGFNu76c6rNVVti6e3TQkcDrmoVOtHZMuXvg9+FkCK8tHMxCnh4JukwPmpsI9PhiEpq8&#10;5idf/OFqhmuAo+faEYYzVf/aF33fLkdhAi2lbuFCy1SaM6x/+5LgcVpIbY00VK59bfI6unog7sWY&#10;sUTIqF3xr7dmvNj37tsu1P49Y+0av3LvDVeuDyx/u+Ts3omSKBbjQUZMc+N7xH07Jm8AWmpN6+xM&#10;rSxzkFajEpaNFhrjSFzHN2pO5YR4qfrSGRHw+ei8wX7YY8ScWc+kfzvkT7ecCIlDTfaFH+dGypQL&#10;tKl5Vf8BEH9ZsPZ8AJLr90G+TuCLtBVyJxXYCTdUuL62EtQ30Ac9wvHkfgnLWDBtoXAm3xElAg2T&#10;4asmAt1ZWA25C4eL//K9X98JDgPbiwDkAAnJmpApfyy05yHhW+05aGRBRbU16jDeA4XQR4NKWMij&#10;Hv1wXkb7iiD9GPIT47aHx13V+47hfao79G9/cdfh97938hVOmTtp46XDk4IeOjiG1vxGdoTf9Zj8&#10;Of2CLmoduu78rGNIgiYnAn4HLzQqP8MEvthyfKHqFOx9c0CFmPDJIJJ5U3N+Yd52QZeqT8ZX2qos&#10;mE7x4pUnhhKIjzS30Fh24dpxQdiG3k4Ii5Vzirqt/vT4olofbwqV5IGufVIKQWjzyBr3Sxq+5E0l&#10;8mTkeHiD9Sv7Kw80L0cIHzSejsT+9OjPfmVpAR1naybolmszBX/y+b3X9ocAOMaC7l6ZlvMd6rFO&#10;tSWdNk+tqBAoJCP3H+fay6+8zivPgViD5kpWfN1Hzvnj+vbsUhIrJm7vzoN6q0W/TAfJr7edfXoq&#10;wItqYwG0nN8zL109Jm7ifdGaCFtbOODzpSODLNRRDkwUe7TpcIUNof3i6uPTYc3vLhxJgppgmO/8&#10;aysZc+4J7Zhln59T4aQVFuWMkXWJ3v79zMdN+WgwppZsGB9AKXwmw2mDn8cNFa9aeGbah6wy43+L&#10;PQ0oE3hwRza7WHjolByAaFpQRlLLyuL2vurTeNlZzQ0XVz/x4FW/4OpCCOp7dao5tGxyN8Coj66/&#10;dgCEzqiQCmj6W9wy52dRbeAHkX/usmiS+OgS9XjrjH4gOcBvn/bCjPNvbC+G9tJEpJUkyeTNvzYL&#10;Ev+MXTHekBOxTOI0pwFq8Tj85/yAftECopaQ0Amzt6dRt3IAxDDzbfHFUyLpI8/iYCKUX09e3c04&#10;dc/+4u6iyy749jAkU/k0qmRC+CaOOfzCRW/lUJeG+Qj9Jidbd4awt4nSkd6936stIprMJAqv3bQC&#10;5gqOgiObXch7EzvloizV9VG0uRdjaL4hACQBZ/bAsyf8Q6ktJlGWEl/ldKA1oCi0yYtOHwGYNnpg&#10;tGYK1kd/1Ygr/cn/0Ca6zg5kT2r+HY7sikx9r0tKeWrM9Lrkbx+f5kuS3aVMMcP4uv1mOhZVNNr1&#10;rn+dHAkSPuxBQv7XchgBoDsI2TFo+PzNnoTfoZOR5W1tkDSXjUtWydh3NsU+f2vRmrrLfzvU7+N3&#10;bdt5SsSCIKzqQnnoxOELpjbP3WTpGiTFobiXzdFoKLV27G5D3k26fmTCxXOGv75E5sA9RWdYDi/Q&#10;xCWsoyKowfgEn5HUXUunZQXN3o5ek5aMOa+/Zv27NFGkxgoABG3hhp2Y9eGYCQQBIi/d2zyZSuP+&#10;158OsHs1lfysahItTsnlNG79UB3ml3SkBARDUrbE7DW42AvDGM4oJyRxz7NTp87s1r7a8nMxQ7FJ&#10;WcL79f+OtGaHX+UL95Fwj+sWb4waBzI4ewcAHT9Xt53Lej6QCiXAOCBtWP3QS2f//oIyp0Tfx3Wc&#10;9fBN/YFwR+I5yOqBa8yXGb25B+LUZAW5waJiTFa0EH4Yff3kNXExhbxw8LvznyGssh9l19wdD//n&#10;LBsgDM36mRFUzPCShTJ76oAefrEBCKxjowHRgGCTj2673Xy6p+2zfUE3U47wlfPIO/BcBylENsm7&#10;/KJXR12Gm0lI3HFwNBsIIFv6Gsj9B/X2d3/6mCvHKLTkIFLAlt6sBdczKYOFwmJsm6rXvXrZR9tQ&#10;lyv/5mmNROZ8+n47lXz2xF13KinR2msVEROsZfUYzmxWKDczuwXd+Y+5FANV7AacYWMf2a7wFmjO&#10;GmaiF2RmjYirKmy33aiDUdzKf7xxw1W/P21SeIxE9BLwWgdDDiqRGNF1ULsl9N69DsT0jGbuPxj3&#10;z2uv9oQC4v896w8Bs8F1QbaTC9uac/KZd28CB56r+djue1Sh2haFFI34tbZlCFTxOsX/N/dNgDCb&#10;BIbUm8ioSaE7i5OIPLlpVOSvx3tURM2fgfu7lwikmEjKXv74cedHONAVHWlD1QGK2ITuO3gSkeuO&#10;uJoh5+7oAfBb2XYhS/Z9Ou+ksaWdk+1qOl371GtTR7U/J8YEa274vzt+N3kL59tj0DqOI3/PnDv2&#10;H3LhgPiXCT4ZgB3Z2DdCtF3pddYLyFWn+Mpv6wXD2IXB7rVuSEvNefdXBdnXZ5W0O27spJ3geITC&#10;4VeskDSlsWUpLMWjVPUODAggur2jdVCMskmMu6b8+b2FRHeUFjF0NPoOmYWFtSMet2Knn9UahAMP&#10;/73gUdHYDwhQ5k9PR35zHn2B+iLY5j4w9WjQFKBHTLn6idKLytN4/2aP9uZu6y0ttmCs/ib0Iguy&#10;DAjN/erI/5wlaVPi41p4V+Fr8g01zBZS97frLr/w0uOIYMUjieJLJk687vzy3aTdnkoSUjOW4/9a&#10;7iPQ7awvdsAa8NRlDnQJILvOOUyv8dt/4/pFMTSwxBFeLZ9A5IQjlyxZemIDhQZnuEz3i5a/bMm0&#10;oLNRzc0B3UAoBJxtKGWrhw5jgsOV4UWx/6j3ogZKc5jkiLNmvsPKYCVnDzgac3+TzJU0VujZM25V&#10;qABMVM1PfPQEXd/0Xlm07ForYWaDAs09OEugAzhZSqh+yfhuuZFG1V5LCk0P+wgkNeHmKaePnjSN&#10;QxlTc93I258LJs2F+KWax8f3/Ja/yBco9E9sL1fr1g4Y/DG+2nQ5yd4Cf83YLiVFQPj+11o0AszN&#10;ZW+tIdWoMDs4xsaB/cKyQn36vMuCMNMNTFy48b0hfWJuyNZ3b/6eEcs+hIn7nXSPAZNqQMgODbqm&#10;3fegG0XN835Ljvo3mNR20dXWM1GXWKE4OVX5xGQECBiZLbHdDn5dCjrP5H1FSa8mCCU22xxLspa9&#10;bwSZ83WlUMuk+XKwXTMnGhisLEZ9fcGtXYlbTNL5mICohLBJ4Oyhj22Qt2P7OkrNFUJcFSfV/fXz&#10;sp9UqO3SydimSn1vsUjaq5wIYyRhGEmuM9mY6gHyMk7ZepS69R/zGKv0/FdWpYszjMMHrjVonFMS&#10;xj6nLdiEwG6Xk6c82LmLISiuEP/p/IsUD4pHG0R61bRzTvFsQ4JEaIqtjxgeJp1mYvYCTu81r6QE&#10;AX/bipIet6+cusuOkQpTGcYsdHFFLoHCpj6AF/jwTht+h1seNyJNXej1ED1AKEQQq5duTTpXdkZF&#10;nJJ175v/wp6Xh7/x/Atf3DSAB1OcThMUR9hQ4g7IZ1z33dD1qRXlLaJiOKInU3KVMNnyaO1Tv7Bl&#10;oUogheGoUQpJNyYMzuWddQUgvrBIVTd/tb90m6p2OqKH/Rf+WNK69lpUQ5KNPTQEMFhUUpPje/y5&#10;jBZDdOvz4uBTRJlNVD89pdsBVYlOmJjF6a7fnvMZjbVpTR9p21MDgW/0LNSMgemRJ9lFcb7bmH/u&#10;E0IpIqjnjH1jCeFNClxp7adAlI5yVFPyjx5JwnxloTIlH7CAnyb7XvooEhoxOqUYKYm6kAfqezXV&#10;kWyCTqxdO3XxKWdRcn4NtA9HTFCJ8CccTFZPl3wv9gZK2ls7EC39HUd0Rt41adP32nXZTT4loR7T&#10;wb5iOj6g5lzDGVoAXRw/0YtNOZzaGxGV/zlpLRxg3nZ/ZM9XQYhmeaCfhkZLJhnWLg7s2gctvVTk&#10;ot4JP6lOhd7646ifdnCqs9fBh1aIIIxV3tqHA0uhvCKH7YHzYexiiQTBdZNxonAR56n7wLk707c0&#10;Bu5QQjqO3f2eJlJakSNYaB7NBZZa6FsrXwZ90FeNBw2Igj0n9fGf3pTOP9d1a3x+nLu52I2Zs8w7&#10;mef++b5R1yUUw+VlhcT9LRz/Qy5HiQ382YC/wKi8evdjdUd6u5x/zxFsSh+uvKafUN113pVKzfq+&#10;biwouNUJJCNL2A0Mzvokb3MKH2sP1IodzPnG/7vQGwHbDQw/7qVZsuWdAvsHBRVrDuxJRz194qNb&#10;GN2/b+Ul6z+JlfrV6na/6CY4xdkrgfyHzciJgxZut23Wl2jK7HM/T48GO5WRsSkzGXIUpXA1hURj&#10;7v5wUzxoWKxd2X928sg+DKsKdtLmJHNV0Yhti3E2IE1GV0RDSn0/HwbUGHlg5JPsS3/sdv2ZI13i&#10;L6T5r5ye7zomzGSTSwizZ9nfuYwVU7Cq0YKt3iGyj3V5FCkBMEm42Cjh7YhtaC4TxyI4gMcjpx62&#10;9CLODqXJ6h0nW3bxhmfiKM9N10F1A1VGsGX3wliR2LgPXCZMitlusFxNS2//X3s9jfnROWUHdG78&#10;FY/NUZJSDAi//UsNxcHA53Nux3Zv6JbsJGbbm5aEiTF/6YODWMLbWdEUhvETVIKao859dQfHA6tY&#10;b4Nm5wUTp/QJBsf5AdRQ93OL1C84tsg1lKLBZ92bikn4Y2ZsxymaaCnNitQ0+d3Y4E65QHG0wEBX&#10;r0A+wQDzOIVq7JcIrnfCkGLjDJWRneDMv6d++kDfjJhH7vOBCUUdyQxs+FflXRdwOnfEJ1n2yR5m&#10;Hz1JwqQY1/89TvalLSln5pPc+3/IlS4fIPivzG1/701LNAwxsIMlcUyBXSRtKYKyM8TGynRLAfuE&#10;xpYewYP+y35KPyeSyWxU0cSh5gwzRIoT6UN9eXHvwCs+4Z3EnK4XXpqavune10efHLATja9jmNLz&#10;5I/3RbHvNcbigmcGqQI7VQyiGutQ3x7/iiHhfmPuiyrpCJcccO30z6NO0itPblVj4dGTVFSIkb2M&#10;XMgQMZlM64fDdNGwDM/pSXH9b/bcPk4q8Bh5W/BICXGCpLPvwQ6j+oOQAdyw+Wo0NUEDspbPGHXy&#10;jMkw6DT5aMREbGJavUoXWmTq69US1z7OG+1JtBhfumKvUqIGSCWxK/Yy/G7EWeUqrMD/tZxGwFtn&#10;cGUQ5bP4roOWbxaTREGJcOMf876BfZ/andr29+HdBnX87C/PdL7I86EO8fn9xw1/bDtHjGyeLHsf&#10;G2U48Dpcf1jbSYKHHhk2rbGU+5399kJATVxTPjH4IAsAVEuYPg7qMpsMzDL9MseYZfxmmyRSgYBP&#10;AivzIWckvEOLk/2BXf+3+Bd3ODXpFkEs6bm9V2KU7c+oP+1naTnoxOX0UfZfhAFLc5w0pvMrC4m/&#10;BVxeLXzMAZejEjAB0rNnt5LQZkaXFwSIu4dEGKaC7Ctld5O66hriS/uJGY6CtLyAhFr/pP+2X3rB&#10;P8f0VYMkYmKHD1WjTpYa0mMNgwF1h65laxmrsI86+KS1L515U8dUSpAob/EBjcYPpAHM7CBNSB/s&#10;5OCfHMt0+D3Vg6EQfyhBKlYUIP3+jkMW7JRiWoFuXbZ5tcSlWm07suzW55fEt+4KCSTlixtBv6Wq&#10;luMK8CUzrWEHAEkJ6j9q/vXB1T/QzKLmE9v1P8zewOJA//Xe0h8WCgYrQcA539MHHith2o3v8dEy&#10;RqSijfm+f+P7gYVaZP+fvesArKLK2nf6zGvJSw+996aAYAWxKyoqKmLvXdeyu659d11XV9e69i6K&#10;oiA2BEFRUBFEBEFEkF4Daa9Pn/m/Oy8JkAJ5SUD054qCZObObefec0/5vnb+xZ11f5wnUrGv1Cwi&#10;cT47wrT2FRI218wlipgEblNOTpBrhfz7/SXDEZBEO9lr5Ix3Q7ztwHRQq7B6bNBpE+ePO22AuuKT&#10;AQPaZVcygM5K1gha9brDleevS5bivlz7feRyMvCwTVh5QUeSqMvdQKHA8Yp9o/s1cuiJqg84990t&#10;0QACNHaWi8Z2ivUxRS9f/ti/F7hbi26MfOIkgW2Hg3vHsyJdMQckc7LmxSuePf1mweHtcO2juMEP&#10;VoVeObms+tJPV/RMMD6WUcRm+892/h7D6IGEJlmtr9gytZToNsXj3MPFAVGdpmaVxy+Om7k/p0py&#10;csjWYCoicq66NaxtUrTKKAvw26BrumBM3B8Z0ujp8KzsrFQaBPCRPUSZYQUrU0odTgiWDwlt1q7+&#10;eADAoZaMHbEqKfjo4t2+oXnmQwRikODpB/wtxtfJcTEsiZfY6DJ/Jw8fu3bzIGWINLKtQ/t/MVVh&#10;LckvnKM/ZGfEzb5TlSwpuiCUYJl3r7pjfG7lT6afsD5RYFM1klsjwaxrbl7wxacD/tbR8MNd0Vjs&#10;7+rQK+D7T519xNG4zsDNRBG9W6qggRQUSCAC50aTrfvPXw3zQ8ufmHWaa1uMZTJ5gfDWT46fHnaK&#10;4CkrhP9jm2W4boUpuW7YXZV0t25yE6VJxBfsL40bAc9jTMkaQeogsoZ0dmiaK1F4tVpFRVhAl0PL&#10;zm/95oL+N7buXvhVwEagLvBnamlSjBsmxyz70axz1YHLFdEjnyun6DFKPVJP8Xxq5ODyr+K6zrhK&#10;3tFfb01RjqOdNL3G9QoV3RtrfcQFRx4+bUXFd/ZnFdZPXyyLBX0sFm2tBsd9XNm3P/mGXj9QlW03&#10;KwqwmUaBdFQveVWe99bwi6yAbTMSZzE1R3xzdUjP9ImWiEk/b8G25JvYvwv4EGqce82tv6GBNBBi&#10;KkhLS4TO3KY3zs4X9YDKpPB9whsJuSwLOfeVShBJR8qmXIlPZP32vFKNXRG/+XNpECOGw0JJBJK9&#10;t01s05VJbReFqpmV7ISSP//hBxZOu/jcQqvPO/PONBQhZe2oItKpZ+JyikvGVhwOTJmdHL405UYT&#10;4y+ZN1KSvTq4vZ4tG55yeMa/MPtIoVTSZ/h+5fojvztdMl1X3L0CtDiBHzH8osMWrilbtvibn0uN&#10;ip8Xr165dv3KJWuksCaxcQW/gAoye3JR9MhhNmsjp7im4/V/EA4Cb/2DXQUe9RI/yItKH+x5AyJt&#10;PdzXaiSfxjq7dzn5Vf6HNDSpndv1VaU7Z/FIYYGBtpHO9F3UX73h1Oqny8JlZllDVr9zCrN85piC&#10;pOwKLDJoEdYMCgNvuhETzuGaTc0gFO5ybxcb9xUDWY0kaQkU9xeXlYQYxbyZnMYhB5lTadxR3RW2&#10;t9tZ/2ECI4bAumDlEvr++FNHmA5wo8GygX8XGKAwL6q2JXMvzWwr/HjGCMZUuIXJzq3janC7uTlt&#10;zccCsEQmu3D+ggODDHQyLuUJHD0jUpLqY/j3nROpLwjYrHXbgRgoemc6avGUI90gch3X6VMHZcPL&#10;hbczT0wDriPNY3WdIqWo/ZFnnTL88iO099/8etHsWV9MnzZnM5FKt8UqNolhXY4vfnXovGOO9VKp&#10;d1i/Da0gOA69RE8hoZhBvjJr680HXoxoiZqdvaVXnudmh+2G7VT61kmJEFLFd0J2afbyqdXedLgO&#10;w33384n+1IrC9oEGMd6b/eUmVmD6nLIQtgNGFJDI7sSC0L8qwnGQHeHQdWQLaV0R3a1jJGji11r+&#10;taoBLw/1en/L0WpcptRD1FQIZjBOTQV1v/vaD4f2n3LMqKThY0i7n2ceni1HtmPPVM+XK6ml/uL8&#10;L2VZRtaorWBZeD+yZUeKCtx0ciKP06B+KHyqIyZToY6zF50UVYRn/xv9Uz+ZwgRnfp5R1RHiTA8Z&#10;B8psu1ZFxf72bYsHHDu0y/CDhhx2UPaPb87/4MNPvqrIK+CWjWu75qh+bWAn2Snqql6B8U4z6uF3&#10;XTUriQMxa9U49YbipALM9CYevbubybSgYQBF5uWu/TgKBd18rp0dPlq7n5TNAmL93ZqTcqWKBZ0K&#10;9zlB44lJwaxTvJtCWhWnkAqYZhjJMlOGxKsiH9Gx9oQaOLbdje9e/3nVgIt67vffHFbgsykMElaU&#10;LRgRP242sjpzetHGTYVzjkXErJpotWDeKVl6QCivpiOqni/O0fMNvnX5BwW9cO2zpGpBM3l4q1gy&#10;iTlKci0vprhO8e5iAV95cde3tF7K5GmDzzt0fRinKQWzz3g4uHtxDtKDkMaTmTDX8UxWjwN79hzU&#10;p2+/fv0HKE5h34Lizuu/KfNP0NzC01sjKYfahLZ/qL5PeniHntwDMEdMKiZPHiy9u42uaDDk7ElB&#10;w3f5OC8uPAohvWkNocXKDlWlM10p6QJh5606JSSl3j4E0fl0a2mxzzW7og1ZMZ+QElmRsHowlUSy&#10;pC+uKZYGUxvC5gDvJzC86wCxcF8tVWMpVQRyVmqDkBvjNZSiFNjYOFx27kMz88NdTn66fW/grxty&#10;cDnpbbpqdp31Ve7j2W2BDk8VDuaTIuipq1YFBwB3oAV8oRyC85Di/9YahypjucsB/05cuqzbrb+c&#10;d1mbeICGKFJW14xHDSea92UEkHEsY3Ei0HoYO26LMeLortz1yMHDRxx5ZPaGdZu2FJlXhFkBPd4J&#10;Wa6eT6ZDs7y2Aw5zU0FU4f635sqelQE2EcRJky6ZN3V3fcMA4LvAphz03cKO4apu7e6lRv+8ur0e&#10;AlBa0GAx5uYuPiXLTkw6te2+dqJlmTJjYLPGlQZID7jFoAP+DWFBTck0bYIrC/BRmZUi9RvcGj0s&#10;e+7BqgE3wmabrG9j4VB6d2fYMp8/Eg+y6+6afeTgS0ZIzA89fDib3VxpTqSHgGySWuvLdn0mG9SU&#10;rVGpAyAKEpS7mT7CpmQ9yX5R0r8/jW/AbNbXE2ylGsVEaP9Dadlxx8hx3g/yjapMmgx77iV+ev8a&#10;uB8jwzpm+QQx209CkuiDa94IplTHPez84l87c39rJSNB3FtRu4q+qsJh8xqCnMxskmW8PufcQbrs&#10;OKGm+yF2169q66MT8GWd9ngJzA/05tlykV7bv5/uHy307zgY8jXBox7Yp4quBLOkIk4R24CTLRGM&#10;Y4qDge6Mo/ijhEe4QZ7EDIJrv+YE2Kcav0NjOFC4D3OfKgB0dxo3Q4D+14osfTE65uVbWmtZw37+&#10;iVWSKY05OvvNFJ+3sXY/YLqPMCTGXx9+b7GESIyan7sVIUGZVDJcpkmWNfi9NT+uzrMMgEh07U/G&#10;imvOt8FPCEcYZXdtQrqMx1rvCY/XD8ZSJCaVcJwY0WOU/pMDTJBoblq5Kc+QKoxStoLuKrs6jWqg&#10;DehCxD9lftec/tkpIxKikjS4PUjM6S17alwTtd59vo+m8/daXtDSxL9paiZcAllJhI1BsVrYAd/8&#10;Zc/5UxaSGDilRAmRgNaBySFOUlX4Ej6LpsqqjKSsDOZodRzBzf9yy9YgqqZK+girNZOCdjOMmu3E&#10;fca3H2j//m/IjsRIuM8aTeCBL8x0yl1fggjTWgWEvdlujCPZh66ZDfD27f44QBMEV2/t0IpYOOzr&#10;det637M3+pz/vnhYv8m/5hhY/GlUhCZ0MR3di1cx8i4w9P3JlCkHWDZEhJDiJh1BA0Up89XUXM76&#10;/ubPpQpc+r31vOtChbfqicIYM3/8QWPtQCQVFB3/HkfP8W1l5Ojts+Y0YSwa+Qr1wEDNpr/hfmto&#10;BkkBq6CRL++1x6yoGXcrXD0FE11OQq4gqlPuhlWmZwLiZyO9CYCeyjZ5n9UcqwdKJbmKNvyMhzUD&#10;6VAoPJCYuIduXHZG3xDg1ArUjiO/m5YCD2WlPLzgzXqAOBgWWTBsrho7JGtphKZTVRXdX1ARGd/m&#10;SheBB0IDif70e06bjf8suOGsC81nbS3Hy5NpkpylDSH0MJOAqoC8HSckw2NOU+1YE2jdSaITLfnp&#10;Vx1Th4+57KDnrl3J8pJqIrmYJnwCZ4ip6VpaYBGUUcmwcY4ifVtJAz5HNzTv6cOuSHFWUATcuEP9&#10;3C1qptheH91pwPSbbdqtDzr9ma+xP0QYiqDcvJI+F3E8Upxp1cYaJam4aiFCwGQQnVDuj8vzJp3X&#10;H6ienp7alM2ueQ1s4G3Y71lXMmiDpWSApJwkk0UqAfoQIKLpT7Vzk62IFtz3kgpq5tObTY6nqDJO&#10;p2PzHlqDyFEIDQLetY+fLP3zQT7b71jALuiZWuEz5EiYtOv+Ix1/w3awOPXqm7Rty5ys2GKo8qqc&#10;tyW/loQlAjXakkvCZI4vZLlQKElWzbxV3TbgsKtE1DhM/6UTI6ePknJ7z1BFxB9AzpEOB5nPdNJg&#10;DEmX2ivE4F1T4HnTb3z/0Ob8dYOOaN+psxL59u0++fA5A/jUtDmeSYD6o/rlqk+DQclWEgoz6b4v&#10;vn1WG6Rxq99oc2aOkNrOKJdpExv3fHX7eQRrspKsTO8pWVm60PS8hppx8XYw2JWhYkDlwtFf9tFL&#10;k6ZM/rqip2wym349Slo5Y3R7DbQKaatS45q755/CTSLJCqwCbj3D2pzLmAgauPcJLe8KAehRYiIv&#10;FRdU/21Nzq/a8x1If4GSW1vIXJ9+qp4HWHycBsJ7d7b692FeXBL+kyyIfN+h2JV1Sy1Y9ushiDgC&#10;MyisGzXGjSrJVbPaGF8avcGeqVNyQk4TUuwbsdFd0grp9nnziOFxDwMJvRUsSWS/+phxUV+et7fl&#10;fXMUw5TAX0oblbk9u0bQ0g7z7QWiyyXBgMh/O97qUFpwfr5Ogv37ly9fu7h1LqKd1vjRJYMFAlWV&#10;VaD606INOZO5j6eUxSvN5IoFs75Nnd7LdikSsXez2WMTVH1SAl7c4sPhZ32HgILNrd9DkkEjvFhN&#10;jG5K5ioTCqyuMz+dO38Ty6tMZP038yqjm8Y4W965ME+oPWEZfGLPPBoT1AC7jbsvqObcImRpGAmR&#10;4QGlebvA68y4SMp9vbzQuiO2GyDPPdO2DGqlhFwOiwmriQAA0vxJREFUL3PfcEfqDFh0hS/feLX8&#10;pjGedFBJcwXu/bzBOJd0trBgltWO6vSutd3oUbOiwQH48YZTzADrcLwDGkDOMP7b68w684apdlyo&#10;J2Y5gkCCgclfWWcO45Dl3U8eHxuM4zLNVpL5Ot4uaLU6z+g8kwKH+49PDL5wZuDvHBgtLSbU5ugV&#10;U8tETeKyRT1lIebATqus2xHn2A35cHbMmjTor2eNukx95jtVvvgAlqn0N5puJoNJqO9RC4OALcvd&#10;vOxYX2VgB1ikJtab3kdckvCRpCRvnfXe+I+Va+84pfe5g9ZPnhVRl686J2vjZycUI+Rl3zrRKsKs&#10;WCkGA2IsEIkphNckJ9oqpWSVwpXEcxHOidyWW6rduc/dLWtPE0MFjWMCPV7NaiMbjv+HcY+Tey5i&#10;aSyZJ2sIe9m2oVsOwKV8TqvNrx2JYBibAZxEdT3VgsapRnjrr13bYS4BB6lj03fmLx7ey8O82fFE&#10;oycBnXI9xLrCN+/MP+KygcQAsyGvdHrfbhNMQ3c0QdDqoeuoamIStnzR3XJXv4vHL7qjrUNMSdND&#10;qm9d+TsfjLoCBtaonssB2oBicNVAO6KFug8ZzvNf7HJpDmKwUiXspuzeJLEDtnkT13tGr2FukuvH&#10;tR/LBEAtktGbdR+uYs5gHB0sBeqr44ee0sYuEo2AzZWtl9wZTw94Ijzxqxt7pdLkAR6O875RItmV&#10;YbK5rx31JXVJg+mYyDAxJnjQfef5yrIimLVQYBMysvbNUhNjCo3dsnnkl7x9+aC8zUu/K1k55M/+&#10;SFb1OKustPK6UVeRyiBfzm76090HyZYhOxblM/NKzXxAG9zwIrka2W2c6JiSzsdv6XxBvucX3nne&#10;YEmgARcxITjzmcorTlYSsVZuRW55DvOfz9/IV3G3a5KgNYy17+dgC109qe2YKZ9c3HYNy5pxE3GZ&#10;sfYDrr7fPveuZElWARsXIWe1JBz06fJPr7U7KwemkgTTIe/Q3ljsMSHVNFtNExZB2rDk7znq5U8D&#10;1va0iSbUVNU17zeX52RnyQtrjz3u8I4FARiJWZJ3QO8+Zz/2aPH6OcNbNR82r6nta/C9bDc7mmxl&#10;RgEFIMKZlEu6aaSYtLMQ5VxU5i9VYx1IvBwJ/ft6gV2cszU7duZx76ze8vcnktLJ5/kpkXJ6WlzB&#10;dbvkrAJODO/mur1PHAcvIUN552t3CynWlW1P/PlFQVQcMNUSyV2/qFOb+jpPtTOOY3zy96/0vfsk&#10;RYOZwg7ZuUykD7Ok6fPcoKChJ5yz7svFJ38y85ZBlR1jRiAYVEuAe1ORe9qY84rGTlsNDBqOUHN9&#10;1eGbbrTfcNdMVC5oT0Qr5gcaT4LEaHI1Dpa9ZJCzbGJR8e+du0BtAS9RtWZh+5OTH//hkLsOTWp+&#10;U2VT8QrbqYgWnNQm+vUPfYJ7zhHfZDnQGSbL6BxXAB4PD4S2xZ3tJitIRedEvGi1wDMgWxd9Okf9&#10;ovt0oZFuDIx/obITSqKPvBMM5PZoazkUp5HKGUwfQso4K/6ZxmpbELPeZ/7PVjpvqnYRXDtJBneb&#10;gw6DBQgw8qu/Ht5tB7S37c/T4GWGTciLXhp882Ap7oazoroQdezsHke9tbrJkBQNqo6u4crah3Nk&#10;ueLQ0VwSGQNiWS6ryQk137YF/ecXLN/QkcGEEzJpzgC1gVcpt/CyP7302gN1aj/lXfCmIX6fU6KA&#10;YvM0zD1fwMBj6jwQoqd8f3bvrO18PE3+ctpuL5CvXo6eMTIr9tTq/Eo3L+WPhEjS78QlZdmCeVk1&#10;DN77jOpoiBpnKSxru2XAOkSzHCCcMT4mlVvmJylEsvhS9FfrOqEUTR6nln2xelt2wSzBIzTa8i05&#10;5zB/vlV23iASCzIppB2kjVQB4IGMKnwRkbqGn6x4K390QcKHVMHa2zqjKrYpz5h4Wv9CnRMt3Zk8&#10;7fYOUHnSl7TtKr93J8eKjt4d6XdeoYthtCXBcgRXRe3PtTutTRNVR+5em60AxCIgCRHkgvgSlqgC&#10;0fhKpTKLTJ/WoWL1cSMlHSIjIskKTgzBh2a4bOGJzKJly1M9iA4WgnQQWooyzbAan3rzl1uzssDQ&#10;AacaTK06GLIdZEl6oRQtOxf110bBHpB0JOpD1k7pWgy3C8vQ1LHGwhftoNunLaoqGL4tkZ8/cebg&#10;+wckX/30p/XlyS2bzFXlmzeXbt5SnljhntyuNQeDZLp7e6WPjRhHuHZBTK4VaXf7SESAPxETa5GX&#10;y1jj7jsFwZA4LVszszX9rkbUtTcfqb1Tgbyd19VAkogPzmx/u/Lt+R0QagR3mjefWFKWGI+EKpKt&#10;C0lCUpn8+L9OV/xltk+tiamtsobYog5jeG7bF6W+lkwt45eNPgl5JVEhjcnhHRM0C5stCbFxW1p3&#10;//o2Z3XUo0EdLhKsAisZMkg+Wbj8MJsvU7hSwCXuLMq15317PwA7SnmjKsKkPDdhAAs1fSpB8B1L&#10;zwbsv/P1+Lz1JxySD7wG2KZ2UHrTJOmJH59NXjUKZkfPzkro0WFbPJfYdvGZ17B4ncaEoQ8a/FoA&#10;G2q2mT2TyaYsu6Ihrr/4zKvjQdhFTU5otPmxziV6S5ZvWwH58Znvz75OS8x++OjRB0VSBWRjtblO&#10;gGXZx+maN4D7kKAZMAuHmYJtvGGr8EuHDK4i31tP+B+jvDgB/sm07rWPleoFWt2yLa3sRJaRDJOH&#10;vtRv5l85Y0QOsTWYu2tabph+p/y8g++wFccSE5vvGPwnLD2jJk2kWgCQCqzLrL31o/k3twmVB+0v&#10;Jp83rDKUYuT0OVETVVyR42wrKvtimTZiEDByWZC4IAENC8rG2eezZ3x00oF5vKZnqbVDahoSNIcG&#10;nkCG2bCjsiQA/GPEbdign+eJDf1ddcXEvE9bbznh0PYwWkHvSNb4I6pUQJ9/8N2nvv5l+jzzTOA2&#10;XNgxN7DIOJAFnDHVc+kmT/9DI5b25nxS0VcltX2XudugYTDAYAE6RBNLopivKCALPgj860wj9uXE&#10;f51zAONTeKGouoQKi8IwG+U2sfo99pq4jQ+LvmguFC8lFQqFCrPz1yMWQiZRUiYWOwAWwnUj1AKX&#10;2D3Sg5oUCbeV6QIXgo+8t+ieCx557uTh2NAsGDtqCoPww0hBr82qYpRtIU6Xi9dOiZuU0alWAS4B&#10;9GWu8GLuX7qVK24af0BX3cewgbQeQuk/0y/kkNI8661HN518cHYQYfDI86QLmGUl28+VcyMGP7AN&#10;qPwcgRLYmI5DprAp0NgrKBRiOBohFdTWwgOmGHsFT0TBttd+qC3vPKxdZVTMBoLkDpgNVV4zN7v/&#10;kDLAmleduYKpI3Hfzyz+9OquJoCfcOdEoXTCFMp8r8qZp1IgyJtcI39galBgkWTXmFHZ6RmPkAAM&#10;C4Bm9JHlH6y9/cBWX42ZduWJB8KdloPY6+qH1ZRhpAdzHythLm6aOotIIij90Xg0EeqOgDk3zKi4&#10;s9lxxFLI+NWo5bLXe7ZdzpCnwtumMPuUcVey2w49Y2wYYIgccmFqgrgNyTbD2jXkSbe8oHUqZJw4&#10;8H8bDCZQx+qIGRIYA3lgR2/aktLJljXtcwB7CPcujRKGDwdRg3BTIy02lce9+tNx1x5MgNnjGP70&#10;nQfRrS6RzJR4fOX3dsIJbKIXxN3LWtoJ6yQ1GhuIOF8/S3Ik9McwdJqEqpcSfsufngvaxecGdXBa&#10;I8bPg9/Y7tqj6zZA4nGrCLchL3QCNlifE2PEsqek04ARCdyiqij/dCxlY29ILTOltKGCJcUGnP7F&#10;B17YFDEzXlDVc21F/dzjN6oXhvOnvH7EWYc5W1P0ng2Iy6oS8ok89qV9LnpfE9zOPoGUkDD1vma5&#10;OblxhejFCdjmSNQRgtBSNCDZZr4DtcwUNVhLukF06adLUjAM4dv/zDuhw+PO38da8EWzPFZTzZnm&#10;AjCa1bsZy7bmwJxIEuRAbRnsA3WDOAHbRg8Stfvhb4ekNR8c30UWdJOAPIx+jAYv2pYN8Uz5zElT&#10;jr6nnyor8RjgX6qCgYEebpIiJancumButuHkxz22wl2U6n6gfmh6gDnhyv/+X2jwaC7q5EQZXVBF&#10;8usbcbinb8wPMAqTgu64PbErfSODdKW0YHaiMi3X9M4Gegc/Wf2M/FfFILTFVcUzlOzt6aR2F10M&#10;Gcf53zCIYJhNCAJNp8OwrJoVe2lKwcnDnKnfHnv/iQE1Lxt8FsjnQrSrVzQaxGoikXkfK7IZ2VZS&#10;AjN2zBGiLClbVBZb67oLeDjONmSxlbYJszJ+tRzsXwv2f4cDzRUl8cf/TOj6UPzprpdsK+ctBSJm&#10;WdtDGQGvKTt+cmLxXCm+QUxmWXlnfb6VpLLrNAcvYSE6SteT17217r3IeUio0aiJqOpEoz5qhDBz&#10;eV/e+smpo0ilBrAByCWM6l5hEHuM1CtbOKPN26tkit65+/PMs6XxpibIPFKq/77ytQqtZMG8lRFO&#10;phndyPUmgYp3t/wt66vzCkC0zXCChOzrHba+tKTpsKEu+25kkSdl+AtL0Fh+zaQ113bWWcsRq7GI&#10;vaxneovb27JGRIOPKfaStu0ZmGiawJvm7R/IM1z+0tKL/9pmwawp7c71lyJKIeFiPLCz0hQHFA5m&#10;Kzy2PYa1BRdcc6rSJMFRJJPRgmwS0uULmQqwNcIuU+rPIlE/eIFs08btuTnf2GPv7nBWlPkqr3/l&#10;zDO0N/LO7yDDMQFaGHqW1CwnGgsZF9w+by0+yhcUgQEYCL/atrNZB87QwpEFZCgE87d2btvCndeb&#10;Adiq6N32vLMJpyFOSkv/9s0lh1/DJQNiUveLYIj3MqqpNMKK6ziCbBX/uKaTYvtAW7PTEVLv+sar&#10;HBJWU+W44N2bN2jA489sXDB+nWVHNm/agrQEiUz+5vKSt046EmpRCsAlOqJgvLvYjseUqOtKxRcD&#10;itNnOOILxaTIvvbjlQesCkupIIsDjraOCpiHhrW3BY1x2JiiRDrHfmybZ/As+KYzLDSnh07p9FtX&#10;XXY8t2TCuAOvzi0vcGXWJyBtD5p09ZGH0Dqo1zXug72+oTTQLyi3QkLkGMnkeJGU+wiXgCEWhM7B&#10;SiUR4A2LN2Te4EEhsO+VatBd2rLsFS/PGHvl4k/uPLK7BiACWBQpe9l2NDXWcnXY4LlNW/vlMyXB&#10;uO03puUeAmyUqm5Vzwe9ZTlUfYxq/ne3/PlA3Mpc0QuZpAcPPTyw6TjJxIMH3nYQXxl0dL/PRvgx&#10;lTMvLdqNs4pACdNb5X1SejgA/Kqi8KtHr755p/0wGDG+dBlfyJi8XVlSaQtM2bSvGJ/uXjIqi/vw&#10;rZvyHx3bPYdJ5QB0CLQeLmfUNmeasGvrXz/4ZJ8Kn6wK8C1Ihm/6W8MvrJL0fUD5p0zEjnu3/yYu&#10;TLYVVCMwNHRbrN5EqR8AkQO2EE8VxkIVP/1v5IAeZdYL0pGtWwvUrmJ6V4QGMCb2vTX7u2yRRw6k&#10;xJVkVoIve4If22ny1yOPodt5/dSynu5h3Mk8pCqaYPPk2+cu7ZNLg6WQ0Fmj0sNBDA8U3MWWUvnc&#10;Zw8MQkQu/ioOqk8KTAXMx/J8kohyf+t+Qn8Sl0QkVlY5iLePIEXGcNUQmffosZcQXVrbWoiFavAg&#10;63jV6BKJ8T4wmn9xXY+ns7zIENQK2NZFPxEkmG1cH+OW9bn/5Q7nw5CaYuWoLFmGD/XWmjJDxJn9&#10;5d/+dTharwI4g13b7vP/nHYNUDurgox/8ylOY3vc+d1UMc76k74qv9HuThy8hT0TF5m2qhae9cjG&#10;687gtDffOO6sTgBLQi4pho/6SvcL2p6aXixFr2onEUL0R/LfSzqN7Tdp+rFjqbXJy2mvWzxBY2/7&#10;5S0F4euqyEU/nn3acZAd+HFtmNCriwmbv8FIJUU/flxuXNtTVQgc1ljEFMeOuNFcVzWffPPGYW0D&#10;qulzo9neibXTxzwbIk+M6NXhp1UEKJCEoOD9dNlR0OhrwMSDBcTReen5Lw/u37Etd5cJdzKOYlvK&#10;6zZ40EGHZJVFvhlz0t8nHHiQPwnIcV7hDZ3hmLqXHBaRjpunHdIDhhKJADYre87rh1+PCEf6RXrF&#10;/I0LvRpSu2y7uesOc5M8SO1pg3ZvlmEoDi5UiSwiuOWvuGNGhsXHlw06t6vMWBrAiDF/6aSK37yD&#10;v/H47rHPV02R5YvZcvSDdeT26MPLjxlN8XB3iqmt/f1EYcnqrgrCzHjNV/RMm8G47jC4M2jVjhfw&#10;LwvIjRFIYN7D3Q59eVAXhDFZCCZEDCS2TtYJRGXt6a0DTu0hGoB6Z2giYz2hTFAwk2yoLNqhLVfp&#10;Z6KBHRJMqxpULZ4yZzoCdgZxzucHXtyW+Li/IzqacXUd3BlgImJIm1ZLRt04J9U3vuqnHxZsDcMR&#10;qwuyadSJ8maJxrHrvzi2k26KDBbl0hfmDTw9mAKFUd2tYI9Nyi4qphdDwILbOQe+nuiTVRXT3Cjp&#10;QEoGrs0G2fzyhFZXHSU+/um6MWe2QsofkNDhzeeqQC0bVdVv0fHf8Te9PZoOrIsgDxLL+nLiwkPu&#10;2fDYtrNOVMqhUOxS0OT8n967wIlkOaxq5G4o65SH4E5KfFZz4mDZ46+Itvl196aO35cd5IvL0DM5&#10;BF3RTFGcGi9PUo++rADWRolz2DTQaq1J9m5y0ZBTEJ+c1xbeUwVOrdrD7b2CjgD2wNXseNkTk3rd&#10;IEXybACo4ioPSybSDQzNdlKr3uxz8rRFd5zXY9rMX+es0OLfyXnIrasP9Nfh3NVfHtfOUuzyAFvy&#10;v7ndrguD3AHAUHs0kTqDdUTd/U6q9dpxV8HKTWlAdhWJWH30A0MbMZ0swydf+yR8ZbfU29/+fPmx&#10;ppSURAE7InIQ06f1fjnLYCIa+aiHmkZNuLDC29yWos9v+vZfIzf+s9PdfSFllL5gV9GyDLd5Ttdu&#10;Pkt3JY5rN049hEmJwCuoEQT6bsLlrdjD/I3FRvfvN/X1qZhQum06Fi4Lya/GpS4bRMF3YEbWbYpM&#10;UY+cARWLE2JFBYt+yuuEE0ur69WhFnZqXjEEy1b45a98echphSlXtrjbXVzRQJthIjWZl/joa8pl&#10;r86/rE2gsHD0BSMPXXbH9317GyZgGGqvLMTBsMyqGSOKeNbkhfXPG385NAQ3hOBxKO0TyxBDBTAV&#10;3wbm+27tKgPUA7orzbHaQ2oh+Ql3tMiytzdecEYXd9aHx11wkAOuXjohEMKW4M1o5Lr7//eYBxqB&#10;NCd6Cea5n/635saRP9zf/vYc0Ahi4Het+Ufl9srkATkl2YbMpQo+Mw/w6wJ4Cbdbuy3W1IIkOmHt&#10;BT1jvuLUswcXJXFsUpQlaCoc++kbZ17QOUjiflan2DD0nKuziumRauJaxmUNfi1ypJgU6k2bTcei&#10;y4Ytx77+KnrLyHZwxokGC1h2HGccI8s0jmj91C2jP543enBYNQf28fUYekCbrvkIq7DrxsR5Wai0&#10;MbzK+tZOWn/lwI4kJpIKanvdF+TMA1ECzxYpPnDEuJK8uBdStQtA1Sq3GGJAEQPt/jr1xu9PP6lV&#10;2cyXhvfqyxtkA5woAEbaFzr2h5Y/aoqis+Q6W1e83mv8Tc9c1usSOR7SK3Z7I8mO+C8M/72kNS9r&#10;4Mk8OzULgQowhmxHQcOxJZLoZ1+cOcgJcE630JxKP1YEgyc4JrJkxuQjRnf1uzHEVVKgs4ZJ4SXY&#10;pJNauGDNeiLVF6kOGfOWUpSTtzx655arhwhlxE4RGWky6fSYBMKbDWPJx20nLL9wZALeF4HEfer3&#10;ObcOJJxow0RTqyAjhnE3fn1CMadJ9utLLjooIjMgUsipY6v5jRYGvaOlj/BA65+mHuFlAu1K96hG&#10;/DNl1hLUOe8dfuoIsvqe2UNHd07oAS3M4EiD1JJ90u/0Gw1xi3+WnmjUcYW9zrjjk0FXdP7XspOP&#10;6WlaCuejUPK7tEAhdtOp/OjcQBzJJlJZr/vJkfS8Ebc7UIHiY1nfPnfZiQnZSLH5kWWFHQXTge4H&#10;DqulUyYPu5pgRSP2kwHsNI0Yaagg2UZ0udaL2fZ+nk+mMUR2KOnzDOQYbPnkFUPO6JkKUMo8l+Hu&#10;5gAHBJulE2K51GdfZUkVJ59OKkXAAoIV+uXpl/YFqY3DKnX2cosDM8fqz4d3igeZV2aNHInYTyxl&#10;X00i6T6x+aMRNmsUdF20pJcVTBI/FILqMam+k6WjDKA/I8NPIRpuA2wi8M3zZ1zcjaz4cO1Bl2Yj&#10;CAjZ8dUxP/uif7fFF/xvUaE3Dw6UNsfldbHkqc39Ty96/OfrTstDUiP0vzT4VP0NS5sjE4KYMDZ1&#10;CNi8qGeZ4SWh9j7Ka27QJBX6oiFozMxx556I8w70Hu7QZVMG+7mIvxxskWuf2XjURTA2I+TKkzDP&#10;g9NAgU2FkmIUc+OLCi1e2oFXLd0MTUooZdl8hcJO/mLkZQWm3zLlzfd1y+fuxu0T5n3iM9bmLJgc&#10;LOlzyUExNhv5dIbpGzfj+sNoI+s7peBn5y13W6Jd3uf/SZ52tJh28G3XGvcJQaODpoF3Z+trR7Vh&#10;9QCznTWqZhjTTQYoNMaAHlqI/lv16uyhY6TyN59V/nQK+Bf3rYTO30II9sY3oVV50YOOk/QLb09M&#10;3T1y3uu/AEAtrYfs/jYCCETS5seZhxdSwpxKX/fNPwTam0Cdk5COCBOEywox/y/jDhxN5YRaBQXf&#10;p1JfN0T8ZMObbx9wc2+QtaYTmHfXWe99l3SLzOT7YNlU77xecAnUJl2y3OwSI//zlxaPHM24YmlQ&#10;tO/0nehjOccA4QiyI8XOU78IVPQd2kHiJDjRY6xv6pfDDvQ2knq7mYCrr8MxszfPfXtJh8MCMe+h&#10;3bZyd71o+Z9D4U8wg7i5vCmwiBqoU6r7piShNDp2lFdWvDau4w2B6KvvdLywJxtOD8C+2LOWH6vf&#10;skbKhwkcPNcUc9Y+cNuqK4pmTFh0yDAF8YXpXJPdFWCcR9jBzC9RSYR7jBFP+2m6LXHgSgfwLSLR&#10;UHFoybNtRgfSOg1qDDBrgaaSJMsnfRg4qrCgah3sdgVX5a855Ox2381PqTu6vXA5s+0g8VeQopyv&#10;n//piDPJ1oSbb778mH06IuDuhcAjsJnjftn62aai4DmdKq0Q0cACoyx49tArY0j9SRs667TAFKH1&#10;ss+FlhVeNtwPOuD0yVnz2G5bvLuRa6GfmyInE7nVvHBWECgoUE5q1Vv9/4wqCprulzf8/IZz16jK&#10;Na9rh5zTlVRWmRn3S1oLTUeD1dCjwbZN07c5teCB8MMDZrx62OmnE1JJV3JjTjQOmeRSQWrqwDwS&#10;80lWpOjHbf3DCeSQ2bD0IW3S5de/rF/ePg0YC8G1CzovXXUE71R8UDLiqrbb/OlIhEbOM0R/W163&#10;aUtPoDFE6eItfRqtXykq6uYf3jjq2GOkRA4IQp9/N3n9YMARe2EcvMhve+gOvxwZ3YYiKhtARAmu&#10;fLLHuUwuReCo/0TzMxpCLNm3cy88JCeFKP9GtnFPT1jt+gVWldXg6a0eXQufM5gEqlMwdn4OsXV+&#10;megyiT93hf/+g7ivr1k/7PIOBPap6nHc2+3+//Y9XKUszWKF1IKLnrljQrtfP+x11WFkG8lqjJDR&#10;sbI5N9cMDF5SCUo+xgT03Jnu1wQo/HCLoWITAUv323cXEUDepKVCUvsd+8mESnfq4iMvzNHh//Xy&#10;KhuvuQRIftt1JWJsh/WEWlk2JVpCyX/u7H3RUcEy6HyR574447q+Kfhf74B/WeHt8re4woh04kAr&#10;GeSTPjcVWvNIwTV+U042hCkPn5IuGuu+andDQUmAx+Wn1l1uXznROPgHRVbLeaJfH8rlXCfCxWsn&#10;1BNNZkwfv+DlX84em5N8//2eY/sqwFWCir/768H/N5nYI/3FPJg8fM3f3Lj+z6OKNz1QeEl2Kpqf&#10;UNKBdLufhKSckkF9lFrQIxch4SLjFHy8+ogwE5Vojq4kcdHnNp3VG3QSXtILyrYwr0zNsW+vGHEi&#10;V67Az0VPigwWrWjaRat+hvOr1k7MwEv9qjX0/GgQpsHKN8avPXFse/AXc9wdsKhxZMVX35/T4fuj&#10;jk3KLg/YISZpvVh2Y9uyHBKrAi+pR9SBhM6t//qaA4x4tofR4LV0n1MdkWsNINhI282pvHxcA9I0&#10;VXSwt48QdX24nGUyFTOnb3rwsLAx87PD/pofJOWcjy+vCpLcI4trf6XbRwCXFZgct/78YuiSi9mX&#10;Zti3tY7LAZLEWkxT0e1urASweLBWoOixgzoikper9PGRVf4egHSDRR0cMInPZ1xxyNZsVqMqCq0v&#10;5Kph/69L9RHnchW5AJPykD0acaBVpcIxmiDmC18nelVf+6nzj56JQmL9O5tvPMVvwr8sLJ+17Iyx&#10;XErmkxLM++DKjs/5cKj47iFnqbbER/yk0s+//u0tbZksjYPumrZy1LnbqAKjCyWfDWrlDxlJpBx4&#10;Jpt9T9AQJQPPZcDqOz3VETQP0dp5Smi1l0ooWiIz9SH9jvb8d9980fG6lKhrWYKhZtNsuv1lz48A&#10;pWB3Nn0+ud9dh68f/1LWv/ItxGAksgG77+lKuxUBJgnmZp+9aVnHcJYY5/yqMGDd3OKsMAxgJuG2&#10;LBl/yjA5aDAyPNjeEQmInXmrV2j/GkIqc90KgD406itVac5oDpJXtvaVPjL7VQ0N/LCeqJFpM8qu&#10;6U1xssyKd97s9J+eju1D2+BeAHJh9POLHz/j4Nfc1EbXTIKKQ3PfOnthhe3GYy6NqPDKjunl6T8j&#10;VMKde+QU/EmDO7/uz5v2N1HUStvgbsb7ABJ3t7kqmohv4FeS1hlDBj5+3sjiNdyxLX3JwVNBzQed&#10;2jIM5KlV9wtABKruWCk37n549NeVrjvn4mH/wXMAkPDebLj/jWzA/sfqHYE64xpx3V+u63+valU+&#10;cMlM1dB1wzBN02rs+FeDKX10/BeVrlbpWindvfwErJhK1yx351w4ZR3+CtQQViLplhlAhnSXnnno&#10;+AcejlfiQUCTpCd795NV056k7aYSX1z4DdZmpWamYm5Sd6Oa/kL/cxe4UQcfWHlZ739HEK5vmHQt&#10;scIWIv/85sAfzrxnhG3lgIEKMZbCh29c2iXMEiS/N5vIL9O9sCvnY9pLfFBpxbCb0BimL5/DBGVL&#10;2pZySVcaatiZF5KZZ+CLKbKGD2wNelfeHezFLiC74IGULDLzk9u6BrZOm5l/06WgH8+03fufb9oI&#10;AFMeiFBOFE7mee9nP3CNvO711eceyVJSoEapjLW/WhAX/ZqWHXcVTetXvMa3MTuVyFkxsfNB7aif&#10;C1kufq4kV3BEa+aTg+8/ecyvj8uKqFcQelBkdEejQKeKv/sh95UJyWyBNwTg+SdD9tOz7vtbt0ol&#10;ThILxuc8fRVCoau6wZLi5JLX89YedMhxbSpExVSgD7JsrKIDbHAuJ8IYsJdLzNGFCsOvApGUb52A&#10;J2QrKKkS8EYWcDKzGcAOSqnEULSjDIva5W9fzTYKVW/XSif7eQXZtYi5QSTjgucGdi0oe/gFbuyp&#10;Odt/nOFX9j+e6Qj4EEUM43eQ6A//reTM4wNv3vX9UYMJ2GZpEkj9iZ67/ESfk95ZKEu2pAGV/9jg&#10;C1YbImb98ETwmjyYyJFjxodShogIq/VXPitdfIQ/P/adRMol0VaoV5vm5zS6/SJStklOn9KFHIdI&#10;YMVlDdH/+piFlw7tFBCEUPLph7aefEQ2q6Ypz2HbV8nKZ2UinR0kmig5sEOCq8468uSnozZy1Ny9&#10;T96AM9xQjYQOQkaJBFwh4LrrEd7hdxBAL4tZhg6CCV8bIK5nWOzwsUMmzQP+Mg0s3sEB6nISMIrg&#10;Syz9fkS70n8nux7fn0Rwru8ve2kEbN7HxyOmdM8d7Jh+iRmfSWPPCsZ4AJs27UTzjZ2xlLC6iDgu&#10;rlt4TjnR2dL3jbNy9aSaRi9mg0CjKx1nd/pbXiwh39BuspnjBiKMhetERj0WCUI92OLzPlshJ9mk&#10;yCM1YPbsdmcNz+MTftt5Zk3Hiw9zYyJOrfQlnyWbxueEnZPDQRWIsCbSYXywarce+t42LiTjApfR&#10;t1viYVa11iIPlkMQtrzZThqxDaVZOSEnxQLgxDJiAELPDabwQKZFYdwxM9aAgsNLOtj+NgOrq80r&#10;Umz2GZ3II84l9/Qw7aAA8KP9Za+MAFBuXJ3PliYsvfC2IWTOp8MeOx7cshZQI3ZvAKmvgXr42E2r&#10;iU+Twc5HBrf/ocx8+Xblul4RgeY1OxZSMID68to/y++/qnCjEWSHDn59FqNZudQakFF/cfQBgFVo&#10;fbQ9QQsTTXfk5Xe9cuTdJ20mguS+cOOvF/5joMmkvWNevawML0L8/F6AwoCyyAdVR0pavsrs4d9S&#10;Qp8dWOwzakUzHtYFvgNfaWcnsnLWt4oJUdI2v6I8Qrq7PQMlfo8BYFuc4OKc6ScMVc7tuRCQoZjB&#10;ndwyjJ2CWFW8Fr9NfbziigMVSijMmvsk3mGmff49PA8fJ5Jqv3/i4xteOYos/aBwDHQ7XVMQE7gz&#10;Dkdj++JKl0/5VdSBysbp5tBBr2pfTi47qh+i3Sk4CAAKONuNvvpSYnRRB03OIxWVxx7+zucKsWUK&#10;GpiJw5ouQB5bdIcLlo43SYCVlj77ed+jFRJUdWHStPUXHSGkYqogAbw3XbDm+qw8oZ9MmXzAeg84&#10;NTC/AKJ87LSVFi5EexvLmxCJTzqV2ZwdjCZFNwyISWAiZ5HQciaV8sdzy0mSxPsTItZ0oLEToJS4&#10;/P3lbydqO0DpfApk5ccL/pIzfdZxhew2ku0kwWjQ2Hr3P9e8EQCXUsCc8ei/Tx9ONi4aZ14mb4kH&#10;JYNFWpOXBppxkaUO/CrKccpaQTbQp3zK/FEPHkQqHN22DdgrAMK39cNpFzx6QIwkgnaFEi66pmj8&#10;UjBlIg0KX2y8LwdVAXorofn7DZu0EDTUax6SHhlVGNSDsvrm1PPuG0K28rk2EWqMiaxOvjn3MBJT&#10;gSgHntwKjokivTRU7FsZhZIFr3rGPW3uC4A7DzOsFgunOMYwuRySah9D8KXly0o65blxvxFcTghg&#10;ZjMslR032t2vmTm5Khi8RnkE8YHE2Isn3dpTVStyCpKKC/oPZExkWP3+x5s4AsCwcWdP6/r+ScKW&#10;CaOjzxdXFGchQhGWgrRbKmNRcyPkL4tnh3Q/ifB2tO8pM/pf3h0o+rIgiggSIQn1wwumnnU5XNSO&#10;Iqo5TjzC/yn0WixoIzMmw49BNERBMmNjS5aKycR/O149tIMJVSu64uNjRncVI4Vi0oc4Ky8AEoWV&#10;ym8ZIFii4ncVxRVyXBJG/AqQ7ZwQkLS0CJ++09TjtDUYcM8kA+DX1EFM1XInQBLUUcQPPl4bGwIw&#10;4hkwAwg6/IEIy8x1JMDcEYGrAEtM44rXciDyhq1iLj5UW4JUaQDvlCDwEZBEyGICXm2ckDl2X/Lz&#10;rLP7p/zA8AU4CCtWEeBU38n3e60bN9y7fYoafeHWtEBPpEbwr2skL3igwy2DRH3CnDvuTjBhV/K7&#10;EgMKxbSCn4FRxAO1dbNTXRdthCnT9RPu2zsWDvm2XFecuAuUesS6JhZc+ckRFx6KerNBcKFYoqwI&#10;OVmLKpHxxSHK1wSEaVVpsCNoFbCDTFg10ThfUvAxF81d/egV0oXt4fbLluf+9Y6jTkM4WTbIb1kB&#10;NGpVPWBJu85+wiPfsbrQjAIi54+eXpoqlWHsa6iIDtZo61LA0EP7bTYn+/avZBFLiSZE/wYAq6RS&#10;YlaAlBMmiGtUkhSVs6Ko6UU01iPTAoo20DucFZniE3SmosjmbYtGmgLeG5bVhfaJ3OrXeh8TRnru&#10;/rJnR8DTCYkbqCxTwlqZGvXd4pxxsczZ/113y+hcf7PHvzKZ1/2iX1b7eUa2V0yvGOXO123oRSCm&#10;TAGrGBmXx/3llMIIDeJPnyBSnJwbnkJYI8lTKI7GOGhpZAkLaHLGrIjCQOq/9qj7NuWeKSF8WSZL&#10;3vafdZRMo8lqFXCj5bMagcxUFQpDpNtiwYmTfvbBtL4LGhhQXxDege5JhbQxDWzUBGpsgietRMOS&#10;zDjx+1avXu8mgkoiH1FkXEkIQEbEt9bUWjWqrh0fAg0JDslzur23CNAMHFGBbSKi11ylHV337stZ&#10;58Re50/qAq9axhXvfyHDEUhLGskG2aWVl6vfp99zgc+a+tDygw4NUsjyZpZskzgjvp2qpbYyax8t&#10;evbI09t9Bc2MxAzbx3/3n2kF9x2L61B2yGuDRzLIVXa9fMULDlWRQLuze83Fe49hAT9oCzkBkN1Y&#10;C9ZKZzw5qFiNC1tefqLtqed21ON1NV740eDJ2wEjASFnlBNXad3pZ0dE2HFDBZh5Lhef36vAi8ht&#10;yrW1/pplogDKxMgrIwKosFJZ4bDKb0wREKKoNsndFEC0Wp7IbICCmVlhdMjQJn5M6/d+dUiWLcFR&#10;DUgjy8kmkXf+nPV38aeJ53U0yneRw57Z5/Y/3cAI0GsIXahRhq/QAyWfvrTxvm4Su+i/s845R4+4&#10;SHhuZoFzONntwA2O3/rgufxRuaEuQ5/c7LMElguQFRNmhC/LD3EmFRJP0qBqWj4lfvQRH35M/DGA&#10;5jZyWaEPlCIEFQQkd/41H110HNg8AZbxzMt5Fw/zmbpPqrNhACmSSD7gh9T0jzLiwjij/HnhnDjh&#10;G/yya0mOuHrSUZ1F4JS2oNFENzhfYQU4wC1SwKu+NUxEMeHRy/eDkC20DplvSb7MaL058wmhEHwC&#10;6Xj52vFIa1UFFYnlFBI1ZYwrGXe7bX1ZjPMsuwVV4GYumD/q6+n7Po6SRDI3qH94z4pr25rmDy+P&#10;vPZ4YmQzsWZrRuAMZsmFG6ZYb/yHvbxruZUc5H5OxCTLbfh4knTJ+QXllqzAAMN76TL41zZkO3bi&#10;OW/OAAgwU5cotP5pgJQq6IK+MULIhJfuHN865S9Vgwse0G6+OowgSz+yoGu/CDBkE2fTDgJI0eUh&#10;r3zXeduy3XpANrbXgKSeBX2LKcUvXIEttTAknF4VwXw3wZe6MB11hP3JBY9VKZeIMLFsxaf7CxRp&#10;Yyvq5cuoOOCtJ8UR0r7NtzHGCWgc55g8wNqth34ee3jQ+GHDnarGcoAp2l/28AikVccgDAWrXt04&#10;+pa+RFj1707XjTQqca+Bba2ZBRcxxh4c+O71itPPby/lEl+fW75ZCiPE1lefSZ49tjieyyXiloxg&#10;/SoLn+Co2bIztucHS2XE1+/++54tBJAFCeAcS23Yb499/6DD2rZ12MLE+DtXX3p6O93kfXaSMrrv&#10;XNJ3MJDb7yA/LOX7FbaFoVDuInqXx72MwXkIPkOMW7N3oprvB0lHN16aohBvEuAF2rSKij6QOZYE&#10;SCtS0cqU2FJERoONOcNCs9cxkXHtyB5zYWZ0JApkTtZPG+385XBS+uFjhw8L8I6dsXsuw1bsfxz3&#10;EuBr2o4qVH74yNwDbkX28eJ3Wt+mkxg8SzbF4mleYUATwzlH5H7+p1vaMaBzMbmjisZtYyIflvQ5&#10;qR/R7K12ICgkNQqQml76coSIFeSq7Je2geqrMe4s7BPoAlQ9yMzPH3YdflmuQ0/CSR/2uLFblCiK&#10;yCAfpE4naojPahIigYSXpAfj2nHSEUMtj1wAb9XhN7NptvKce247SkNESQuGHusSoP2c9suUpD8J&#10;AyxA+ixbNJhgNBokAS7B+BPZkdyyJnzRtTi2PBeA7DNfveDIeA78EQ6XmjE+fPaRzoIZ5T2vSAUM&#10;IgIGMp2YtL/soRGgBI7g5mMdaf6z8bEnivb6acu4u/gQJVgybd5T6XYsjZ2KmvcsYNR/sP6rvkOP&#10;J9uYfMfi1J+v/kv+5+vOOoXyL4LFmoK6b68Vy7ekKMkq35z/+iGsE5fqyVes1SLIGbLC/AmZX/XR&#10;quB1rRJ67tbCN+eXXnlEFJc8UbdlgFuB+LzWiVbbrAh+NkdB2KVRdMb8b3BH8zagepYeRwP72bhI&#10;ZNfx8sOrircleZko6ZLpfElWkOf9KxXbnwK7dlmYCDZniLEoFj9bauW4CX8kUWbAn5lpYQTGzQHg&#10;lzui1Ss80DaTgvnR5FlnP3wo/8tzH7U5B/h6YE4FN139HFyZfm3/81UjsMM6oH+ETwgJz7zA//zS&#10;c71fGqWR8mff5W/NCaVA8+xwImJta5XGDiQDkFJGg2fUVkpWvPnGX1t98g0JIQgRVo9uIzaPX3LT&#10;MEKytErRh4SQHYO7JNctcGTRDh7ztUr5XCicMD3o6vmu1/4U4F2JBG4hnl/7zHjrz62QJWAXTntn&#10;xchDiJx0/ZwPkbIO4hlrC1q9HcFnRFn9qZPuBL1P7oYYu24dGcvX9irsRCqVAPAl7rQ+4v/Z3QZ3&#10;16aAFpcd/F+56yY2+okY3trYCaj9nGGzbSpm+SSkRnz/1rgho0K++S/3ePoiePBpaXwITlO////6&#10;Pey7Fh/URNVZfdcjB9wMIr/K/4X/dF1rJ3NG1trjaEtsRYUiJ2xhzbJ7Dvyi38XGnC9L+IRP2RLc&#10;1GNR//sODLqWHgh7Ol0dKcJfdDptzUvQ+8q9ldvQ8kX7kdfBMTpoVBNfP+//372sucUNJV+Yfew/&#10;j+ZNS4bHq4HC3VvrB+mgadz42MSS7gWyifDj9BKsr4KN045tX2t9Uh3T2WHBNvbor6ne5g2AyfIC&#10;WBC5Sh7ua8l1ArYa4pDQGhJBfQ70LYbNOE2mun5dZgrITwUFFaE5k3sPP4dLrPhAPW2wX08jU+wX&#10;tD21EXj3D/pPmQS9a9N9U0+9MGz417+x+qgTc3Qb6RgZhIDU10bwjkERQ3Tupsunj77U7yQGL/qn&#10;PcSSzfB3d0W6re3eThWBW8xWIwvXLMvq9S53WTWfbyPaoG5pcMP1ODjKNR8LPlLzPy/ljh0o+jlF&#10;WnrXzCFjuvgtB8CgqWrYxdrrvq6gpfEZGMtRiid06hTzeY6PxglaeiPYOTgzU0FT5WiAj/pVJOk5&#10;vJJwwFoDAh4NoIwEubCI5HBkcC+Dm62JK0JgzdwDxi8+MvjTSwXXHUgiz7zOXzzQtD2i0v2C1sRB&#10;bcRrNL2ZRhMm8gH5VPacdeM5BTw77pHK84YopBTZ/NUl0/VSfQDxlIRGNYUVz+UcfH4wzoYCZpef&#10;VxzrxDa+0ObQw8aH+mGH5tU0iNTO+2l6eet8F/3T/GJE3qWJo+p2Kd1+we+LxRmFeXVrtxMHwXaj&#10;yotfV0ee2DqFGz5rg2mm6sVGCFpa0gROCj3e6iDE76cb1ogTLQ1OQpOW03RyDZ+Eu5gYwfLptt+S&#10;gBEGzHVZQJY4Er0tAVwaOmg5eBX0NZYi7CpkZZfTziYNzb98WZfXJre/IsBHPpzX7tSDGYMBMciu&#10;+bcasZb2P7KLEaAXI3pll5wA88AE5ZyjWR+ZMqXwuJPlFCMIcGw2XaPw1p0pmRWOXyh50vj7kZYR&#10;dFk7Z3j4Czsx5cnBfzpQ0Jb2LGLivGBCousY97zFnXKzum79pptMSfDoKq5P0mj7WcbQw/z0f60/&#10;45IOCciWsOn52D+HMzIScJDIKVR3o87r9ZxoHuYQaElJLLm5XX7VF+vfaGqpjjSxgfoZKGNSUwXN&#10;0UREJao8MmRJCndbnd/qAwEbCAKYlMJJoJkivEbxk5u4rB01K0ral676+oAL2zLsx5+MubJLRBFi&#10;vEcLsl9zbOKo7v41b77oibA19e4HgWt7mH7y4QdH/LUPzVICc3OzsiXoujNMMSit/+g941beJ8KG&#10;VxoWIr2Ut0tW9b/AHw+3XfxTcT7WNFeT9rvj+qHrXRIspfNtAwekObQbuEPgQ3oJyWE+eX/N+QMD&#10;iEDmyyd+4D+rMwdEYmA38vU4qqtHpl5Bo6sYdm6n29uhnlWGkEYJmheomT7RmixojKgZJhC64Kbg&#10;RViIUlKQ5UHGBhcgVRdVuvlJpOmOZV3iZIGbsfS/JwYsd8LHI0f4bbgRqJUoMwDN3S+t/U/sOALp&#10;OxpxN+uTp//tzEKfsOb9pT0PB/meKZqY5GYOFu4VhkxWvvZJyV96cLxhyEJWBRti8rgNB/4pyDsi&#10;f8CnW3KLXJpQWh81snc1chLhr7huMmXabQCnh7ZfyvKtee3zgx7ulKOX+ZTIxNf1KwdFddkjP0Mt&#10;lF6q3tLgVcdnW6HcdZvgxfI8H40yI6ZT9eijjXq8/halZJ9PRqSVKKgwPZIQ8nCSUJwlOB/hIpQc&#10;/LKTyJVpYpHFCpf77oM45/Nt+PbzbmOyUlx+Mk7xVZp8SDaxJf8PX8MCWXbBlFsObR2ILfvvM+Sk&#10;7iQJVc3llMY4ihseL7rutICx4CPr8rf6GNIm0VdOIjm8rmef2Or7TVhEcSXvkoUTHYAZNJzOFeFZ&#10;95+r3q/6Sv0LGB8ymPl/nnTEGBxgpIhd+NG3f3+uc2VOdlwAAa6J/P0G0dO2nzw76chIFOJMEgvk&#10;Ud0XWhswzHcoFO0QgRYm+OJhLqVweJ6b3EWMiGFF+XU3zUcamxdM1gRdzPP0wbBPWAXExTTmhE8H&#10;NoZgU6JHJVhHcARlukwR84HGOEYS8OsTJv715EdKN957x2HXwalv2bIPZJD7JS3TId3l82moG8SB&#10;YA3QoAccEkjhZ757+qw7+rGbCXkl78bzi5GzhahD8PplFGNK3VnbzehJEFC7ABUgM2756PAzclzG&#10;KrSssAWMegPWkQN/BEwpshi5A60KwIUAqifN4FdLQwNrdiAVYDpdNukdU2MsoO7U8QPHmC2ImZT0&#10;eZP73HY2YK+SApl26+Rzjsjxh2wnQDsgyLuw0NVRHatHD7eiiqLQgooBbFLgQfa7Y6EyCe8+R9Z9&#10;cUrrdF4PTD4GMikdyQ6ufeaNIzoiNittVNlXCuWjA4wlJ5VmTXvljHM3zzN+SIw8LuQhRO8PBmn5&#10;WUpvsQjTxy0EUuHEsdcrkUXPnXlBh0SycMtL0WNPyUs5wPFu4uBXLy1bMmKs4PLiW+92uWYYW8MV&#10;gdMBmZwcX7LoCM4XZwzBXJOVq/t34vDbsdeGyBu6ov0oHeQDhoml12ZHioc0BpFKW+8b3/mKA7Rs&#10;bksOM3lm+7OP9tb4dttfgwPZsAxauAoNXbqMJ2BSw4lZXUP1mYoYC5w2ADam8TRUq9VwpwUaf/KJ&#10;/6gy4/eS+5qjQbb81FN4YpskC75674iRzFFDZ6RuO6+NQhGimzjVLd/CP2SNjsEjXZ3LSsWdXx97&#10;v8dAwQAJwsTlJx1CWfxgnGhiqT5xuDIph2PYb8/79uS7D2cqaQwjDe5hofzgrFDaDZ22ngEQDc+c&#10;3XfSN7BfNPQ5PIzVUTh82TxE1duJOtkhSlIOr4gnXlp/wlgZnDdlxd/cMPngvx3jXWEac540KGhW&#10;igmQ4GHGAsJbUAlrjurqSjkHypgjxatVhBRVzPxCZNInzAU3la9Nu00yhWFo4qA36jWYkyigSmDt&#10;K+1ulSKiWzi8IzC2kFG/X84aNX4ZP5QOwLMMahiz7HInuO31780rOrtufNq9K0YdIxsq0rOajAhd&#10;LWhOmMRXkY3PJg48Psc0Qr40JwbLQJXjkFnKdevzZTyluJIhnLziQyBfN9QNNqUqIct3fOVcM2BH&#10;ANpYVaqf5/2m3i34z213XtkJIUt83tzJKwefmm162XWNGZoGVUdWZLRoeMibZUP5iI/ZCSKbqsg2&#10;/GtcYl78qCIvjMRF2rITRQ705zMuuqxz3muJoWlXxG+vPVZvmYhYAeACx5Y8Jv4pYNqvr7h8cJz1&#10;GwHPTpr+tb+04AhUETZQuBbGUXUrW5/35NoXTwib0dCsRzZddByruQoPB3P1+Df10y6XYIvnvRy8&#10;q6/fYRGpWr3soGQxoA7ixKx3enSCzUVjcn7dMAB8fw3ZDQxAZzhM8Jfy/iFAnKrVl7TqdaEbkrb4&#10;o4UXDrWMrIhc8tnbvc85LGCDbJ6unUYsnoZVR9NReM2TVzyz00ZA5cxRHcFa+XX/vtXGENw0JSEx&#10;/eNzjw+5gRKdGkOqLJBNHcKWfQ+jDqOQXfIAf20eYSbOH92Hg26cPvcbuyu1bIv+2LWl+UGw2jkQ&#10;S8gBKfb0pR+YgUClG/x88ml3HsZDocSlTWqy9bj6RDPBRv3ruPhNbXJluFjh2koPK/XowjwhEKXz&#10;tkVIYyZBRr/4oAm/Nqiq2n5RTSCy+YxNk4jftIQ6xhCRWXjJhJsHqn6gi6547r6Oxw7J1YHb2Ni1&#10;07Cg4Qob2vJYm1MlZHjb8o4DQo9mAI+DpWNJd2qd9fIecANS3Bk/9j1BBQSR0pYiJOwTklY9YOgA&#10;4tx+nbrx3C7lzvxpx4yIpnyprXpinzh2/4Ay5x0c+I8FFF6gilU+Z109fsR9ZWFnwwT5osOtuMib&#10;cRNS2NSuV89rkpTddZH/z8UwxlUgR4zeVjyd1aoiq2ZDR5cuTgElRkh2OHrJ+w1+L204N9xeBfO2&#10;UHeYh5lPUbWqiuy899aZtw9QBJLUtc/KrhnVHt9KATu+kdpQg4JmB/hytu0kYUCyktW07Q5oOjAs&#10;kG0UUK/7tEKceV6/AAoHZqSp7l8SWUHGVrelL5NNHsamDn/D7yHoVGCtZR//pTUp+ObFAWPjeb4E&#10;k+NDcHIjzv2Wb84fvsaqIG1ob0j/IlsWzT7t5iH6rLxF19wRekiOZaVSuoR8EuQeNrPkVn7442EX&#10;doyzGpvjN1JQRdPGAbqx6pZtiq3OF1/WXC1COLdL1uydzec7fJvXiRIAZ6FxSqsfN+UFItWCVv3I&#10;VxdP73PX0eWsY4njbvnh8sv6cGUJf5qot1Gl4TsaKSlwns49oZiHmwO28erlSO9eQKuHXcbZPK31&#10;IfkGb0rRgMFa3OJ3Zna4NBsGWyGqLOmQx3MWy4EG8DctMIbCTgs2O0SiGTz7zruXDE/5lrzS5RoE&#10;J9M9b3sO4H5xa9mJsjnN9JkxH0HOvzb1k8/PPtg0Czb89OvaA672J3xaGNTM9AJfgw2cwfhTa4eT&#10;UkzXNeX4xPHbxl5cbPgxxzAX8unMaTxAJRihRCBkz7EfHNrJDCZ8rKrFUn0NYTO4u1JYmDs71OD6&#10;RYqxbfV6asWFWDUsC+sZrPyI+ACQkDBzUrTrdYAaFYXoO+/nXzEw5TpYQhRkoFE3NLTl3gbGNykq&#10;jv54uzGUO6eaEaPqUQqURWQ7sfCT0QNUQ0g4WfBcO9HX3ut+YUcQrrFuTpuppQfbsDygM02Nsm+Z&#10;aQexLlQCXCkh9Az/3ifnHxQrWPh629EFKepXo4Do1ROcwUS3TNP+4LUkJcGGw4fVgkl2/QPzrjtR&#10;5oVW5K7gI4OK4N0CBFMVJVPm4w/1CRu9v9z145r3yUNZJx4nefQJ6VK7PktmrRKxEyumfK7SIfJp&#10;oCMXNCM+sfos2mHevRALxUzE/IUaUHsdHfgjlmgaelbqsY2Ffz1xkyJwuvjysjFjinjvcukxhzay&#10;NCgHftgV52/rlI5G3rGyqqhhjoRTS4pAPqVm+Um5wGv/VZ+4uxOxVMKppAj4J3DDA/mu8WdrIxvc&#10;2MdqPgyMLpDn8GqUW/R+90Nzi8omVp7cKU7npTHGosZ+bv9ztUYgCAIgmBwr/Vt//vaBIe8Plzcy&#10;zhffh28uDpkxk/hAy+SJRaMX6g7Ve+A4Wq6yVV/4+ox7/3KcoOpBms1VZ6l67zik1Ylfzg0AQMqO&#10;ZI3q/fU8g8IIV1v3dvy+t9INe0zqPSUIPCh6LkpuvNIfXHzHuK2nCKRQsphV437qfUJxiDfq/1jD&#10;y6BeQfNuXXGy+uMTD0EaWF08gjQZgGt3IhGBWBxy+aT4S+qYw2QcvkyScImtlUVEBtSNRi2Wv1Gp&#10;arZl0ybYSDhf/WqrG4JbVr4Yv7CHTTFHau8gv1E7/6ifVW3ZUd2g7r5+XY+/FoW0sPrq4y8eXGDy&#10;rMA7wH1qgox569KL+AUeI2EKFt//wvCRvcSE69sOAFx7OKWk7u8XnUfd13aK5F5e+bqYohjYab2x&#10;1hGC/6+Qs/LLS1hwMXMKnuGUIm3Nl+4jd3REhg8h3/1j0oCzmUoTWcneJbTxk1ef6ujl97Ak/tS2&#10;W9rouM3ueCJ7XjOAjyIt55vZRw6VGZPny/LF0g8/v2zIVlYsyRFUXhLNT/khkss6zi7yBhrfxmY9&#10;STH0bc1hpdJHpKvz1UlPOGcNcxNZdJTpOO9XHZs1unVfrtYkLIrl5/r48nv540/NSZo+8Z0pwwcG&#10;ZhymgEoBREUwr9FlWrNUG7FmvXUJsACPCpSzS9e+mnvC6RGLBdM71JZaJ1qNCgnwVL+2KdiKi3M5&#10;phZYOO+EHC7u+D1bw07NTx+xoQSb9/OqAUEe6SIqop248gef9589zJfItpzIdx9Kw0/INxXeQHpJ&#10;ZvmLDZ5ollw+ZVCRI6ftpTvbD+mmYikr5/UPIsxejobJ+CsWXNaNFAbojQgsuG7o1Oh3SApHRnSz&#10;4cOaug68M5cGnzIIdFZ8QslL+iUdSsb/0nbMMKIGObNqoH8z1bap/fq9vGfzbhSETKueJNdf08Hi&#10;ArF3Pzvj2r8ULyohetIVZOx/jRCtWp310HGqotWFFU/+J/DPC6X8LNa0LCR3NFCAhpiULm73zE8c&#10;rlWMSkYMeJNmedaJWfLWA21T3D1QmYtlS5M8/azpvBYfMmKoXQmstzX/fSH7vvPaILaSxGuR7O1+&#10;VhpQ7fCRrXN7Hq1HalCJdqyKChrSVQDIYACeS3S/ma4NPj5L07dZBVEKs5LQT+MWA8cS7/yGCxmD&#10;BpcpTS9AnmjphxvO7a5/+X3/fw1zUwpNa21Apd/9kO1/YlcjUON3AlCjsGXS27EbuloVpvrZhOm9&#10;zuFS7TstIVI2VkYT14X3GpafY5e8t7j9rcpWFlTzAKRqmM2IZpU40tANS0D9R/QAd9DoX1+xC+p+&#10;nsovFbRUSCADi+eY9LwTueTUf/9wzO2HptQcwdj60ZxO5wBKDriNoIbP9OrRwImGxs387Lxujt/0&#10;rI61Nh/aTLHSyvEJmgjIyB+eOuj10UnXkAqiJIs3VRI0s9eW8ySFUOTMt60WXMd0A8SIIcRx3bdf&#10;XHAwmTnzwFOzy1WfmQTZYhNv4i3YvD90VboZDFhvP7/wql4lPLTI1x8/5Hz4g48Z8fQCdFtt2t3d&#10;y+Cneopt2U9teeTWnGihDnecjIj3BtOmcNQF9FT/3pGtcDXZTiV/cL+nVjGUnr2eAm1Q9hvJszo8&#10;DQQQEPGShU+/fc1w4CcLbsW0FzY+dHMHKaWSHNZFAmmGDti6glbpWAl4pDc9fdhIQ3EVijeZDg9N&#10;F4rXxfJmJfn883sQMoL/W/5Ur0tykjLnd5wcPAhnv5kVS/mIKll8nKsTyrKXlhfdoAAgyAc2mSC/&#10;Wv3UVX24tZNCl/M6khEEOBqpeZmq+g1aq/ZSO/8on/FUOshAnAUuR4TVGNbZ+PTK657ogdzCsh/+&#10;1WX86CLNyS4vYsSEbgdAJl1VGhr/OuvG1EGLawp2GUBjtHUvlF3YPRxlbAp4SpMJ6+RVppcsjiXZ&#10;MkRJu/HTT2QdzrMsy+nObbVyYIRgGQsMf9XfSR8mLLIweYcLRWO2ZrEbPn/s9KlDRQsbQ/z5fy2/&#10;cLAPoFDAmnMFYGtkKGl1jSEC5wiaqS1ddkBvEBKKnpVnh0pxA7MZjuO5hZ+MbYWoK3ntv9tdLsjU&#10;R56Og0fCbJxJzJcOU2K4pOm1/Rt7bWFVnaXxfK488MWTVw4Or384/y+8mW7Pbx/svNfGYW99KO0o&#10;Rjh+aTKAVDBXePuuzRedRLjNBdF/v9D5stYUC46IQX5Cr1Y2DBTVzdqdylP9c10Eo50kaPECw/S/&#10;8Q/78r6CLSqMtbsMYAe4wgzHcB9n92f8fFRmxDaVy/NyEEuhuiKwVKsFvfok4VVR0guMKcNLs+c9&#10;/M3wy/0cz9gh/bnyw8/rx5ocRXiFkre7Vtcd9DonGiQD9hap4qMB/bEpSfSaUwvHwOEgbGArVHJI&#10;BdHjz+eNLpRTieqqKWUG7+acHJtlSooeaXIaREutD44kQkvf7XNseN1LzNk5wDrHRmEjOLOl6t9f&#10;T3oEqgYUuVKBQgc5wOKXXw29sbsVFNpW/Js585L2AUdjgMpeNGRuCRDWoNFnWCRi6zhGEnlrFd/4&#10;WUcfP0gxVS9pdLcF7m1HDJ2++lsQnzOclRLPSb2fiEAtw9qshw8v4lhS5/ACveOWcTlHn4Go/628&#10;+MbY5YeedwCj+mTkxTRtk657orEkKYvc9y+dP5TYMOYg6TN9BFcXh9rLLfLTD737+aXohAml1/WJ&#10;+zz4N68FuCey0NiKxluw/SMKp7E7127HK9MHqlosW1r589m3+Ne/XHZN74iDfRXKQlO2pEy////0&#10;eV0NMWU53KzHlva+vDfChNRxT0fvOirHwp0DmEoOn6p02kpCqga7YHeiUvNzYOoztuVj/PMe+nH0&#10;5b11xkRiNVACd1OogYGiRfV6JXF80kJEriqHIy8d3cpksBT07bGWNSqsn40ZfGVq6edT8v/eO8/0&#10;ubwweYpwwkkBK+JjLdGiB3cahCqjUnOiVeuqAE4EcW3lt927AsDUrs468JanV2AjxQcEcd7skSIx&#10;p0xefVsHkhV1a2IaoTM7oAz1GYYPgCl5TbQuZdSHXT9clv3JosskMmHV5b1S2XHPspTpILVga/7I&#10;VaVvRSGnNMD8+PGv7U7LK+O4rRPeZW9sq7G8LvkAKseaxadOKk8CcL6xA1G97hwcQA6ItZhfX1p8&#10;2skIYuRkBY6u3VZDAyA5ByjCvbZs9gsCMnYs0rdwJsx0jmOmoWJ2LghgrOSOG/bU1OwLEJofU5mf&#10;//7OqIfP5h0jxCdjXsAylLyM3VZ1jSGAuHfKp2y+uViF2KqezYBGXdW0BgkyBsVjXVmYZbz87fmP&#10;9eAiRCqtSaNhccsksLYeGl+BWOTMG7TbkcvwAU0hup2TmLZ6TD+E1YQQOsNSH/ZvvwFk2I99/3Ga&#10;f0bNf2q+74eXCp8e24oEFeOjWZf+86AExXATGFWDOUNhFwZClpCx6giTXJL1O0vefarzSyM1B0eZ&#10;Acvg7m5oiAlCaJDAc5x6Zddx6ySEhdlOvOP988fJImvS46G20cV2jWD7yo9/Peq/N3cu98E5/v2z&#10;0w8+qSgNJi7iLzILCNlBbKr+WPNBGbesFZMPGKRgOcK4Uh1RXP1zrFBEvxhb7OEumT73wDGdNnG8&#10;JmdvT3fQMKiyLI7eNhlRj9Hdj8QeXkFsyGzLb3JeOWBklA2VBDgKokUNqXv4s///qqfRAdTJm+Bj&#10;Cz9kz+jQxlBTK6YuOO5UCJwDIl3bpBdjWMaH/IKouN0fRbXXJUnBJbb4w/8MvL6j6RHCWDAQ7j45&#10;BBxguJkhravTcV9Pw3FgQCWTDzjou+9xPOATes2JWQVdwAk2cZ5/aM3dR7BGrrA1N/F84YOjeKYM&#10;eZemCrIZLB76T8ahhXVeSHHgit64+ATDoGztslPbi4be4qQq/3nJ5cLsaYMvTW5qzQXk+A54eVjC&#10;BraFrsLP23QlVJeRbS8vQdEVyoX8JSuOMMOE5FNixbp+wb3cpD/k52rM9a772vmVV3eB4UFZ/5en&#10;DzkDceUxJysObHyfwjGCOmDMOytB+JnpICRNf5Y6d/bam44MAmWD4XXG78MlZffVUAhqqpMlD1KW&#10;2D7NDkiSpl4/8MXvwcdmErA2pUs1Rki8UtLeWnvG+d1JAYm5eVvuCV96WDuW5JkpxYc4XgKZbRKz&#10;V42gIZfUAnc6Gs5xv8y8OoRTXgzAbFDtQqPJMnDImyDGwSaR82nZkG3Ptj6b8MW0hX6kxFTl0rgw&#10;fygsIJ5vMD6TkhbVJmDm8+rxyu5HpmWe8CKw6L2VdfyaLQXKWOrUpCFutBFNiP9pmWb9YWsxgCeN&#10;XyqRX1pw9undcZe3fngpPGoUgs6doAICcoH3Zt9ndliylmZlUrDHelT4GoFNh+y6SQZ3EaOSlQS3&#10;7OHHyq47q73jioLriJ73ug5vYc341pjtYSCn6CG6v+TaVuM2+pk4IMgV6/BvokSD4KQAi03FDFzS&#10;LMD5bSIFvh47/cILDtFIQmKZf9yQd2pbojOAzYYwSL6mZ31ttzqmV58rp/yzZnQ5phVO2J1Wo9dr&#10;Gmzs8k5K5te9v3TWwGuzY3TleqXGwFD1Bz0vNCU6mOM8z+QOVe1tQwTm8qeFZ5Z9fnRb3B53GKe9&#10;3Y4/rIRVd8wEwVaM+CY+Ex1xSZfNIXHVc+93u+uwiFLrUlMZ8q8ye5Rlp6m9GjZMpecHkATgPdN9&#10;MBv4mJdmd7q+Q/qt7eutsfPIlRTnPeWMJjzDOyAwd8s39A7IoNBkaNQlKpE2OT642dhvXv5SPPz4&#10;AMOX5DDRB0r583si4QtRy9UnUmO/V3u+a040mkkKPRQHvLZl8rHtEHlPAYjr7vwRnNs6WbNow7qC&#10;YSAGrXH41VlI/Ihe385LMTglvYNlf/ljjwBIf6xkSJg4dfGIs0gyx1n33Jddz/a7+bV7nUXyT/14&#10;eSENIvGMlA2NSlVUoyOrdg4fVe2CLQ9/d/PtBdWoIJkvKJkEhie+B5YNTjCDybuMeXML4OhEgIN4&#10;i7ysdXijkKNveO7nEx85DVplsjD1wVtrz/9Xn6Cr4oBpNuTCDqEr3snOxsjWbV1aWembbT0Fuelc&#10;Hvn87VNvua17LJHVIMetoonXKE8DUsRzwu01jfGPvZr30d55dxwQefrJzPe7TzzBkSU58kTOP6/p&#10;EKvB3a1pOVehHZA9F1cjrK9drooqSWNg/Pb5hNTXH/5y4ZE5a6vshJkPBBM2YheJbyumabE0uavr&#10;cZOXmEhro5QWdK3nlZn58U3z7jj6klPysuEp9jMTn//mlAOK7FjUaQZ5UU1Dt9/RaH64A4xRd+3H&#10;NyWCDSK6ynCtxb9b1OOfw0LghALNaK08oJqasyxfhw0bvMujB/y4v/xRR4DmnDilxJC2TXnn4L8U&#10;qXBLb3rEGHZIoeGTcILsXMwcJ3TD7K9pUP0uF4V33EEEjGw+ZUr8nH/OPu3obZFu1FncNJ8Rrl++&#10;oLmVR7CTwNlOamjxd2zIqoDAU7eYS7JVKf7Ivf1POVmOJSlZxaRvjrn0TCsuCZIffrhmz92OVkdq&#10;uGBC7rexXj4CfNn6DQYpLpSY8GDsv531La5vF9ZVQBpYxx3xEbU61nvpbXbL91ewz4wAPdEKSWjt&#10;n98YeK7jImL41dGJy1oZNqeD5K5WQTSk2Gd5KSAydiNp3nuuAw4mid324bQjTzrS9vlIlP5lU7Zt&#10;C043abj0EsPzBq7qLCNevOYHnQulzzO0hg9teyh6xRXgTg9l6XF30UdDrjuWBGHipIdo871U2wUN&#10;Ae0AEnJSP66/2IUT3oPkqeckSnDOB4uzhw9RXR4Gm4bTHcStnN39lDVv4o7WGCPsPrNo9jekKSOA&#10;82fNkqllvS/Itjaz7BuzDzipd3t4hENSHd0RCR0EQBc0kK/qmlb/96o0R6wyw/n52U87XX6uLxUA&#10;i2TaxZx5G4G4YZLD5G9KYYaGoDGKPmLoq3MpL56HjMCbZf+7KnT7+cHWpEQlWcqSNwafzkc3OI4F&#10;3jJAa2X+wVpv1AgaZVqBoNm/vJ03NqsSnKENnGgF5LtJ3Z++JOYKAIY1SIOxZpzLaIn+PZ9DQ+s1&#10;qjS75fsr2GdGgFqj1/7wypyX/8In+azJ/5h35NPDdCvKGUStc6IZQZLKGrqk1FNzdi8yrhoK/PTu&#10;zNxrc5yKoCnD3ZwuGa98OUmUMq5n+5VxOFIR/ghXz1WfzSMV3s0HHmjhjc+Kz2gLF7CZraRs+7up&#10;J2XHsxA7htsUrkdePlizSo2gIcMT8cOM9PGiG4JWGPhxlCImbZlPG2iRglauCu7yNycdd5akKoyr&#10;4LTd/u2a57zRY9hkkS0E7I7FP4awXyDyZW8Xauqk7ooUiS4bIqU47GKwKO+3yjR3Hmr8oeBeoQUh&#10;Hskkzycn3sndmENEv77m/elDz7Q5iQm6QVemi9QL464uyADzFYz5ZAarcQLylOssYO85+LW4ctSt&#10;yha3ZuIbzpP/gO06y2btAGIcBVHkPcq1Wo6D+ntW40/zm/E8fkze46DMJrpg2SAtv2D5uhzOTcCx&#10;pn373y3nPtqPAcgNclNg/l9+KAId4WKD+88DK67Cg226/7VGAiQcPK4jbF7VJwzKOBtH9PZCU1or&#10;hXAiX9KS/33Rf0pOSgHK867PU2xl8CwecNbEH2yuLFiW8Q7U3AVR/b7P/uHn4cAIaan69teTHgG6&#10;ayGAgd7r/SGy8oOlT142WHAj63/+T9F7Z/Meg2rN0bPj5CPRhCTzD11VrqgxVaQEP3UL1QzdPABS&#10;iSnFeeah4FV9KdBq4wSrofmBRONClPDi/W0JqNWCzp4QGl8ZEfwi+WrxDV8NP4NN8WwSvNRlOcmH&#10;I5fDAyHA191S8739qIHuyNj69KwToPSByHN7x6iYgUNxHZRbseKO1tdeVMxJcRdxmruUNAQVcjbp&#10;dIrv+QQAyv0ZRzu3VAeJ8cvqwyjEyf7SoiPgwZg6lo6Ef9Wq/OHzsYd2I1ukxP2X9b2znV5la6SJ&#10;EjvEKqS/n0SUYsFRS2czPp+SqlcF9BRKpkLLIazP+qdwyZlt9GTa712nssZ3CcH6cDu77ZQygl1A&#10;p8Hl9oEjSqYpyG2edMfzl58yjHVkEDqLZSTX+HTBSYMJ+Cu8cMiWKdvTZHBB5NjJn556hIldqgbI&#10;dfvds43u0zc+x44Z3SGOaEfEaXr7VIMSj4lQWIcETvp2pRAspRB5v02xJIf3xZpvNfptWr/vfhXX&#10;MotaCXy4T3x24yfHHiNGKou3PCqcdGmwPByM+tNCUSNp2+cf9yOf2NtdEYcTWKvJF96ho1TOXJLw&#10;yVqlEHlqwxlXdtElf7S5ggbyKFQcPCR7mgWVkOa5CKZ+8hmTPmaSc6YOG3LFJT4YI3Wdx4nHTP5y&#10;9Cg3Rdk0aaBky5QaQdM4G2HL08gwMQU0SsRsVhVqMsR9kN9mSak3791wS/dtWtDQgUK3u4IzhLV1&#10;q+PAecjk8RzXv0mxWCV/m+3frzq29OgjX9pGiq+TH5z3cfzw88xITjj2SvSm+7JioB7KqjFa1D6F&#10;3ADRJFJ05MZ1lbDu1eQF79g675LvyqYc/OBPSy7t5iQQltHo/LUGuwk8A81lerb9qJSItgwN1hF0&#10;cgQ/a9WtL/b/8xUpQxeFCJeTSuaQydN6nkFsEW5twG211LBtP9GIaVsrEsfzupdDsqO1CGPFsiHN&#10;eOMT94p2JE/GBXH3qejwfCM/VOKLz936dFwS64YItFQPdlOPQBwxGZKb73HcS+39vXwGkkQ1PMf9&#10;9elxHZ+81LZzy8b/fdWfOxl2yL8+QiI7ank77rLAJNOII4/6cZGi6BxbjzUvbYsMwtgy/eXycwdL&#10;TpYbg2w2sxg4QF1GZQ9mftJl3bFswOGFIqmzrZeiHc7jKRmHjTARwvvI3I/6XmDrPCA9EODYYtkn&#10;2yNDiCum3m97DNzwcI5tj76lVn7q1JOzPpx9yb0HcmtZe6PNmeJunWNs2oEvHnrQd7MqW8AR0cSB&#10;BlRqSuHU5u+ITfz+H/U1E55WmKJTq/77UrtL21gpnbz9JH9Oa5AjaaRjKJq9i34L2PVadV1SiuOi&#10;PmydtM1fd1Y/O37kI4f4HLiYA1Kj89ca+q5noZd1u//wTzcjUSXF0fuXlhpRFL/pyrBPJaJQaeba&#10;jk+IvGeN9icly1BNnDbNFvDq9uyARsSx6tSiVqKfAyQjEm+qCzXP2rYVeePdM49oy1kd4k4bTpWq&#10;3fO7UAkRlwy485h88imv/9pyDc544TJyMqBWggdtf2nJEbBo3LtjpJ5v/88rsw0ryD2//rKzj7Yd&#10;XeRSNuvf+aTaYZW4KglojKb9pWRmFIdGfU3ycLGlJTe/csTlXYN6wiJxjZFr3ApN7AQysnWkpbLy&#10;gZ9vJLIk8abixIvylKs7z2RTicKKEn/AYBDpawVW5uYkcojNKz7OhnrXQoVW5PVBgnC9OmR00jad&#10;bBbpQ7QAs56QGBjudfPn094ZMTIUtVhNdC1EjgAXsX4Zq/FbAOERqUQUdar/ms0RiqXKMAYye/ZS&#10;8T4ET6TL6KKhMKYDxArdbbmB20vd2Jc+Q0OHHcZJIhCXpLJTRNCM/50sXXackxDZGcO+Hz7mQLB3&#10;iQ6DFYIQpyqQgHQHdvA/wY8k27xQWPJLFq96QKRe8Y4xm+YvcgLw4ZxvXu33t1GwlrBB1grAJFC9&#10;rppqFHFwWClOwGV7nvfeetGAZ88mftti848rfTEawAVTtyWVDaa4e9pdEWB02ETQXU5qODslw5mh&#10;3jhPNUTGwEulx7X3exmctBIaly+rCRICBMqm+18+4YzjuUQQfl/64wzExR9nW50+t0KVGEdLSMDq&#10;38vFhMHRcHXIGYhx4IzcX5o3AjobEGzV9DuCagce+/m0yyQuzya/jD/zpL6IYBAbbTwQ3DCoKbZb&#10;reFa0i26fRu2IQgrbn223XXHBwjnWS+bYdWv01mjfWg5EOLl9BpmiD74zBXjzGzga1GsG8v3gHNE&#10;O2pbaN4o1X2bChoNXnbACvM+Gc4j4DEtZ1igkS3EL2IDW//ya+O+vnRMeyAYI4e8mkGukS1Boqj/&#10;POfdEjPByhRHoJGvtdhjANlnRZsoyDTYD5vaAqMKplSbkRgtpigV76695M/tRN3N+vI/g84+ri1r&#10;cEhK3o1kVJv9udOic6tMHJ5GRdM84DJyGBWZzb98tqHd8HYyLO0UeGI3oRGN61R1uyBBmzmgJ3tR&#10;XPjFWkNOWXn7845/vUIkQ5q0cMCJwMFvOSNIdes8vG8vTYD8yPX34QSrUiUF085uE8VpV/Ld08+1&#10;emjISsk0wexJSbQzikPRQsTufNJbK+CJJ4pr71WjhBc7Y7EqzLmYSeoTafSG27jZ+3/4FEABNNC6&#10;MnJqxqsfnTJc4lypfNy7fc7vIHsQoNXsSbvUeagjmz9/xeSAAKxdT6MCjCFsHjCuqFsQ0Dv32bn3&#10;39pfreSJRbORM9Cfdj8hohnIU91wnIoZ/VfYTE477qcP3ic5lPNswaSTjpHBAWW3uDsozVIFWfNv&#10;e23AcAyUp4jbsH4EytSUwGxddcfV2a9edPbA29cxilIV37b77mx/AgYRwzqk7ddA4t9ImPoclJnU&#10;ltGznk5s20oyKYS2JilOBYy6+0vzRiDO+iXDIpL85VPzzzy5JFqmrL3/mcBZPNF1ECM1YiOrcmTz&#10;ctvyKNlcta+D9ccFFDF8xkGNW/7nslt7hHldYGBvbym1seakdX1ZViU4jzwxw79t4uT4/1487sMA&#10;uJyWPHvMyBw7Cr2yxY1n200ay5b0a5tCnGc6tdotJ5IjxFe8c1T/h8ceQJx8fZ0bd9lQxitVRPhm&#10;0vnL5nFxv1+vYRpu3mQ39m1PJ9GdzgbLWYauw9/QoptjY5vxh3qOs0xX4WOrP5h1zEWjSDDLLXuX&#10;v+PaTj6PpIsiETbmUkWnofIq838kBzHGXrqMA33DtAVRCfDjp559Z2cSIwrWe4tZ17fPgbhhiz8H&#10;5rGqEy0O6Dul1xmHTPncFySPmmflkASs+i3mPqv5LgXs91bfpgXDe9PwNaq8Ug91YRKIKOOu//Xe&#10;Cw5sTyS1/9mfVQDiiGhpL0fjC7LGXcE4fNicT/UwwMYb/2KLPAmwh0ULRwfdNd3DEkxM8ELuL80b&#10;AcUBHKG24K1JBVecmIr5S784c9kVhwTIVqJAKIAD2hhBo4vcCnbLmROloXlpwz1mBhADJJp8+/vh&#10;1/QIRP2AXERkxg5+pua1e/vbvLyVgJOlyhiCRFRZW2td1+3Fzerqlcf5TAcCDliRlvpadT3cvd6f&#10;XGbid1d3RvRv+jKL/5qK9ejL0axrj/fJ4qaQnL35P+cU25TfgpYMDgYDbG4BqWLg+hWki2X6UrsF&#10;S2/BHlL1nxs39d6cjVMKD8u1KERxzQBm0IUWbNHvv6qUpPCp5bNmD7wRVyrfli8+aHNlH9mnhwDk&#10;q1r1hAbWHWc6B8BvkxMpwS2uiuUD2hXlGSdla1/8+oBL+DIjyCX1IJuUarBuW2q+AIJaGi/ITtIU&#10;b7qOJZuxxTAndlm0LPvrggNbWyJCHHgBjUz/vKUK7CsgHHCj6mMn9AZUHrKEYpyjMjojjr9vaeTM&#10;59vTmP4ihLX1POELHHikMlNjiAQSXtPK5i/5ZC2JZNs1ukBzHZC7HQDMXcpmjBX62X5z/bujOiPV&#10;iOZ2NGbH3W3d/w8eqD0/Ju7ajKOyAauCrHuRe+Z2ySLCpPEfXfjoIEMzXepFUUAbQc1NqbhD+Rfg&#10;btPt+pYqTTezGJc/2ZnMJqw4ADxES5LZFFw/y8YtOOlCnuSELEMAlVmAYgi0rH3fJV0HPxd0OVCj&#10;0RMDaJ8sY2qaHvjL2peiZw9AyBPIoVwAGqRR6FqssMQArQVb8GavUCpp2IxiheGwL5M/G/fmqkvH&#10;DVKBKJv+XI8j35ovSBW5Tf1y9onfLy6yEM+/l4qBPNagxPlfn3OKklh1rOewaXmFYC91Zh/4jKBy&#10;0jbOv2W9ZI37KPuojlEmZX4x8dOxx4kxQ0RkQnUTLTAIBVnbZGXBMmW+XusdtTq6CVlZHvX5RKDO&#10;Q/BAx5yVvfz56bn/PDXLqNRAY9SSq3yH8fMRqUBauUWROGzEiaRmWS68CrzkK7giuDrsjyAB2iBO&#10;y38c3GoSl9S+Wz62v4IMHRM7UlbCnzf5pTfOfHBgMBt+kWr3U2s2rjfBDZb26RPXvEF40+AjQtpp&#10;sucLji8TTveNTPeO9i/jRgxMf3VvfHnP9+03+YJsuAWWVlxM3nxkzXkHxv1W9vfP9HvoMLOSDXKM&#10;zFdDaiPoHWeaJUU8nvOGKG/xDCge+gXWJ2CoFCQkPQcU8usLT6nXDkQWmiI6OArT66al+6qTZHle&#10;h1aWbWiML+CXOWqWMHXL1Ycew03V8uA090DvW7pwd4JKR1QvO+yMPMQoMRaNJ3b4+a+2O2tUGNYD&#10;HP9pSWNYqXJ+m0IFvrxMVVf6Nuw4udlzy7sLQGLf+f2W3zvS4oTEU1tICR8vvqJIW/rNOQWenLWs&#10;2t3Sc7FP1lc9PxZnQN+qCCY+/uKc0T0MHxtd9vqQa1oLSSFAymwxVp2ZmbBFxrElhiaZUCzC2vPt&#10;KWz4xwmW+dp9t+IIlwYnmwhT55dPjpw1Jl83HICamgYcclVYxi07LDAy/Di3X75sigLOFRCnQXUE&#10;jRuvOlxH7btkbwLCWyjA9ba7OS3h/kk288ovL13Ulag2xFuwhZh/7uMH3dbd0CTcakBFm16dkXzr&#10;pcM721TpzigEC43zXAhipLv//eQArorYsKbNe0DQaFCqy6ZEwfBbE1b8lfvp7ZMPp/2AQt6yendz&#10;Bv739q5pKSQa4N9/eNt5p+UaEtl278x+VwADHGFSyGkBCH5VEUTGciUzhsgGBwNOg1trrxfvsLLB&#10;cpw7c9npClAmHIs11Ree5S88PhQDVAfwqliZonTskY3R4be8NWtL22yWAT+axLqGiWY6pihrYhvp&#10;3fwuREPLVcCZZLzOdzml3D3EDlW8OOTQoGOyoK1nHU769q02F4ZiTICt4JFwWtXdeCBUvqG/5Rkz&#10;Mrslphc3LJqdzM9IL4ueNzsM/R4QtDRHAADTNfGHmaP7utMn3hZWADrhcQ/vie/93oSmKe3F/s/4&#10;tLmzpkaL3/161ob3Jr6wou/c72bPm/qzm6+AQMkLlaJl27S3p30357OPufYizjTvU7XXC1UKHU5A&#10;8H5ZZX/WJKIopKZNY84/NBrPAW2gazo0HTK9blp6vuy4aOm+1C+LP5qy0tcKuimULBvhLjJNW8y9&#10;v/VQ2jTLpYKW4Trf9agyCUQgfvzog/1wXNuybYiWWfGE+Dd/WUHcyQIVKtCQ6flAscIDc2648/Qq&#10;l+Tup6pauabbGs0PVAPRIPvkoqv7VvFzV9fQ0gOJer1bIMuq8FE8sPkJtmQcf72RlyZV2F8aOwLV&#10;81f9O0sqZXHa5z7ra5G0nbu2IPfwX9SAvDEn1rlrK+CzBaujxX0bf1mnygpL+h4zCIn1StqFXc9X&#10;o1kAJHzhkzdyAYelV86fMGYkfciyeU8495wbRpc0U/nxg7kxu02/diR+alte14NQ3ZLZlp24O+fM&#10;bjIIDmE2bajdjR3AWs8xrm4Gnpj514Mt3taQjSynfPesva2nKcSDoKpxoSN4ncbCNfi1t512ZmU2&#10;BKUxaZy1BY3b3MoQY7e5j6XNtTU71R5Y/TRy0zV9pXy44ryBtyuvPT4Bm6unAu8vjR6B2oKma9nx&#10;ad+ZXLfjA/KSHx7q9XAHd5tc0WZdQfl7k7Vc21sotEQOGHlYoEKTyRslZw8jkQDYB+tfLzYXVcRn&#10;Jz7fyWKM9QsnXnRIjqmGSNKPXBnUlfJVyVqLz1olXH6cuVJv41vyweyY/7iBbRN222IgF8cDhpC8&#10;tccpnZNO0KnIauQ6b+yAMm7K997b1/UNqX5GVSoCPHvnpkuH2HIKna2WBu9E02QuufDxSw8JWfCF&#10;qQpGsnHF8bYzeOiQD8CWv/vOR4lCoksqOGlafAi9BlFaSSBJu6AhNSueSlzZQbp16dQkjMj7S6NG&#10;gN5NvCFMTxvytlTWZ6gAVVz98Oc3rci93s5RXy8Z2qlzVW1scmtp3N4ecuOG8vOxNiySeGrtLT1i&#10;IQoub4l1U6l1uTLEaaWvlD8c5zZcT645BfLYwvHD9fcXuTmUGVpVSHxzqcnNm+AGNxx7teBrb/Fx&#10;iVnyXNHNWaU5HBzaHlJ3i23PjCH8fOvFJ/hxHxWQhsdpz1T2Ok0yOGQwpM0+6RgZRNdsKSYrz/3b&#10;KBW0A8QU7cbiSlULmoO7MWfO+3rzE3YsbMA3vqcEjQ4NBI1hNeXhJf9uRb584dSzMKr7S+NGoLag&#10;qQESYwOkPHfV05GR04vObBskb31x5DmQpHSBFQ/2re0hNzpAcCidOlHWjYtf3iXiNwXepukvtT4P&#10;CFQEMJB/TP485/uXW/c7yUwHJDWukc15CoQVoJz39hEsev77JU5gW/nWpe0fy13SF9388MPhpwZJ&#10;NAvp1i0qaNwd/CczbimweIwGbJrsl++fcFTATlB2trS5sDpTltN9ieCWX1u3EmGPhem8sYJWLVDA&#10;Pnc4LqvVl6Udc5C+CvnbU4OaZgzgGNv8r+/8xNzXRpxZmUXT6/aXxozA9tCj9MwzTDRIKsXEA9O4&#10;O4Y81Gm09OHffxoxSopUmxk17J90SVYnogHZF3nSGH4n1/fDxs75ILTkWEhinW9rOs5Bo4id8NlX&#10;Rbf2ALoilbM9tSZ2+DqF2KI9g++MCBxpdUDPAUPyyvl27x/YhSSVSD/zU7eXBVtIlT7XUi3i/rl2&#10;ysBBcgqHO4+x014jF+cAH0jAwOx0iXVtP1uW2/nB1n05zoF/JGNBQywAfPByVsfn+AEOct3TToM9&#10;U6hd07alGSXndRDHLXhQqgzBLbNnPvXHq9UbKCzFqgEzJY5nAuq73/BX9XgqObzHZ1O2nn6RVFoD&#10;Bg8DOXKqwPiF1CpaAEYAzE8YeKNOh/BXywcooMHFHltX0ATRkRmrVfIB94Abs+G7bdlIq4bnhQoa&#10;gsCw1yNzAC0HOy+b13Vk32++rMwNg1Cia9k8vhOre1jmLbhIuXvXLzu7DYAeHIgPy4mTrDOADwTw&#10;ZE9xrFmdDJEs18/ai3Kz8mxcthq/91SfaBQUC1TCTCvhE7Znilrbt18FWna1eldKoBYkHs45z177&#10;Q5fDTT9fmjE5ecu26fdT245zTu8M4IPhy2fOmnfTDa0+mvXXvOnvHHrZkYzu+KsxunGcAfWTB3B1&#10;urAccvCp7h4wxVap5et7yIyOQ66OQsGoAh+RoxNm9/vbCTkb/XJ6QeyF7bCKQhopnwKPhjsG8mTs&#10;sOgb8Nl0axBfKSYPW/FN74AvHaW5vT3NbRn3t/z8LjJlCuYBvciQz2KjTOz+EPgaWfLML7jRmjKp&#10;HPhch/Yy0mKZerao+hdTjaDZ1GPhEK1XZKbbhwECu7dvtvjQ0hsardXkf/6i+0Dxmfn3muDAQv7G&#10;/tLIEfCsINWrzOW2ydz7/6s4v4/v1Wlj+LdfO/K0TpojiTE5fQJB5ugB4dbcwaBFIqoK4mYSl+/A&#10;fx3MlyFoTj2ClpB8698d3+GW7nI8l4tIVZEgjWxk0x+jDCz4lgaASVAHIO9eAJUMUy6Gex345fqe&#10;AcESu0z44XQ4pLwh2OGoafon6ZusLR7gs5MUXNKxnJTLilBP44Adh+sRt0XKYUDNQRxnSj6DFPdO&#10;rUigbbDcZFxwXkIEeC55Qe9PFhteBzzs5xYv6ahGPTqt1yifGpeKs0mCoO37S2NHIG0Bq5K2RCtl&#10;/JxTrjg+b9n3h/b9LHTjuW0JcJbYrCo5YyQRxg+qaVYVF8vIM+gnGEHzHzpw4koENdUHIRHSiPXJ&#10;+rHntbEI4vqy985x5gkP5IxlAxJI0QS03VJpaAjSdbqOOPWXN4VoIJE/aOk6ul48f2xLZZmwvniK&#10;lPiFeIIwIs8xwP9yCC/DMFIlCl4cBwpuVWD/XXfjT1uQYgtMv8bOWs1zVHCRySfx4tjsl7btgis0&#10;45prv0BHh4Q2T3E7OW9rf6vkU5Kl7cnvNbvB+2QFVekOvti86R1vOTK+9bncke8vPumidoaGCCKj&#10;ZgFifzYApro9oxbLFyeYZeXIpkYCB36xHjFa9aDtxkmR+uwnw6/qn0w5ORShbG8YQtJnNV3P3ilC&#10;NxNNhq3d1f1inKgnHTdj2LxEYNvRZ70AQWvZ4HfubpEHj5UryraoChY/0xjGipaAb3vWkO0ARNAn&#10;BcYJdv1X584ip+KPjVT60uOHuBb6B9iiEqCTGzz3k5P4qIRbIVJs04dzy0UCmK7IlYYcbVy70/zy&#10;06U3SjYO5JYjK9gnhaIFGlU9Aen9leoeNPfFZBc8O/6UKzi3fHKc+Vi7oieWKM2F5rZnUkNToXwn&#10;O6smFFATcEiWne/81L6QcFEfrI80XocxeJeNw5OqS+8+Ujb2ZKBbAEERslitozX3LrS7odhuXfCO&#10;YMobhQ5xcPcZPJcb0haEupidw29FevsjwO0AQAMIMegZ0dx2IdYxXeA3UIFmNzU6BkjIgESvU3HV&#10;X6RWdso2/J7s7K5PO/282ooFS5PkE5PzOoREdpsbsmpHmWRWaz1N4NgUlBu3/MH+xwQWLhs4iEKg&#10;7D29JKMx2Rcf9u7OuDdwGxwf4rI3PllyxChfhWrfGXatkw9NUBFr1KpLy57LFC5d2i8QC6vQ0mhQ&#10;N+EtKxrWZC0w693kmSMYybOj77CWmj3/TRxUnmZVB7sdUrFI7EHcdh+bAxB1GfdB7aWei0Z1eZdf&#10;rsHhg28f+5gKdVmkIfwNqoajvpkHvL1YxuORTnpAg6M4tIf3ea0MvBe5UM+bOC4NvoYtQrBlRlju&#10;9Obib3LnU7Ke/SmfmY+y0TasCYlPH+lw+4Wt2dz8b5YvHvrvobqv0Sp4WkVjmO6jNr4R8RMzrT1S&#10;EBDYtGXeN+X1A/5xfJCA19OTs4zXU+Y92vUbUYfoCUPIGV448WeSf/QRc6bKqfJsSmi6PUSqOd+s&#10;OdGo0sqZ1vpItxykctVTZdVQBOclDxZYAztRhoNTtSswut9MyGROXneiynwCEl1j5fI+2twRBxIs&#10;zjTpp9cGnOXb8Fn+oTA3ep7Q5tbbnEH+Pb1bPU5RQxBLHn3H/6eu/nJe+OLPxmOjeB8PQPhGnmhV&#10;fWbMDsrU+AAwgXlixsK+bTHloY0/f1x8ebuk6ZNoLOQ+caJhIQqclWoTXryiQ5j02jy9c0gSNB0N&#10;9GI1m7t+uHurrUUa5UD0Zf24fCgua3Au1C5VXxI7fZps55fiADfxJKSxDah+Dhq940hS/qfBHqwq&#10;e5Qk1MpVU09j62to8cITYbkJ8o/OY4PGY+wFrRGLRZ0Tex0h+fckXDu2lap8iKByFEOJv7j+1FO7&#10;rM9yfUuviNx3FikR6K6VgaB565PvYk1X+2H3g6sWyqPgakpg9fPPD7gmSw8YOmCwdt4Fmzv/TR13&#10;WGyQXE3dgG1mrhlOjO5rP+nT+tdCunC8xdPcdu3AJkMEQDf08H3nUdY3WC/TzVomEldJIxJkaJ3H&#10;mDougqNd8bge478WWBd571UqRVMHqM57nBNh8jbOb1ss+5YFe6U8i05j0g1arAG/94o8OYMBf8P/&#10;tl59QT/SzpKWvX34I5eWlrVWKsRMrM3ps8qxzj5y8qdYwshlxpLRU36y6o3Y0KNzoiwJipXNXsEt&#10;NNwqQNLMhMaa/oHCD0li559b8Pqy1jW3++bKGeHurW6ogIxyxuK/KB/L8vUlNlR9iqswN7VpnZSr&#10;ghUbfaJVfwZZfQJnEKnLop8LWyHlrurq1mInmskhhM4e578wKzZlxcADBGrW8S74LTQhf/RqPDA4&#10;zL829Xn37C4JQRXnTv9YunPghmIxKSnU/9l4PYpKmiVW+Hqt/aUgy4uGhCVSLH3xA+2ii1pHBV+l&#10;4+NrZ73/VvPkAiQIF1DGUEhEJaE8Euw2beEJiNCqQgho7rxvRy8CJDOROVsrIiq7K5bB8GXrXyVN&#10;p6rlxKCg2SIpvMl4awtH/XGZH4y76jQumLL567iTsu1f3rn8IpLE9oyz13O87y+NGAEveh9BVWsm&#10;lB7TP5Qvxp5c+uzsi7MTbVPRoJ4SM4PwhdTI5Xlx5U/KmxVRhB9DWTLUDz7beukBlS4TcHg5ts9E&#10;7Ih2MmUKAuNPGOf1fnOFRqIdzln+sdRi7aNsMmmkWGQOCK7AiSr0ZspgU7t41iGG1YVtg91NsNLS&#10;Iy2NbJxBQbQjHCySQtx461u3vWHHcYVKgG3Lc7uk7U8Zlur2p+XJtqwk0EIi/rCs3lYwwjT9NKKN&#10;RrZkWO3/u8cZQC0yjg53C6MmyYbXrz/5sQNkh1Q8/9LqCzqBmdJVclxRceWG8A4bWC6sk5sMJoPX&#10;//RkXsohpuaK//vx2v/1YH2O33Z9YCirZi+qfn9vD3xNRAvrA+MQ1iEnuqcd894PiHvv4sSSFrAY&#10;Acm43UHf1PZlYiTwLLb21oJrtNcZDXHa9P+bvICDaturVj8SZvRkiJSJHhtbixRRspSf/nvjELK4&#10;bS9Yzlqkzv8PlRiAWLN03NLLiS/wxWM3zc9qm01Sq9+NPdn6y7+1QrZuEwviHkG36ztohZarpkR/&#10;/IWSA4e1TsQQ2pguTax2j73GKMTOOyx7ghWOtLpzyueyqJGI2QIU7I0WtKqAFMbnB/DRIgRT4fSg&#10;6ZVN7rHCDTp23ZulCgD9GcSiNLmeHV6kp1sJX2Ga5YW6+m7x0YroZqbqtEQjfqd1APHMQDyrnMgi&#10;8UXTyXPPzJ4ibvvkHx8ef3jM6tWsmGwYHnXl+C5vmEFXXXTm9N6nKCTLp++rggbVOUl6dPi2hM0W&#10;Djz12R+EuJptIfu1uaXGj+ZtLdhgPo+NRA5ePdVWGRiTAdMqWiHkKmlXd5O/D4ASdQCZyPZzGCtE&#10;EmnWgaZXRxvvRYD6OG7d+wd26LDl5SHHcXy8Yc97k1v+R33RhB8JJFfEUf9RNHZYx//4yOPr/Zcd&#10;NeerYzpKcJ9VlUynCAhJPKeKhW8LbULy7HeLDjktN6b7WJ1iWTRrAe2hacC61BzB3bRiBIJ726of&#10;tulqCXzUB8DTdMm0/9XNbPyJ5HnN6Llm+w4XXi9CBlKzjOZCBBHTBx+7cGbAVkmiJQJE0pHWTETe&#10;/Gr/3mReu8HYmphGRzLsoXn73VTr6IzAJuMGiT769/D57TTpiryP15z4j2E/Tex8cj6P+1UTC3LT&#10;cI/XpQ1WN+G7jwr+dWmO5YRc2Pj30SJbBKD/vS9a/azm+gPXtH6y1LeRyUMyUDNLowWNnl7Uehck&#10;cpIc4CxKBxwjwayJhQmWc2bWyRsmE0R0EXSvuYV6WqmoscnF/cP+zS927W/Gia/J7Wtuc35v77MI&#10;dDXYbP/Kt6ZvuqxdQF7kvK68eUpW9KOlp+dC4Wj0Oqnbbw5ISbZ74abPpj2SeykuCjCkg1B8Xx0f&#10;1koysiodcOl7Uxw2wF6d8+CmAo0AgaCZJYMB9DBX7JhFRDK6w0MmTTtqBjY6hZgW2UDPih+I7PiF&#10;Zg98tZwJW15Zf2s7sl7tIgp+h8PE7i+NHIEkUSoXfvPN9a90ipGZD722IViQTJCNHTsl483YBhEG&#10;RHRR0EeFr7yrw3kFOdtoOiPx7bt3ZwHgPSbhhl854Vui8q0v2fShybrNT9DPQNDSqqOPT2h2MCtC&#10;Ba05RdpazJRZ8oXFX6wFH5CWoZugwS+7k//87oCDAyvfvKC/RuRKsgcoI5vT6333XRVuVJFMu/rN&#10;W042uNA3Uw+56r1f/uUPTNZPJWowu7ypVxNC92OTE21Lz7/+qg6qma+qPi6lIzMrXfa1EdG5gJem&#10;6p50wt3rlXK3+y2fvSW2wHZdE73vxd7iA3JSSVJSuNqFXn84EZHXxK/o7DkdnrPw+Yo0KXVTRssF&#10;7UQu53a8eNE0hIeELGCtU8910vOHZTL6jI00eoOB/yzJitNuGjf4unOIqs/uHJIJnwXc1P1lpxGo&#10;XuDVdNM2sGYx24ZDUjyZ9PEpt/e1c8yyyfaZZ3TfrJSSRfEhJETiudvzzxoYz+p6q39n9BQ8rY4u&#10;plRWiTHvHlvw+gWATqQEm66r0FDdfcsYUt0eCc4ILoA0Z6tj6bZUblLom1ht6Xzc1mxg9TN6UzeI&#10;7SFYVF4gaZ9oAHnkGga5cgGw4/DWugk3RGIBHa5nT8yavOGRnIKJicFJQdFd27QZNoPocC/7xU2J&#10;NI7F1BSAPzhzP9SOv2yAzdlv+48r4D1cvP1y1uAIeJOG0ARkzjOOovl/vGHVFcf1ruC3TnhWvroT&#10;ieavlFetOmwIAKqQophpcYFypVGwM0Vlie+9j4YN7gbCGbaGSK3pKybTljTpeWRniuTLE22Z3Zzz&#10;o7/PthzE9tODiIZkeSXT9u8gaOkMohnmMJ/H5NFAoRwALkVLD+QXAd8ICbNpfr9MP1xdPddK/9ro&#10;ZYHsh+VdSFpjzfweZQyKTFJJHwuKRNf85dPP8m45DCfy1DeW/6mDglCyFsiMbdI0/R5e8qzICB42&#10;LVijNEuMLXhv0+FH5TF+/sHZ3a5vzbJi0eTYytJrA0mJWELGMa0GD6wAAERrlp9PTZ9wxKju2cTZ&#10;gWSkqetl7wwtAjN8Uv6y7/sInNQrOrWgRwzR8KAuxKbTbEGjqSqo5YvKkyUIWoOchywBzIEjSFtf&#10;OMEPiaNy5gl4kwdOHxR5r7hLSnSRomDhItpIf1pVriBilJkgkyo3c2x1/OOH3MUzfvvDV0uuOZhl&#10;AW7BVNGZ7J3Z+V19hRqPqBWZ1cACmHID5Kd3s+462vD9unrSsj8Pzw3oukLWLCetTyJJEJ4B9yzD&#10;3rGWxUqsrQNY4tv5s4deGZaAaOxNbtNOhAw/36zH6dqyeCGrw3OBLraP7z7/y2F+mxhQ85iaq0im&#10;47HziYYPTCs7H4FLDcPAQdY5xxCUX9cMgfWTJoCmM4oy/XDNgPNMzw1f9GxlWUDSg8w2NlW+OmE7&#10;EeBNg4SVjVtf2vjnE7WwtX7GJ8eOOdw0BZtuP/tVx10tOYia7RNMS3Qql7znP78DKzHf3RS/u6cc&#10;igbKWX/bFfnnBS2O1XgO9+jMCnBVeTdliAo36x/f979Qp76gHeOImrpeMmtFk55OYytEfHyg3VRg&#10;qnJcn2UTTxRwrkvcdpTFTNu/XdC8LY648yLH+BBg1WAMIxU0AtbiVmVLTrFMXwJHWhoor4nF4qLi&#10;gGUzOhUJvGV6lypU1fjaXHS+zKeQ8lcf5e4eGPTriy7fPOLy1skUzfXZY0waTezrvvgawzspP7vh&#10;jReLzumh8/r4iRcPaxVSANSrqEpWdpt+CZ6ifjYex7NmAwWNJsgLRffnKX0PGROOAQOHxb2gpjR+&#10;ivf+qHnnBocwme7lLw4o5kqLi+cs7x7kAXa63biWaft3ONHSIUxuSckBjEEzzOsvNgtUKYdYWQvf&#10;PDrIcRalT20Uj1MD9amiXJHT8cttHeETRbAOPZ4bKWhQfDwDpZXNr33pieRR53aKyMx772ddMjpO&#10;FMXhAU1NN4X9pd4RoBACVOXnLIM11329NO/yvqAumfnZwMs6BRAkAt5XKWW1bw0J4xxwA2Y8jhYH&#10;CC3F3HbfZPaqw3xqNjJC6MT+LlRHOmCuaMWy4j2ezjmItZ2CHm9xhUFdRJeaf0dLB1i5XRZPPE3i&#10;GYxT/QU8auDigDm4/Y/xYdyWHC9/qekHGuFNPdv1DfjSkcKgPqbnWSMFjcoZ7I1S0hErJ38r33J0&#10;Ma+YP7/b4WElyLCmSRleeXC0Zqry/L+RS2+YoVurfnbqU6Un3ZSvMSue+GrAhVIch5ng+GKyo5i8&#10;KhmgvyQwbWRYDEGPyeyqKd8NvCWA5AxW8qj9fh8nmtdKS+B4nbhL+ioyYxeG3mkbNoApUhP8numJ&#10;tuM69I4mx8yjq7POwG73M4CAlwFArXTjvGesvLjOQ3HN4KvV9VT/zoG1uExsfcgdFpcEPSSFHdiF&#10;2EK64hgEk0TRhqjgpmQtJX8+7uuz3hzAcOUrP36w9VWpPMMyGMkFYKDDgM50f6lnBDDTBuh22BRv&#10;BY1xU5JHjUwmlHWPzh56vh+3fxtIHoZichZjiyYSxizbY5rdZanyioFODWjvLmNKxMirGDdx6WM3&#10;5PuTcVlwWSRTU2fsPuY/a6hTrOCKJKhclvPKVvBLuyd2+JeZv40km3ym7LThNxb2iz6XyO9+1uIn&#10;hKBE4x2dZkRQyRSwReiQu5CISSHR4AFUBS3igqsrqXMki9NJ7jI5h3CF3z/06rWna8QXzZ5wW/BS&#10;T1CrKO0ykP/draM/2M9hBOFxaSJ+Yn01YV7/p0ZH3ODXT3V45NyaYN+qA69ajW/0UCZ9IjVriYjP&#10;16a9vHp0QQAY/CLXUpE/e3Ee6LWE4S5JfLnC4TXSMxfY5iTHziyaYntzd7ij0b+EBH2zeaSHj7rr&#10;/QsXZLnb2hXhXESuYVnXJTFo9IgAkhP3AL/vC6UnmEsazEvz2gMZggIi8kylbAtl/vyNIY2b/NTJ&#10;5/T0626p8hf7+pHtbJpUQAFo07tGoxdIo9v7h3gQ2MBsUgT/u7HqLwtPvTxk+dzln7unDJSNahWA&#10;+nqo+S19BDXOfUNdPRwLml0EXSUVbsLcg886BL4Bk0VQQXPTTPb+sKdpJwrMcQUHRkIki3zeueO2&#10;AMYnvaQyXVg7CZo3tI0QNPqcHBX4DonXjlRcg6ZZN/kqZDOWA/gtf8/1M9q2MhSNTnR9nUjHxeHL&#10;CIQxeRnXsFAlHyYzb/3ptPO7UoXl0+uyLxtMLJGCPHsgdlWArXt/hvb1L1LlwK2kWKiOs/jffU8/&#10;MmC41hOvCBf2TIKqvVq1q/mdmpQbg3Ca3us5w/RRyncx8u0nPf5UXCY5Jggofx/+s50mzltwuEt1&#10;mGAdY/FqQf6clT2KiO1dk5qwg+8oaOnFuXtBq4IRk5Jh9Y3BHXjLAKR+kwUNodLwmMLrdfjCaV3a&#10;4PqXvqPXKfirtKRB13cjvoiry4pWceHGVvnXJhm/GXxzcfHII1Jwi+6Ad9KUnWdfl5KWaJ8XZCDq&#10;SYlb9nL4Pz1smYtO+KbVqIM4x7fD0KdPsmon6W53cM8ITBhdDcL/LRvf//fbg85VIqJFCUF/J47q&#10;WmPrCRoxAwucAUlWCPaZuHJE1E9xq5oCEb7ziYahdXcvaGkzI7zaLEkuPggOT4fL2ChV0ydUBQZE&#10;RFBy3RYv7J3Fewd2fbNapcCofCIaQmCMIG/1b3w81uuGk3mfsOn7F3/Nu69naZhsDnlG5O3H+24X&#10;SEus3N9bHVhCCnIw1r06k73dt7qYvPXWpnOu6qzzIDepjh6u+j09mI0xAXhyRgkgEVQh2t+/sW3Q&#10;2Dw1lWNK9JBsQRKTvTTWXpgUfCAG6Vc5PdRDSEnZOfNW9ArgsumNRqbriobM71ScB79/pqARCMQ0&#10;IoSzVj865Mj2till+tk6o2XxqzuterzTqPbAYax3WiUHnOQoiiuxP7Va1RkeRX+MrFBylS3FZQds&#10;dkh+uZ1UVH+al6cqsiUdvrm/7DgC6eQUN0nC2nPv9LkrgLjwF6cJo04MmpW5HBCwtz+b2dABdBWh&#10;H7hGJM3stV9sFY/uR0zDrzFIVMJ6rYksyazS327qqI4GGkA2Hiax/5be2NlUKsMznjtvmL/mjM+s&#10;bU1W+ViLi2lctzPfnI/oGsduMhYBPcFUSK3TSe186k+fx6tilOv0ArBxNESY1TW1spXWnyE+O1ZI&#10;urVhSLFQuNHh+VJHEFmKN1lln9yvN+5iJbgkLP3y0Lrbb2uTbZIvvjjt5tOCEb5AB5tSU+Wsmkik&#10;hMhS5VP3rx/dzzCBkwYPgQ1WvN9noanO4S1O6OzCl7dJ0ZB59Oi3VjQpJwzdrytoNL2rEUZMV3Cz&#10;RMcedvlrs5hKRIg0dSjBmgVgcJdPooKjTvn5VdvRHRMcnbVLoiJil7nlAI9hhJiMiPJ/X/tWwiex&#10;hrVNdqQKU8UVvI1tI03ei0Co6lczPOlN7dA++p5Hu4drLoxPnBUFXOjk67++5qTWuka+em/w2YNV&#10;w2caAu/U5MNkPHKmimwli/OTeMnDpe9c1RpwNpyg8YiEoxHv1TaW38uBRsC5DkkA5GixFely4+Kn&#10;TIHhmZOGP7DJ5HXdyDwTtD4yC++W06j1gqfOOvyVOUVaotlwcUFqBjn6oAVTRT+MkIE6m6AlSyQ3&#10;HjaTrXQnWO4+f9GCsaeIKd0NLf/fof9eF44g7pJUcs1Jum9Uj3+/D9EZ9YK27XVyXlT5bMHhd3Qs&#10;Z6R1d/4tezQfC6U71sh5r2cUIlJIZkG/EiDPnR++Na+nadvIFKa0GL/ngkGzRJ/Nd1nL+MqZiP+g&#10;pavFpN+n++i5kFGpI2iN9T7VuKluPOCN+TJCCZpbNNlN+k4YOnM2TjiaMFhVajKCkT9oJUhWYCvU&#10;ka9HrXBOGeqrUEjh2gkrTzym0M1mDLXIJP6mW2Wa2/59/P201dZ1jY1K+ySZf9UHfa47hM0VSt6w&#10;DjmjDcJs0u6yzEv1/GRpSQORe0R/YWXHQX3CoFitslpmXuU+8UYVyw3DpYjAKsf5Xif5saDT5vRJ&#10;lZJJ5PpIuXfd7J0ELe06SAeb7r63aZGMSqdHPrd0odn4DxCupBY6r/QN27alsnQ2aQ1TMmDEeS1i&#10;Fqtcws6f9+BMZ8hTZ7DbfD6iP8vdPmagplmS4pbJIMTZfbv//z1B58bDMKNW/ZyE45//ztphF+bY&#10;9qbX/hm94T8DiB5MeRE1jZj12qNXLWiW7AeavCRPnDHyxYGw8ov0Tg2Q3d/1aGNEgB1rStyIE6e/&#10;BW0gGriVea1MUJkk0HoyW/E7Chrd8KgxMa3MV5VdDJQnaVmksN36rT4wOlalgDZ1ZGHHKOA1uVes&#10;ktOIkqoWtOrqtgqiT6nITeTkvvDv1wb+74gAKeuglof6LT+1T4FrKWwebmcAjacMkvvLziOQntcq&#10;SXNxr130ZscnLzCTUsVr4+KX9CC6hR0aJHJNk7Sqb2mOnZKkRc98dtqxUlAFKFITrXP70uR5sb8K&#10;ImsTvqOPnTI75Br+7Gtmvw9ubor51HRB8171Uk+8KIzdFy9EhwROlt6q5DP7bN26LZ5XgR3tjG3z&#10;YqlfAwNCmmWmRuBzSMImOWpxRfyuUyaMbJcdZAotkVw95h+9Y3EhmM2VC0Qn/nj+7lv9/++Jqrnx&#10;xjJhlM96Ub66K2P5zVc3X/z3AaRCxdnja2pOYfUEBSsjPu6rl9869mwlTiQ/TOPg9/x939E8D6J3&#10;rU3EgqOOfH053T56X7HwRc3HJr21mYEJstYdzdv8XEKlbfcnWjoUJWocetqCV5qB8Jhe+CZAYlTd&#10;J3U5asWMCFZBbdWRj2UpWza02+L/85On97WTrROt4KbhH7y6b1QOFpMoCVcIvgp6ou8v9YxAtZJC&#10;SDD2n1s63JRt2IHoBwtHnNsxQXKyXaJR10mzVEeSm2tP/1C5fgxrBnGDSTTJq7vPzR3DiA5CM2TL&#10;zBojveD6E1zs5BEzZyQSuKJkdrTUuqOlT5DGnmh0XBxRih982ZJxDfm/Gjt2SiIRUlhH1U4449MJ&#10;kladjFtzsiYC7nePHLzeZ91yqKDmu0tSm967FDgjjJEtrtjglLvr2ppaZ7kenLzGNuAP/Fz11kt3&#10;4I3/SVw6stAUuc+u+ujE093SgEpUGv+A0oQb2vZB08iSu15ud8WZBoAwdJf4KcUn7mi/w6j9HRcC&#10;te8TLpWdjXjcw9/fKPminDbm4Le+Y+iO3ji1r6q67YLmMfYBvfmA/m/qFvB3cPLT0tD6874CoWQd&#10;SzYOO/ft2Tzyl3Cg7g6XsfZJWWXdcV1RtCE3OKePuvmnG194g8btENPkeDSJT+l8cN0978YrCKMx&#10;1OUmB5Up0w6pwNMKX1GoOjmJ4CofEQORjPPP4LHDvS5FgT4987dFNI1UEq2q3y6J4j7vRAjBr6iL&#10;sAcC5iz8DUlqxMFTmnep1bdf+tNbQ9IFpxZokas2CtyREjGS0sCzVT2gcK0nUSmcT/gTPm5D9U1/&#10;tsxrieW1xtKRYxulPyUG+o3nrChxt6a1atraXRc8YyDXg+fgLwP2pWu++3fhtvN7xHXy3buJk89z&#10;4vm2CMQQN23d96xgjTRAegFXFN2H51moiY68bvKabud1jiM90RVxkfDqAy/drvML993drcYMG3Ad&#10;0TCJE+x07JvE8MmGfu3BE8t08DqYSIGGx3nn0lCPakKwvHMM0ydUvPD9/R0RsIab4K6GgWIdeKcf&#10;MnRNYfMHycED2CDRwF2360Cw6oVWvX1SpyCtiXUSiIojWwudX39cNiM+4Bg+nup4SJ7Fby0kG9uQ&#10;JYvWftr5HdvFRY7o2tZuK2evta4Nd1ajRasgoFo2qchpvx71lOdmPHd2hL5jIuqfpiUivpnYjhbc&#10;AZ6oLMuulGx6+0vx8KKQRKAkS/E+pINEwywrwHYHFOl08daf7aV1UUdSzd8iFxLMSAleqFLQ4sGE&#10;IftIWR6kh9WQaMtwTnk+ACo97RcBQICnwF6HP0eywdwhGfAjgg7E5v2QNkOOBWl6pY6r+i4LeqFy&#10;wFvnDF8lHySxSZMKzztUTASWzFrR99AuIoCdPKdpJpm7Vd+DR8DrLadBVdQcX8nj5PTOQlCr7l/G&#10;07DPvpC2W9i+5NdT292MWLKUPP9/7f9l8DZQ28w6fq2G1IIaQfPOeCwSR3zq3dfbqUBI3y33Gd3P&#10;MNkBRpfI+ts63VfOZ9Gc9yYKmmuK0XgbsjY6+Z0Lzg58+28hZfU5sYcr9WDB6frdwvE978tuH+WE&#10;nzpvQyimdunmgfczeq8NiqsSTWTXdkAUpO0IKsQkswJEIHuuyZtHIo+NButVzMorbTdY1UJVAqFa&#10;wYR9/3PGxfeHNuUicYDf9Gte26zNxczPK5m23RV8z2V+LgkO3vGr7s+bW3cEoR0YhGsEjVWVVEkn&#10;gHPVLGtD1KZ3705UIZJniDjLzGBFDolm2duKDStanLIZ2dUcLu6zsjVAtJAKVwYoHOLVVL/gclEf&#10;8seZlLtrVhYa64kUeINuHgrZumnuD8d0GagK/NInVx1xdjdgLJEkxsujK8m00JhUuqus6UISRk78&#10;l882nTmMxEI6+pdpVfv4856FEJunz5383pUHWAGWTd29/NUwmGr9OFhqWw13K2hQQrxnNP+js95S&#10;SrNg7N1NHCRsJiiiLpOEKFv3LHu6qDSX1TxytV2MdUMnmuZL+TSBK7l73oALBusheyarOL9+sywh&#10;/rsHl/vKuAFntW/Tvox3EXsF3W59/7yyLYEAw4SjkQByBzrNDdt8KEbcTa2bMGurjlnj823gaKY9&#10;w7x1gWg+cHWAwrCk+5/yEXL9/wB+fDZVvuR1PfXu4waV5pPTphruFfe0Kg1JsX+8Jp5dfbQYgtaq&#10;dMbivu8VgWmMxUx4GxjmSg0yMTYAAtsqfbzMKXjqpv5P9XdlB1tJPAuHuc1prE5NCSypVLBz4l1s&#10;HjjSiJ0kgkJSBuPIlp4X8UNwWIvhLRjmd1GohsJCmkxV4gxOeu+pvPNH0se3/EcacGSYT7E+YmA+&#10;EAmcuXCkKU6wBnj00Xjn+S5XDkmJmgik1czrasKc7cVX0mYLYUNbQh6f9d9ih5Xdr+a4lxY4lVnA&#10;z2myoHHao/OfzgUGUCMFTTI5VrVFbs3jbW7wuxW5jVUda/b6GtWxPCSRjeMSvYe13hYWLBaoE4lP&#10;1/jdX9aqJP/QQxFGzOQlHH1toRJ5esGnyeyERXIqiBx31C5xvfUmIhpiuCTz8U8I4vqu5q1HjqCZ&#10;3lh0U0/u8K+xUcvJrrJ3xzhH89/9bNcBK9uFTF/MXr0kwSqfDSH2MbPzOl5zCoPbjX3Xg86IU6rP&#10;LqHS/+WH5KgXqgTNS2zATCVDm7P8rhX3VwsaIRsvn9bnrd6GZNlGMFnZBl5/MZoV480At6kQES4a&#10;Ln7hmCIYoi1YfMpH9URNhupqmjIbzSKOLrHWriJhPOszEI9Iwg2gFROndjj8wFBclFZO2HR7G2La&#10;gquyftwkm3SipVVr/Lec5Ebe/TFw/BGAYhUrc7BuvKyYP464pW2DfCIQC8257oFjyVYpmyy+67RT&#10;ckzN55q1d7oG+119lbNoMU3TNR4ftcJ1NdOqc8+rfe9DzL6u4RXHNQ3H/ea8RyNuwrVtmi/RcKGn&#10;4I7F9h5GDkzMdNc+eMHNs7QEPlwWddVYMhk3XfeZq67781duuVsqU5z/ctfd8vaYK5b7SAg3OnCS&#10;JOEagk2E5JNcYysijHbx6fp/ZJjrxNDHrqqj+wg4/5BwK13LcNH/mm5sPJVc6E7/6u+EuWf2R5/9&#10;vPimLl8tj1xFyH04p4zKWOreEDe2uk+ma0WvF4S/w+NuUUYEz8Rko2rXXX3CwVtcfMKrt8xxnvcp&#10;Y3W3MuLaxg//OXGOGzXcKB6u2PbNsH4HfLauzHXj9PUN64d3G/FxmW0kzESl4/60+syjuo7b9Ivh&#10;JpNWuq76Czi2KNG44+oxB436/vInXFd1XfPJS2/9Pm4jTNS1EykXvd6hp40fvep5i7r2p1eeOxEk&#10;CBE3hWVjmnQBwDzyxynojYUV4RqJrff86TtXTWAcJ459V3N1y6Wd3ak01O0ajzCtzTQNQ3OfPX2T&#10;a1fsTtDoDNMFBDJrC1Pmmu6Eq18z3URjBQ2LIF2qBS0em/Xg2WfNwlKIaJbqVqSAc4alhv8aMfxl&#10;OZ3GSiybV+88/lsXIuWW6a4TjVqVKfwlVp1ruTqVw0yL6W4KMu/pmoF8DnR6siKsiLqVW4CcnF4w&#10;8a3uuNa5GxKm+zWXtwG1V7j/IHmt37/ER55wN6JlrvtXQi6qHu0Y/v8KQv6C37CEMTL0BxgnfeGt&#10;eSHmcnf7qt58OpEew0J33a9fOISQ8+idO6XpG64vIiSX+HuNXeyW4ft/Yvtw2cinHLXQTZRi3+mY&#10;T4qJKF8803WSesML2ms8FgjaoZuuOv/54x91I5vcVNmkE8+f7cbQWUOHmEIgaAMzHTTIK8bKm353&#10;zqVj3osbdK/F5qJW9a8JNWbehr30hjeSBtaY6f56y71r8FVM8qN3vIM9Jj16O5aG2lRzD6vS4ICx&#10;ldQUkgjvVgmjF22ol0jJxR5m2XrsrCFfvQlYpaaWwIIrZv3twUPkUhLkVTkWVgQ7pZoKSKiFoFNJ&#10;cgxFtbNj8x+bNveOoYjqVLVczGxI4WTFcpChIRMuKRo5GfttwFnkMi5Lr5Ze4qysholi+Yo8WwjG&#10;MRbIqZiyycoDLxyLhZ904mHYOMsOHYlo0wTJhbUXGLwcK1YPNjXBOSIbgXmfQ5BtjQo/+/CnIjFX&#10;16oND3Zi5nvSkAuIwemzz7x8jpyzxGLMFJySbzy5LUDK+eTPH64ivMv+63lnmRsJ2tanXxMlz3rj&#10;T2sq+C28Ybzyhbp7MD18XYdmwpN1X/5z6HlGVquI8sVbN73cMxKE38YVGNP0HNVN0fOwgdA91d74&#10;4tsD7zst4GiCu1ohSbnKhvTH0RzpeqaAAkno70aXc7dO2UjcoGX9yf18FdSeRsO/1QgaDG4cD2Jq&#10;3HzsCIEzJB2D2mAolieYae0eAJO26ncSFw76dnGSsBHGqaAZbelSW+6q/TQsayd1FqjRphmhuazb&#10;Xnz/5id7tbIr8wGeF/B4ghDcKHC4N5m6HEppDNF9P8y9d+bxrwxySchVZHzXT732WOeKSA3hfjDp&#10;ZexHA20Bo8NGrfGayvFRxiCagm7BiQifV9JKINQt8jZ5lKi2X3SydD9rROSkGIwhCAeAzSIRJRD4&#10;UbIxTrNNIPq6Ls+KhhNQRdECnY3Llpgxhl158QUJFehd+DEdEWxMXMAgflgSlA0j/7QFAB6JLC4p&#10;YH+M/I1h7p/8ymsFRH2hAgb551LK7S9+8GJ3Yjy3Vk1x/+XJZR+8PvEkh0xeCKt9bPv81RpvjLOL&#10;tGZdJREpOe+N0nduzhJjZNvkdy8dwedlwwHHg78HbC/eOmrE5rh9PqlObDiWaFYKmhi55+nwpZ2T&#10;sHM7TCdMAfhRGlHZ7+sRumQpMh+HHMwBY+fPqWRwqybXt3l+hVQqMnbcAG3a7jf46gGs0uAs13pk&#10;OC5I9LpCtbrdqgCeRBpqUgPpbvzvF26xtrma5kLHqyoNHaVxqtTQUm67G2LqgsPPfbmEqqAAZErq&#10;hu7oVSWSoq0wVDehuh8ccfbT0zbTl6pfbgnlQftVDn3gmGUJXPfc+HMkfzWuL5WGFYfSBV0oaU72&#10;yQXzbXd1OPeyr3/66ebTfnyDkNHOWMLeR3UH3Hv+zUHx2xrBn6FJoQc3C+QmNxVNWXY8glrcRGw8&#10;IX1uuTJMzkJf0pdfY2Vb4v/GjaXmB0jurTdlk8NxfUMLRhPhn4mEm5o5iJBvXfdveYFro67mrjyI&#10;5L3gui8RckYqGXeXjeZDt28wnMqaAag93g7mL1mu0eak/n3AhcuSrhZ1Pzzp0PEbXAxm5qWm/rS2&#10;6riRFO4oS67+x4RKd5Pxh1QZaw0SPcJhx/jg1A+hOiZ1d/Vd92xxVdVRY3Q17m6915NhHRRxxDQ6&#10;r8vboVkWe2sgEWg3N4oU20alnwY4x0xWRlUrJ0LabPjTfUeOPLqQxCo1QQe/CREZsapkwUpuqha/&#10;xs8s/PLQ0886uphAH2syAkOdvVSzpWwumdA51i+9OzkWKCJxHq7ibGHD1wsjtlEqW/x1KafftDLS&#10;0U6uf/Kmix6ZfNvnBeEdGsCTpI3IjVCWWUKRs6GoIUWcSVmIKEsFsgKWm7KChW3PeOGB4kpSgLCO&#10;dEwNq+kBt6cbVMqlY8c9dEAEDk2cic6s6Uq3s/wO4Y483+//W8W8z8t8h4fs8kTnfwbL/rFly6tK&#10;wVlQ0Kwe9wRjE8pcq+HjA+4zS8qRUpuFihfXH39pD98G4ls2peMNx7VJx5w0uaQ/6USzXI0tmSie&#10;dWw2lIoWnJAmN2yPv0ilyeZ6b1pDeNUn6u0vqng0IVuMDEKn3R9odVasywxq9ymF3W5k8dRD6Fqh&#10;KPy9g4Z9vsmnibwBJIrdFV3n/eGAlCShRTc9IA+89+zCeJTPRrQi+N5gTIT5yisIh0gRn8J3XHnN&#10;Q0V/PTVsW0ksr+aslJ0bBr+caknZMhO2Ntx45ZgXNBLIYq24mXzhhBOeXC+GE+xTpST3H//X3nWA&#10;SVFl3Vc5dJzEwICAEgQUQcSEeRXFgBkJAotpg2F/46orrrrmNQvqmnMAVBQQEUkSFFFxAQMgIAgM&#10;kzt3V67/vJrpZiQ40wO6KvM+PpSZqurq+95974Zzz72uTfoxe69b3ph+QbikbHVtJJR9CmwwQKmU&#10;YJJxhDaiqevgeKXdoFUxgt5gX9394HhGtZP+W988jEVflrqgwSBaSiyNea0qeabKGFr3/0w92alk&#10;RNTjCWrsbS1zXIdkoEIk+6aKFxd+8VnolLOJUyqQHg6p4L9b4Ox3WFIVNauzStZidaOz+U4GbG+a&#10;CGTKyKwZJ911lBYrrrnz+s63nRtEBk4GDW2LB8M6qKVyQxtF8uSNtRfsy2/JFLq7XmHf4vf5BW+k&#10;x1ZaGr1ljsIlqyVjn3af1aJHhS0oaDzT1GtsX2Ft7r/vzETz8RX1GxzLwlUJWPsPXzZ1C4BF+s7N&#10;/ux5rDEKjTaQAKmc8FXpFTdpRBREmbpkjqVxTFpoGBqn+gFTXf3M+Moup4fQ2I4I2ECb1uOmvnj2&#10;97C3ff70g8NOHHHy9VuqP3g1FKy5/MSLb7xkxAds5V1/eY9X/C/Z8hZdiqmPpC4cgJ4c0cJn/toB&#10;5QINA1pFJF6O+6VVaANd4wpWZr0pWd/EBOQCxVU3X3Pj7STIHnwhsdKGTcBLj2/tEF5i3yLqlUC6&#10;pfY+G93JfD7DdRiJU6oN0lUFizZxksyGXoBMxhghlkCLslQqUFawmejpjshq+Pm4IRGJYeXtnPGs&#10;fNGHkbcTuvLJDR+NOsNI2KHk+Nk9R4ZcEF5A0ZtcFzsVH+5E02t4tu35F2dIg/ZN+wsNA4S2zZX3&#10;b/06NXSZ+9oPIvJntfZRey1wFIdWPtDN86fH9jaYw+9nfNe0huYWar2IGTvkAFvR/9ylbxnEVBJN&#10;mp4SUEfRBMtunPKo8eLde1HopCAy6RoTkEMfR9RZDWP+R3OnT5859cMnA+Ou6wF4BM9Tht2mvlYe&#10;v+dStbp46uX3XTv272tWf/afcj088uo/DR9+49MLli5+5CjiPPC5X2baZ/jExoNHxzJE8dVm1m4o&#10;AKy3foiA/fJ8ZGHp6FtPP3zIpaMHDTzz7yvKujFrHD8isDJaRjzvIMIUW837k6YvnMbbU7gxu7ym&#10;bHi/JFGLSG2VXRRMuj4WARcezatiGTsZilpiOyJXp1TgnUOFrgCUSCKdzPDAknKVZpIoXpeCnwAp&#10;IhgDJLbxySNT9h9GogFf9X/W3nlHhwQnCojh4Exq6aD1IRTCWb3i0ZkX3nYU7FDJ6wG0JwwPa5Bm&#10;R/jHbS4I1Ibsw0+ZMZsAKEJ9hSbHtsEQxzE233n1Rqe5wRDqB9J0GNxyMMG57nN/mxZPW8mdOofZ&#10;9Jnp6IiHpFb9+w9/+hQuO5Jh6QTNoSIQghTZkg/6NYyDDjig38FHDL7gy08RaEhGwbVEk9K7LxiS&#10;0d0tMj/BctJpL7LwHimIuEgweZlv5JmMAwreZsJzbfcKcg9+smYEAhoPEN9ZuWCIYbjXskQRR+hV&#10;K2OJVXVbymsT8Ricz6qM4X6xLyn9P5p4RozHudNPBtOHpjTXrP0TUR9HLhkDP0o9TsipLozk1BiW&#10;u0aj2W13OuIn7lhOPh//H3edLwlpY0wm5FD61TN6jZ8jS5GOziXos854Vr74Mlqyctp1L8+Iu8j+&#10;/fffNy5w9bSLLDgVIQ3a5Deyz8fHa4iY1S495uDZbtzS3DiCQHCif4f5sx0GQxIQ5sI/PZpASrNG&#10;0x//44I45GxoqbyDIRnGKjtkWnl+WxReKZh2GUlO6xcUTfyeT/nSTWq4aYhc4vnhy/905UGMWyvF&#10;HcVvxxHwZywrNmvcwzc0jLHX3njH30eOvqbvAbxR6wvRQDrdVJuqD2ny47MXyDx8WRbFHYoShj2I&#10;yhc743IGyNKQ7CXuljNXXtqej/rZlVME60Oil08k9xPdl9p6YoPQ3GJ9+x31djS4r9/XNdy2Xcgf&#10;CAZkTpXTqX5PPPDXh8vTPLXVmEQSvpvlwKIktWunk659EoBBiYi8wGjEJ4NIWxEsMIBJwABrJCbC&#10;AlcczklalBKaVfkYgJN4U/A1yIQJoKwGRXs7tRzCCUf6+p/PCIedJJkdrAdvLD/4YGC5kLtBVS9M&#10;nRYfaegviO8S23zbUKQzeU1Kc8ihwetrtsB/sxfSRCvLyh1S2oF/XPZ0MaksktiRnV5bCZSbIDXp&#10;a7FZta2veWGAM2VI4R9nroeJQqudmowgNsRCWEZFk1ZbZN0Rxz7zaRA8frqGTM7WsFiWVxAevI4G&#10;bLojMrz51uLTbjyxJyAUYZt+GOeXtAQvvHX1+71GnXX2OedinHPGyKGDzvnzOb0c0eELHEcAxBer&#10;EoHB3TVYQxDhtmD1OAHbYVXOYi1TcjnUb6O0pXL66DvQoMaKDd5w432jz3IZldQRSSuM1kNq8Qdb&#10;Ct9GfO94/XqJ1DIJDYYExQ8SdOJDRf+RV9+cbsfJGcqhAYOL9owUJCtT+samcK8BQfpV0KiMtdMM&#10;4WnFBQgZ2lsJXCjb7QwSsBNY1v5EzGf4g2meCWxQHDYN2r1qMZ0ppT2XGrOF1VNVu7qB7J3NpgLM&#10;ilnCgTegukcgU77pPvR4yUac02RhhmLOmq0Y2bCTYwJggtRcCqYrR+puO/P0M/iM4rNk6JiIvY82&#10;8aHG7O6all/hc7wUMI8MrnHolo3oE+aavPOP8DMx1Eqlm6wO2s5H07AeeoUWGRKv05KTn0SH70gY&#10;Wtfj36olcXRgAp4ICdncqEd1u2mdVaRMSsDOOuuGBaeM7RCkHbM5EhRi2OuJW/DpvbPUQ84d/ksL&#10;WtTgMBLNMLFmwJWGxnmAtqe4PsufJmlOLPhg42vXTah459zKeDcEHO06lJE1jKBG4uXdQ0N7zv0a&#10;PdpCCPEI8MM0WxQlNhozDQR9aLoCSsFJAV5TzA2IO0Y3FkfLkBRIYx2LGdenuihuckgGSOTNNQER&#10;L+HCqKhwS1xDdArC1aK1hQAy1UtH1p5LOCXwvis5OyE3DmpQax2vpshWmhFM37JHx0Uuus4XSptf&#10;Xj/jjLv3DiICg6K3lsrV4WUcxy7rq6nbe9VV/+x7XDvalvcnQc0t/ahf9X2gQnF83PmJeVogapiy&#10;M8L3bwRGvEqW+sTNTsZ2ioZ1ZskHi0urDPSh1xN5J6wEUnbCghiC/RI6jDcy8bJbnZ9PG6DPT9cu&#10;eePx/5473ApyNnokA5HOhlI47H546tFFfe64tEuVtz02Agc1t/K3pbOkywFQk6PbJbVKab9g1krJ&#10;Pi7TG2eOYz94y32nkZMeLX1veODyzrSJW24HQRSUtEdarONpsZFbfCE3nUqbWPAy50ZTYjioGibA&#10;GQlUbOLQ1BMI9QglJKItn1Rz8P1cRPazAPEIGpMBFh8HQ5Ksk0kp/fA41xEnF78JemjUwFhLtOEK&#10;wny5g4o0DZmAlL+EFECBs4Xg9CjxIFFETNfpKptJVS1aZI3uK9tJ9au7Pz/mBKUUFCstjza6ruBo&#10;Bsu7mWhxcdUz69oO74RsngA2uZ97Xlo6nz/XfSxmVyAjuk37jPA+VzL3Pz36yncAQiHFRve5nZ7o&#10;2ymSCt2y+w5+uQoGDfb1vN+XrWFvNV4lftewBeRrtj7Aq6qA38ypZsRWgumbnhj6fM+YohsWJyCk&#10;L0RR6bhq2ouP93jsckTb2tRTxfxylohkGyZeJMXSpY/jZwsSzxkTWlRBikxLGXNFwJ/qu0+IOWAg&#10;SYMDKBfet2FK2SWbbO5fwzedXU7qZJ8qsKAsQPEaqg3qon5RkFhRRaYTikQkYYOpRguD5TwpNNMF&#10;el2atwmoAy2Bpdawj3SyBSMN5zDgxFG8jpCWlJCLhbbEb3G1EWJLKTWhSBzx6euEmqgcz1WWUjY5&#10;TDUiRWqhz7GV8NtfjLpnnyST8X/0dt8HznbheqaxGnbamvyn5xnzZjgsrFJG9UUXPZD4+z+6WNA7&#10;2Ex73EA6iCdbyFkli5YGsExE9+iTX1wNf56CuPM60eB/sxHuyPUJBouJVfJOuJg+tmjYhy9zwC45&#10;UPTtmmvz6aSvUNgw9/ZT/nNSWecQEOToLQgYLowh/7rxL8vjL9lbM0v82WYLOU372XfOtClwUS3A&#10;KgjGY4NpxziiEsXJ1TYKroTLr4/buu/Iu9saQ8qICrxwboHxaeubd6v7Acry+JDPz60pSgImQtGf&#10;lhRiTKMobKbqoLqUewXQRCIYnSg68/s7LXaYqBIpoBowolGtjA9y4kQxLigzP/6K1yOM/YxICpKX&#10;7q/Pe59k4tXCbT7SI9n3DHfx26SqEkkH1yzeC/rZOCjkFU5h04JGrZ4877zBqiQZ4lcvK9f0RV9A&#10;lxEB+M3bQGnY6tA6nAWqE2638MCtW/5yRLFBVPSiQzvIn31efm2qTDcXgXS7aNPbFjHScp3bqX01&#10;KfDQPo2Ole3eejvJZ3ibKU63O3fCSgDmUQ6c7/dEoSM/YOgHLzGKnwNk8ce3Uy8c3Dfm7PEP7Tf0&#10;kELG1TmfxFEeG9nw1/13HHvI5Ue2dUU/QZn+L1ypWx7waVxYtup4HERwZeIRh7xx5nQ4ROoWVzB1&#10;WJHE/HrVgDFBFEA3xpAiFrCMXM9GLHPcn5efHQmqmUiGFbDt2YmkqC9buylFiX/KUR7A4PTjjFRS&#10;Thnf+HoOI4lqIHCq0R8Z7SBQ78QFQT3UP0g+fcfy+8mHbyfYm/37lJLMiwklWLLxdVP5P27vjsSc&#10;Vt2mjKydrJDR+9QWkkYYHlqpigBmdVTlP3jw8Us6EL8pRO+7ap/zeTCVJBxWQnwzfwvFc6wxChGM&#10;VYO13z625dg/9jUS1EyCkjegkvNdJL/h620BtDXFcdJBWlcJbDsRuPAfP36XEbwi9Z+Q73aKZAD8&#10;QMTgeYtX4L5MC1a7FVHJsCNmL80IHEhRG7UBqpduZWHxygeeiR9xaUkqBbI4xOwQBwBqSa977uGi&#10;f1xbqMdTtq1t7WryS81JAYkiCT33yVUabRHGkGChS8qXiySgiSkSjhImzjg/vCydGLIyVvdzzs5x&#10;hDgKU0W6DbALQOQx/oyFo2oYfwEsCWCS2WCIvH1Mz0MvSyRC5sfvvP/udyLZ9N57i/GNZjmpB+VU&#10;oCTAo/LsjclTJiz3c7Vvznon4+MOCeqvPzzj0wm3o7nOYFJ3qJyc9djkaa8MEZP7DFCUrrLz1t2T&#10;3ht/58p4j2NpSDgHBaPVF5hsN6MWkkXTycjj943oyvrHKvqd09X2y5EQAI7gw2phqp9KxE2bpG7+&#10;M4uG33R8Mh1A4ryeOGxPG4Ck4isr8eSRe8+rQZ2Gj+z1h4L536L8qYm6he0K1zJu1LTdtX95YYOJ&#10;XGqTmc3c/Q2FxIDgZyzDvvfaxa6FVCZFxG8dqDZMu99fN/Bfq90UUq1JVFVrqYzt2un4xNvGnPNt&#10;GpFKSi5On9VQN9BUIjC/tOuOrtbLfeQd5JRdt/ySLhcOJaXrUNCIElKj8s/kSxuyQLbia9QjmJtP&#10;JlcCqw8YGEXtn0+Y25GFRpf6MWT0Jt106Pe4nRw2vhaukIMv5iJt/x66mR6Nq16GX+VhDwVeetVJ&#10;dyXiNFSqAg0Zc+cR2nIFvEZQg+cMzTpfgRmJsL969HL4ae6NdCWDX4z0/Bg5fecpIK9k4pNJ8RJa&#10;IpvIVVdQOaG8FJXxy+68ZPz3KMx0jDevu/QjpN7jcdNKIkmOyuCmUeY7kpBtGTocR7f6nT/3fy+V&#10;pHXgyIdj2IAa7Imjws3E3AnnzUKRibvWdSuvu26j65gaiod3Kg2PN6a+mthb3jaqgb1/fnjUzBSK&#10;4JukJmj0ZEy0aURpja2VqBw4ztA8IAKdIYeW5DseAGT1+2Ovn0tLXxD8x28ybhX+Trz7zBF/m1qO&#10;6cRxVj9+qfnTnBjIpyZi6cTO6yI8kJwvF9dpeOGkG/2W4eYBfOF+rpDP8aLfnUxugoZVp61KF1vI&#10;aSRwlatnTH0tId9gP4JSRN2af7DkKooD0dykjj8fIT1yGfaeKariCwSDAZ8SVoe4f5OKRnhzQoX+&#10;UXviJ104iVUKyOmbXfebqwqgZYSM+sKhpeUW8CQ+eEP9P8UGlqlx70AYFKHH9ssBTaA10t7AozKu&#10;VusmUN637sKedwLQYiT0yYcMWuQi6JlKZXQURKMiOo9S6mzZFGrWvYqmCOZuyXljzYymo5oacJg9&#10;dGQ3fiSjJpw5FQX4QIgY5RffX0FpI4y6nSKiPEWjyzpLKZBVtNiJk1NVgNtQsoEmi9Lqhe4xG6Ci&#10;HY8y4leMSmPnw8JBMRkq7rEmwLCQqap69YhzVuGxaQP1TAY9L3HmrX7s7GPnrUQhPMU8/cKKhhW6&#10;ykdmVzx+AF902ydp93nSkR4HdPffTJTljqNrc1nyhel+M5L0fkfTkJGm+KyYO4IQnGgAZfVUHi3H&#10;KsQJBYKFH74eQ0qf+HwFkF2mVpN2V93xWrUbj6VWrl6z7vvv161Z/dG66uTFhNybVbSk/dkPsW8q&#10;VlRs/KF8yWqXwtDmXtKv5/5LtkBKmgbpfH3rfqHTJ37lGhtBYOm6i6/u3/6wcbUxw9GSqKvJEULE&#10;dRxwAK9ddv/K6qoM9P6VEe9Y8QhOI+y0VsP22cyZ9GaifkbdjdhULBzwtdGZ5z9GuRYAzqPcMnvo&#10;yFlYurv52b8tjdhYKQl37eHjXbfKW8E7qcMkVDko/UODotEopXekuQ8M/RKbtOb9qnnzQ++kE0Cp&#10;MoyvRz9omzEX7B8oeclOSs0Th458ZlWKmmYU40exkRvdzJOnnvPkXHpJJkFzULlN+heaynilv+sF&#10;xaTkwqWmGzWmcL6H6Qdr7pw7ROY6+r+LBOVru64PuYOal65WV1M7Hov6r4Xkrth61z1JuMeixhQl&#10;zKCWVPUNe/tI73kVdAcxUhTmWEdPhIYj2saS/biTcvCCrKLpVFlxO+xO+vTN0J2GVazBsKb8L05D&#10;jSwwWqhEpUeJBW3H32kYqx6nEh0aJqvK3XjliX9dQ8lTXO2lCx+P05eis4Lp9OhZmjmRno41KBo+&#10;CVl8vNv6a/vfvyVOyYXoo3Yf2PQXmuXd9TG59Zmw3cglV9cCmqtDRmf8I0LhvvASdrJ+GfzGIx1u&#10;wJAAZUNDJ+ANqDr57hOVBIAO9emsZmS0KL2ZC9I2kxFcU5rzxMmjdZ+RDgOMZJuKlQ6mXv9A7XLU&#10;cSQtujqlAk1rIXQn/2C81G//E1Qw3yIkCWhIg3fdjM/bLX54XaEWawtatzuPOlioLYgULb3s0zZn&#10;6IW1fNvnt7StCHxWqkgLjhbm73fQpov+rWjgpgW/3LRhg9uEX/+u7MUTCJky5N4rbQ7WJ6XmsDOC&#10;6LBrnn95EzmhXdGRJzJGYUYh4JfF3w0DC/+m+8kZk4BZ8tjaaKwK0pbQpt1kad0oQlEQITi2vTiV&#10;laS0A4wJIeIRKB4CGNKFYekRt+L3gFTRJ8CN45y0P/3Yhm4De9WFuLof7siMGQJWEcAjKbJuawVf&#10;c+XqPR1rwVB0V46n2q1+8/tuIzpEEWejTv/viU4uv2WUg6RRPsx3bpzSzRBiPi765eTTjwOnZRqV&#10;DPVjWzkjIGxBpo6dZVUBLMJ7lkXuUAZ2D2VoASH905wJ8ugwALRjOFs3w++88NeTygto92JHY/wp&#10;nzXjBe6ik8iWkGqxbF2hibaDaurjeRWJoWfwpCbccnRQfpLa5uqYXRh77r5RZx4MoK3Dm4Zv85oK&#10;G5yS/kyiKKxrpyNON2dE9dmV4av/gOg8RGWipnb15jefz7C3jU1+fU30z6PC4P7FUw1LpfiPqhLG&#10;XP/uvTW9h53dAzUVQBAjgwbdqRcg8MHufdeTm+4AHaa3XlEdaoBqCOBKqjSa3wD+C2VrHvIEH4i/&#10;Ux5BMTigGXDVgg61XjVtL/NCd8X6FhagtQSA5aubu+MGK/TxhFVDB1OYGHqDeFpRj3/bwQLYmfCy&#10;ikYMBTnBzc+sCV67dwLgGbiLzVkKuzQnv+abGx0EkYLqS47+Gwo/0347c+aRt5INnbYCArZXNGzF&#10;LPKrfC6bSZsRApqnbxz5z7OIDpYrT9OaK10sNboMNDNsvL7w9MG6mACIVsQK/GRO7YGDw9VWkeik&#10;fGxGMAGIIDMnLhw7jK+TULxPN16sm18abOCA8JdZ0yYItLyD8Li0uR1KjnBkgFGBYGFFXFWee619&#10;c5/2qNwPMUCPQQ1wPiX/M2GSWVJyyrpTHgSTMKX0hhJQriKg/8Aiblelmb1YjXKCJQABEEH1nV09&#10;1UW112ceDbJbT7Q0J1GAFldPZw6aSgnKBoOPoeFI74dJLYT/UE02ROxSADLjDbGpmbSlRL22gV11&#10;0sro0QNdKR3UNr6Uvl2pZZA9L92q4PWa1tx5zCqajk+yY++/WvaX/hYIDEoojfKePHKKpksZJbny&#10;8QOvAP8XbJlb6v7SO+VP5Zp27+hEw0pzaBfjBgnCPqcbKKMNP+liq8CjCsddzRUvPR5xhulKjV++&#10;+9t/duYjfgELc572+roho/wZGF4RNuTWlGCbJN8s3RS/wQygNt7wN/f5u3uSk/6oEEOvNZauKKsO&#10;DIqGosnpNFOEOkyZt0B9x1gcEwtBk6B4aTUa4NyEnwWMXkVHChMkZDC3NUVDph6ZKs6WaNcH3Qig&#10;KwErRHgf3aKgR9lh4Ogh6JCRPdHQw4OqDHj0QagtalKCNnYBl3j9sE3ZjdOKBQKGYgBX0b7EpDU1&#10;9IkuA0QVaLXq6y5E/cOnE1cNRtf3tL36tcg/uoICy4H6UjqDnIK1QNE4M6lueCY66gC/zcC/qCci&#10;3oNHLuWfDMDMF1+ZdWmnkByzw1VvVp/dh8Soge+NbYXEjYXrjboKiofM/Y4+TOLUg56TetGm0M02&#10;Hes/gdqiyLAExfQR3z8xgrUVN6auHffekZccXcTZ8ByDFExr8kZq6RNTu1xeaKvY0bFovPXwy8+h&#10;mFBlNS6iJMxJbimUBDcJBJ8lq7IblZU4ZOIAZ6SJcl1Ah2MZC7gKq4P2ps6WtiiilBZYI4OlraL7&#10;kckzaGEEOnbZ1FgVhRMxmU0UWpwJayGzFYrGJGRsN1GxoawELP9QGsbkNEVESx2QwKFPE2rkPLHb&#10;HG9xYKyEBoNMhQWSRkBPJPQfw3GIaYO1nZu0+LSpg4b0B/deQnjgroJ/dEsZKKVO4xoPMtpgOzbP&#10;1/7RSsnI/Lt3RocNdCRTcuJKth6k+XU2v1OlxHpBf6Caw6IPHdrRYES90D9V298OwAPYsaIx5qpx&#10;94muo+baJ3mYLTQCC5Py80+/CpENLCvqz+cxaHRLU/m074m3pqAWnxfXPlB0SO/OKGSkRZJcpDAD&#10;ytFVryzf96DevWiWDW5lzkP7pVUtCxbMfm72v1nUQ/bfOSfXC/lszw6UhfNn78v+d9vCuezPW3qC&#10;Z3dU+GvodZWdlEjFPVWnXMoZaJJbN+mLg48r9QE9lz9+LjfHmBIYOYCXm6r2/oftT+wRALHXj6sp&#10;8lgPv8dLsyDgr4aNOwHkn7AIr3JuKTZod5kdLmHuX19NOXAv3oGrXf/7hvgUo6a4kLisVADJJ/Cu&#10;jQvLmhYbNUMVjknxxvovDxWFjf+e0Oe8w8O2wYtOgpFirMxuCfxjpnbUOceUVMIiyvV829GR2/Sn&#10;7eIVWVTsNg34tvlx7uRoOBTqW6s3Hg2vkbPhd4K23V1RVRyRqDYHWUWVQBJyxX2Bo88TqzOB1AsP&#10;RUYPLJZ0xKB2gcsUx6olsQYol9kpCw4c0c3Tsh9ZNr/0hriLs7zbb6fV1jT8apbO61HK/hBm+PAs&#10;tXclNfx3rGi32t/a3WDiNza9PaniHCt6PnAso+OwsWDB5POqeAnd5hWuU/gLjpn6WrLk9P0JylCQ&#10;YBMZTlBrrcVPrO84ZrDi8Kq3HmlbyJ0cufl8bEuuzenDNnqTVaRswVX22d570lfeiYJmr8/dv+1L&#10;7Sa4O9xqmAWgHwvAtH3i2e5X9Szh/H59yXv8wEFoBEUBXy1yphpsQoZP43TU9ehta3ueWEawDec2&#10;4h2bRi2R/W/5nvptx3YKmPEDOjI+1HmVzVg/OOD1Z9yRpnE3tKl552guwDbqa8VQUy6jokz666oB&#10;sm1IKAZt5M43Rzwo1+AsLunuLS1eucC88iyUvjCyJMAFScnJqm9fnqTedGQPYhnAHXuKtnVN/K92&#10;ym3Xf07xtznpGvSsyUXc1Pdo6vdNSdmFTY9DjQEpZcVzU/a7tJ0SzTD8wseOu+xwS09rPuQk8/4I&#10;Lz3TsE4chU3pwU3jFx0xujTiwH2sT/nlgmJ5P7ypL/Rb/D1gAGL1t8GO6CYvpYn9rb9rNEtJsF0w&#10;5CZh5XN/bYOudg1LBzua93808+wre0s7WKDxMRYBrOYPCgnmmAgKqblOs8qHjuoBXgmZRVyasRCR&#10;k6Y8of9t4P6heCYgGaCa8Ebu4f/rCWzOgfOjF95GLE3d39TvmytlREbAge8wgrTl6fKLLgwTVvR9&#10;M2fpAWeWEldCkXy9qVef1W7m8HzPhlyby6YYuXr+R1V39aEV3wIiMfVBsZ0lZJv5Gb+byzzBUkxu&#10;UbuFpETgOdHaO76kTVvqk9Mw8LY+OHcHqfr62BANXzX4aA3/g+op0Ww7O3lAANVSCIflpWgIp2ii&#10;oQrmyo83Hn1WKIHwN3Lips1KQm3NzOnHjTq8tMIvuoJh0OIvb6f8kWn2C07Hznymn/ClPEFtW9m1&#10;7YLeXb7YzkQB2x4kWQJnRl/67oLj+BS6e1c9NLPkynAtkUxR1rb63M0XZn2qgB5rLppys5E3/yPf&#10;0DWE8KZEPABKg6PmPTAPBW7+C/yWroQAaNDPUjuvmTigHboX81J47oKhXg9zfI/tFO1WErKW7FWU&#10;CxRnrTgGwKkUI6639mcRoebzUjTPT0FnmtSU1z45/mS5ggQNNJTnBZ7VI+tvXHbJuSV2pA1AEqig&#10;8uBBjXfe/9UE7uxzd/DzHV6ax/27ZTlZyD6qDInOGJv4Uw9kAVj++2f1s84PExCPRxTGQJqgBQoB&#10;TWtYQBXFySdXDDi31wZF0Bza5Mk70Laao/+redotwtsND6k/HhhGrPW1eamsn5NGiqZw3bIjAUzw&#10;YtLbHkzcTY4Su++MvbbfAU0+Fmb2eTJxDBALOp9XqJhGN8A44y6bbRw/2qwuI5EC9FsGJ1Zm7kuL&#10;i44dLHFIYccVNumRknivnDNxfukJzJpy255A2/5869xsPfkbx0O2nbvdZSLubE1YiFXwpOKLiW1P&#10;PtGnpYLJRyY4/+xTkHAlzQkwMRSw5a9o9WAuSunkOkXRZ9dccH5ZrA2bFBQmgaxRzuhpgQLvhpX9&#10;K3wEpWcUGK5g48q9y1TbUNmYkejjCbC+PLTx4P5liEk31dEHNwyRRSROG36LPA0Y1iuLN3ckgqPG&#10;KengDgW8nQmlwRNLYg3w3KevlvzfMTqnCPESt04wOHnphO9WHjX6OAbNmunGS0QOUTNv3W4N4v2v&#10;5LkzxdgmuNjYnfylX5WC1IjFuSnJjql8pd9hFr8856QrenNbQr7of1YUX9idiwcZcPe5KBzN40Dz&#10;kCXeeYXUm66gqY3KOx+8WnUa9liZpfgiSvOfcym2cap/aSn8Sj6PAiwQdUSokDMOnp/i2hk+TWiz&#10;bMoIU6oIOxR8/WN94cZKbjvjpb160FJ4qoxZ2xL0AoDCBoofrztTjGvhFI3/NycIoCPwYfj4iLB6&#10;+qySi8oqwqwp6ixS5vLmdycs6HJPzzICPCNM2l+JwH5Lr0GtbFAXOwDX8elwQl1533/PO7nIsArY&#10;LZPWn3NhB41XQIrsxSzy8qFo2NczKeB06HoKHQvlGY8IRwwIG+D68bSwySDrb0mMu+VdvSg9RMMC&#10;6i2X3FvaX4S5LlatDu2nFxAtvJ2Fxt0KpFDVs4O72vROWuqR1UTblnCm+VZUH8IHBQ8C+5Mja/Lx&#10;OgUUcErVY+/3P7/YCcUdXVbAQF254qXpB409TgmB6YKzdNpKpnXkJwFvtePQAZCNYwX3u1WPdbix&#10;a4nAVTnLv/xw6KFBUA5CDz0ly0sxPDXykEHUuw/aurRu6ZSBg04oJKjUhqZ5etY6X9tMVr2TRhwR&#10;Edn203xd4Jw5JOibt1eBYOlyzjLMyo27DdH75ZFDO3Do9opDbKs+AeNHMgbfcdk3x7FsjVep8VMj&#10;NxG2zSIWk3yIP+S47k5KcVQFFZCR1MNv7DXyqM6qFANbJJty82ZAburz95Tf4+ih04T63qcntL+2&#10;awgtnwKz76oecZId5RQCjtPm1jQ1CCy79dbv0I6rMpK77PHnB1/ckU+ZKCPwmtb8lCmzpwh+2+/Z&#10;4KqzFq/H2T5vF+1j2bJd2Hn2J2fXqhyt//ix6YheDjK716C3v2ZFsJ0CXZy9AEg3l/j8zj5kBZ+0&#10;i7d1xXYqXkOSDVasenbD4Mt6om8Woh4aL617+dqifoNP6iaCjkdRQW+YT7JgT53JH3/v3AQgo8wL&#10;rFzxVO2J15akCVtQ+/GczkefbPuKGXR98vLNLTh96vEK8NJAH7t2vDh8KArvUR4H0/FHuJ3Wufix&#10;AiHolzJExe1dvtQRMohmyEcvW+Vjxe35wbhbER9pm7rvlI4Mx8BBy0GtoHMZIBzRE3ytr5MjaFmb&#10;sslJRDCMrfto5hX7SRynGX7dVPjKaSu0cy7aKw3QkIoACOokkQVvnbM8JUC7ajgO64ABkuipSasu&#10;GxJG4wtu6dNz976nX50pM6wGfFv+euadZABtedUTLF979+y21w1yFYYXRKAdvQxrnj5fnl/st3s5&#10;lYwNKx49dT4+sA0LsgguuHr9QFRLbQcp5G7lMoborvQXKbyLuqvGUCuAVm1L7Pr5nDPUDK379cbO&#10;FC2743IJxv74nbqDTlWsatCioZqefPj6hpHXdmRqWZ9mSOhgj/rl/1E59W93Sr38FqUks0TL5TfM&#10;++STqw6q8olRdc2TXx12sc8U/Cats6CMyE1uhT+WghcEsW2OUnIhCFz93OR9rm+D+iCQYdCiH4oI&#10;oR+d51N/w5LO79UtusER8/Cv1obb65okCMY7xwR0JcdlnfPRbkEjGrew5Kke/oBFy+hzJYcuK4BH&#10;WtKNtev6lJq5TOXOgiJZRXMUbvETnx52MWNaKoB4ivXlpCecc090UHrsMx1fBkVbEoKOu6/tUn5y&#10;+c1ejZXusfbZIBy2l7z2/tj+qcKYqGy4t+z6w9roFgpPeZZDdRytiM9reAqM1gBU0RB9HPfdE0cU&#10;sIroyCKy4FgODcdZnk/N6xV+yxfbXEYUDL+9/z11J4gwCklmVvsDEBXe1kfjbmHAb81vmtSvD5qT&#10;IDacFShMR4omcZhUn+/ePRet+sClSkmFt/MJcQc4nFCeg8hkRuMFY+nEfW7s62c4R/dJVu17j6y+&#10;5swByHjCTccf3ns+16pn+SwumuWyNRGt1QzGH+OrFk7tP7arkrEDxncT2OE9+XhAoCZ/fVAyT42g&#10;BiMMR4FPoEesvX76x8P7h3SOA6W5ByPKZc/yed896VqWgi6QufQvcXr7dYVlirpMUQKBpAh7MJt7&#10;pPJg0TAF7QpFVZF4kDg2MEw0khTnK7RjcUNIszIvIF64AyF6QSkBPS1iYohNrX6lYHT3UiuZkNSa&#10;xPxh8wfffFSpY9E6ndbRYgmgtSe60ViVKTUpzrjkjqMu7RIgmi99y0UVo7qj+yflzmrpACgH+56t&#10;hVUtM/XmV/4IsnOaoGnp4/bI+7C56ReLUzh/VYrzF/V52XL8cHEBy98aQ+T+hcImk9845/AeBCVo&#10;22+HKYkT0oniMPSTBa1oLmzZWKBe09GkH0RNXFx+sObvZRv8RM7I7JIHPu91wPndBJWN58L5eW64&#10;e+S8bWc14AcWGCFJkZjxL5jV/vDTfVHw7kRfWX3AoMM5ShiEFqXZs6cFEkPCwFYigjR3auGQ45Do&#10;BJlDftjWFnzm7+WW+hQjOp2U2bPMXrR/naK8MKBEgNm9teaIGnG3oguYI1XM790VkZIdhAJZIbHv&#10;un9VV/W3Mowg0/TlDtxt+lEUeyd8P/mZxO171YaEOOP/6LkvtP439ZOSKZS2UT4ob7QqWkuWGKRu&#10;y6iAsHxfTiZXHq/GCmSJmzjz3L/ug3YyHIumIC1WNFq9CCXl0l89NfP4a/cDfT8DcE+rojV7mhpY&#10;4tyu078e6GfMZEj+oWJ/PygygCuoB9zQAZIX9IWGhkksuHJRirnt86Wk9UOk6IfFdy80aZ8e2oKi&#10;HnnaMLL6ExfNGq7mg5npSztFiKoVyOsmz9t37AjCpLlCks5hXJv9+q0X1kugvhMQWihgtzKlta88&#10;2ubPBVYcZF2f37Po9BPQL15C/wyvBXd+Izt/6M1Go/roU/XGnGOHAanPyD4WfTzye9oefbWnaRGG&#10;6aWucgx0bg2eMms1cLxodeKdaVlF4ySFAzt8QOQhcQos2GZohRM3TLhmyJSJnzp8LCp4CNRGI/sP&#10;GT1j0xOWD3v00C1GkUEqZjxd+NCFZQE9DrSV4ebf0HCPnrrt5etyCUMKxmc+UnJMVxB5EGP6w3MO&#10;OzdguXB+YerJLfbRsHFi0pM/vPcsd/tlSh3LAPDtmJT2tXU0VwLUdQIb9WnMq0iwhEy+jF2BM4mv&#10;p3RuGMA6siCcrltW2k1EVfX2MSsw6bzyw6UdQl0zK5OlBbLhVUs0fgINiUH3eDNS/vF/9x8DM6TI&#10;TZQ/92Lx6D6a5eclngNRDL8d9qu5X2JPv46ixGklphgJCeueKx85uD24je3v0+8WnHq6bKoJCVFj&#10;aAXoqOvnrrmmeXYFgP2RZTIrFr5QeMGhaeI3KJuujbx368hDAhA6yB6KP192bCFgqBbrq0wVg0+Q&#10;8gjm8mg3Mw6IMQsjS/dGMJ5SXm8zav3xNZuP93M99yt/6dPObXE1jfluVdWGs9FNC18+uGjQebwE&#10;s2bNq0+VHDm8R5oB/69sc5aob+123NyFkMfX/F1f6oF9YUXoBdb4h9nTTxODNiNsGf9U2di+DA+M&#10;m8XxoEk2W65ooGpmaz7+8Khh+9ngvZI5AYU2QAQ1BSL/XQu9BV9OF1irtO7Lo520kirs++mi/SUZ&#10;tC5bC2W5sRzIbFm+6Ok2A9DrsvGJBlp+AIt5Xlq86FK+Ml0SSKWmfnmIr87PGLzOaiznom82a7NJ&#10;KaowrPjBVObYMY6WLjDGzU6w5w8Ou7zggq+MQ3YOuKufuxCyBbL5Vd/SQMntALDGxJCdVCOz5/vH&#10;HJf2ZVhl4zjS6WakJSk+yotfgV29IYHWjH2MtopxnIwEXqSoanEoOEs9v+LPQ8OGBbArDYLQ1ZE/&#10;s8+vWpo/38vlmoGg9quseFKyN7FQmFZ6d7+OSkwW4rR9rDe4mzm0pWCYyNS+/WyQWzeeKMwI8mNk&#10;0bTz+hKhIFn0h2MrvljSt22t4Y8RUWRQF8pbGVFTOAUd0L54scflR3GCpEyctJC59E8eNwL1Elt3&#10;xhZOcsNMmD4zHTSTgenvLTnmpk7RgOPK6UdTo4bDRPFsi2Zo1g5fQDbp9sinHSs577GqM4+nrjdl&#10;/cs+r6XPbeG3/e3e1iAomZK8s8tWDBPr/Gi1JXzTS1WMTCiZdXazOxfqcincZgff1/4wdQ6bUmOS&#10;pGWuuScw7kMnTGRfFB3pUzoQBZbGm3WMuuHJ9he2Yy3zgwn3fnvXw3sxKn1WfeFu69gVCXC2CHyj&#10;uGT6jN4jWS1cY7kf3Lzp4n7gdKQEYrvwZMfPAutjS8pnD28ZcYpHVUnHLjxxz77VMlir+Ii6+aQA&#10;NWqlx8z9nvAKQaw4e6L9k3XpiVb3ft8+tKXQdieaLr5cdLwg2HIGoGN/m7LFL6ZKHEUTUNsJ/hdG&#10;4B0zVWB++bpvZIeKAPv+vcuvHdM2pJCNXkC/tY6p5YuvYSbYhOU3xBVPdR59DpuwJZUb/x//ZQf+&#10;oGBjpFDfFusapZOoQ6RqzbR5fS/vB/cBB1pj1d0VHW75l/4N3tkgKE2y4FK1MZe4+6KRE2HmJ48V&#10;NH9sq6Ldgr4oOHhq3+9zAKUx2E7RTGGGPsAnaJLGSWrE6Ni2/bLXlP4OYPnY/qxMilEBv3t8fNuL&#10;u5FAxQcLO405WRD5CreEsm61FgzuwsJpmAk9UBFOLptUdFVXVhdUrWLaR8cPPYBRs6QgLVY0AK9S&#10;rM/86r5FJ11eHFNNL5vWaPZbFa2Zc9cgqIRq2rIe7vzlwiN9bIwPhT7zdU0qipmjBrkFyWtEEmun&#10;H9DHI5Ju9HjPR2PZ2ZUjEdFIhdxqKyyT4GHtyzenu2ghkjJ4uGR8rWk88M1RI3qwVd+PXXT8NaVC&#10;xkcENYFkwY/oyZr52q2XZSWQ9dHE0Lp7PyodU7LF8tuJ+XetHfHHEICs6NhDL2ixnoF7mkFF9vtv&#10;y+cO4cpVEYoG1Wsk/VZFa+ZSzApKRGdUQ/Rv/m+/sChwTPvwc9bBJgpns6YjFI1FCLluWp8+jcP+&#10;9NeeopEPV/cfwKZl2XBDkqGlGbbkdPvFlXIbUHx7bZdffW9B7JLhnPn1W9MzJwyTuRiRNY5L17d0&#10;bQ1eNXO6tr+sYQKdVGT6x50u7LKuo5JUPppYfMJJrCMlKwsQlN8lRSMcZxqfzxb/1cfWiswUUt9e&#10;g7xcgrVV0Zo5cw2CEhG/5dEtz4zEOwRZJ6p2fSZ+mgM12E7RDuhLQ7vbnWjGOPuWtJiWmRTY/VRJ&#10;U9E5tyf7XKSWtOU3L/lk6bwV88uvPSReOXvhoq6P9EPbPllwOBc0Za0nWjNnaieXNcyENWvSt3ee&#10;1yZSiP68n0wqG9vLVx5I+AqM+jZbLY9dwI9Y88ls9jpfUhUzgi8F/4EGV/5n/Jq7Jqz/4d0N88TF&#10;0UtTk62OqyYfV6LXlbBVFUpBGzXHTMDdRoEdHFMzo08fLmOKqWw4Er1vgTiAazYlfAxCkiyoAukf&#10;9H+CNdl9YNt/rxGZGc/M+Xr98H+PCptL35jW829nofSQ99qF0t5cwM9R6qzWnbF5i2ArDyBqK5DC&#10;ZCMKZTniXnmy5o5eXDQkJKLLX+00Fr10fYzggGnRi+43Ld9G/ILUbXaZTFphoj7449G3xhVfXuaK&#10;LsW+8iCWzvHwtMawmjdn9CpvfcMY8OimBOBqEjP77sOpNlF7PRs7viLM2BnA7VHvbIPxG1Jffdno&#10;4RwxpFzHQZD7JHycqTKXJF4DtE5stBBAJZKKxt6fFjl8cJuNxb2D7trHvjj82O5dUCrK5kCUrfmY&#10;5k+WZ6c3XO6hBGgDCznlKCnmlXkXdAv6fOiMXXfLh+df2BZNfjyccY4XsKmN7EeKhn/UtLGrSwBB&#10;Nr6fXXHI4SUgAqwfrfOV33xtf3U92J7dvPiTS8pEzlDjNyfubIcGCZSIhSfcP1mvm3LNO4fsj9kE&#10;Q0/DE1DbbgCoyMYW8YM4cyvfI7TXdlgxWNKrrPigP+y9bzv/+scnOmdd1hMkTGgu61WVNt4Rm1oI&#10;u/r1fm/3Yy48MKpUF5TI4j+XX3BCG9kmCSX11PrhY4rjISpbyiicr2LQSmqqoAFLK3RBR/zaQ+Wj&#10;BommmIXsZOXYOl8tXVEeQIOxw3t9Mn2Q5gdZOLsu0cdCNg29mFFgcStjITLi1r55+AFoZbGVQBis&#10;BUD6u9yE2GntwBaYcwYMdE6m9BK1RfsevR/6m2uPvqR3P2cQcgSmDhjJdmDJ1onLb+KokqHuzDL8&#10;UXny5A6nnVUDc90OWvesvfJU3pVpBe2PLLs85Ev1jDho4KP7khNndh5zhCmJSbAltW6M+U3Rzq+G&#10;qumsID1wbBksQKe7NVfvgw6AaObC6tgZEbawHD6YBPNBIzXhQbZEgP2YoZ3giI0qryWoHM+6dthN&#10;JGl0+Y3FhWOuHiBUu4ygwIdrrWPaxUkzDRNcV9jJuMJFrx/66KlgKTBFbv7FG88+MBYR3DB+s22l&#10;UjM/0dMzYii6oSwYO+usu49OS8Rqkhi3mQ9vvaxBAmqU23fk2xpJaTr5AzfFZc2YJSDCQS0VkMqx&#10;ykGbtnA22PZzQzcI6/ez1bDnRVdrJEgLC4ERWCbgJ7XzHpr7fw/3RhFbJ2o0otQNylo/WiXfMgnY&#10;KA8TJUXxLX/x5RMvqkVnhDDrTHxkzYUDid3GqaPcji2Trqdnrot+JdKHD6096xwpjmLPaMtesvWu&#10;HUuALvsiLXh5dEpMVCUr0Cf1MQmKcNPA9EjzaBbii8EZxd05dFDImSJgcXd5d/UXA7oqnN7Q9IU6&#10;zdAyxwJ9vsum130xe+oVx0hETGwKWN5Wu313pzxMm9bpoxKAoUGZ5b7+9J5uY+OiHJOZtfM/7HNX&#10;cZDwaG9RA06IerR2w2iufOv1DJVtKpn9Wu+LD0RYzIkVqLFtudmb+7zWydpWAvXBEJNLBNTMW126&#10;gLbdCjL/LS4FqorRRJbWwEMRlcM3r/xxrFgWzAxZN7XjCY6QdHNofzhhIi+CCFAk8Tn/fKrrK6eK&#10;lq4FuriSIAqiSGkAf2zzt05IfhJwbMgzFY8uWjruFifkrwzon11xz4C/+4tIhQ3EaUm9mrVEHeqN&#10;DIMsmbDfdf0EXUwZRXpFqNUCyW9+dna1x/ABYfJ1BcQ4MraS1GiKs99Z30+ug8hpFQstaxJUwlcL&#10;BfUq2TAskiJ+oq6ySmVXRtCEcdAwmbFSLpuxUrrPZOZc93TX60b0tAxHZg0DTCTgaWqUNWtVuPwm&#10;0JMXbG9d1uS49MLxmy/r34avJgFuztOHX3cuOjXZJQKA/AxqMRrAV83b0AD4cC3LYTLgVmX4CB+5&#10;9sqys1nLF7Ak1ZXa5jbG1vnKb752cLVX/wCuIyLI18yeH0IbcTPYfUWQFKZ0cefQAnCdEqIV1bKS&#10;xCBxZhgs1I2AeTpm875CsnHoK+HhFx9bmMlOUAu32V3+dr+bB9ST8FiBLWHS5r6lJx2zbzHJsERd&#10;+UGnP55G4/kNI+/v6/XwIo6vxiSxVLHxiHnumZ1B4N86X3lLslk32GEukS4J16wV0N6HCwzc+04w&#10;BZp86icwPMiy2aICVh8XEGQbbOFmMp42pJDibv7oxUeqe108fB9dV3MLoCXWTLNefQ+5CI6ZDc5v&#10;tx154u61Q+84WnTjSvHyxx8PDO0MaqP6SogWVMUg9w23z7XM4kBNATv5BuOoUX1Bz06bYbSOn0EC&#10;4IAwGdLjiAUbuKCUcQ4PfxRJBSXTt1NFAw0Z6tRWtOmKpBkFIlhIk/mDqlhJdLvNtPs7vvyXvXHA&#10;OcmsorVkEfwM3/O3+UgaSgRHquEISsR4f878s0+V5EQ8SMrfnZ4a2bXKltK7wEpFj0rXySSiCnn4&#10;7tWjTi5xY2hd0TpfP89SQcemkEBKLg5O+oElXJLp1H6hSIQKSqCKAas/+XbvAxlE53OIA+Dtkvb9&#10;wSHFCD8iakIEmrQ24sVRcfljof/rt7ecRm4OrbJztmOL+nL9PN/2N/TUeoFT0jdwACKYpL7x/hl/&#10;ONZJuo4//cXUxKmD9o+bAT7iawSlyvvb0YCHj1c3vbly6IXdkK8WJJJGq+TWQy1vSTZ9A8KBrJ3h&#10;CsJPhXpnFNdsH1nWU3YKd052hC6tLBE/K+iMVriEASUZIbHKGFtQaTz7p9ohh3UvzwSCTmprvU3r&#10;Dtn0JOz0CnqiUaAwk9zw32VdTziBE0LpgPHsvesHndPXdUqTpKjleUmwE1iWyxn6jMsmDRzRkdM0&#10;6Fn9kbYLb9x6604kgI3TkQO83l2pzLiuxLc9sfp52ITb572y91PTXuUDjGNatsXwRNNSbiDE65Ov&#10;XnD+dZ2qSZlsOJIPocnWsUsSaGAidnnbcElq6Vs3dxgpEtOKqGTa151OPBIdrsLENDmzpT4aLQWw&#10;0MlEnDdh3yuPT7O8AKJcG13rWsfPIgETrja11e2hVV9KaDNHeh44b4sS23kPeB62DJMs3EKEIAcn&#10;zZQ5PqjWTvjbZ76rrunMh4gGFImmEV9rHmZ3zBcFvxkWiXw5tfeQ9uiTkClQ3p5w4iODUFjBazUF&#10;TnwXfDSQwGPqv5jR7YHj/Cqn2ejSRNtgt46fRQJgFkA4JCWWDP1sEieSVLr2pLJ58Aq4Wxrq4eMT&#10;+x5Ux/OZXO21lUr6p8f77IcMAM0CMLakLXz/029vO7ubC0gybE6HwEVrTVDv4nRlm7TrMrvpk2cS&#10;dwwuqPTpmeCSl5YdeaZoGiIiUqLN7aDNTzM/12F0VmFWfPLCIUNCQtKUwFUN6H+r2dhM8TX7sqzF&#10;4RWqo5sgG0lESzrbnCO3I7efiU6e2SeF2WpSiHh+9t9JEiqumlR8tgesw191bt2UJxYe894+SHzb&#10;LIuCmNbJavYsNHkh+DM31c27JnJlV1crFFVxzqQ3+4zxp0QfDZPQ0eITKMrIcSM196rDDm5HjKCf&#10;RolboyBNzseuX5ApHlbyzjKOVSWzuN8nNmjGGkZ5MZdG+CPX5MIvEC1W195paBtDSmYOf/Sw+8+0&#10;gsipgTK6nhK+deyyBBoY8xmxw9TpY58uSipJoS5eu7Du8SF2pc6TdHaja+kHFel2Yc0L0UdP6oV6&#10;bTwEhdStRC4tFWYe9zlWp6P1JRG+xhV6DJi5Wc4Z69qyLiVpWCg5zbNtQ/7ksPr2oJhtLr1K71pM&#10;OeRc2nZVo1Zjq7LlIfmdXFpPKe24dcW10b1kx7WSRdU+cWmHMpLhRM0Ielh9zEGL2UE0RnK+EfbF&#10;1ojw49aNdNffvPUJO5JAliKcqyngViZ7+FEAKOtzThByikbnO+UjucpPE5HGrWWg6A2kQMHsKPrr&#10;0il3UY3dNF9F61Q0UwK0O3hVUMYkZep7qhpiZSnyK5ik+hK/lpsP8BLoQzQ0dhKAWWhtHt7MKWnp&#10;ZVlFazAbdMmlhdXE/n+nG4JPVwjY3gAAAABJRU5ErkJgglBLAQItABQABgAIAAAAIQCxgme2CgEA&#10;ABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AK7sivtRNwAARHIBAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAtzkAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwECLQAUAAYACAAAACEAhbj7Tt0AAAAFAQAADwAAAAAAAAAAAAAAAACqOgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0ACgAAAAAAAAAhALv8vw0Y0wIAGNMCABQAAAAAAAAAAAAAAAAAtDsAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsFBgAAAAAGAAYAfAEAAP4OAwAAAA==&#10;">
+              <v:group w14:anchorId="12466FCE" id="畫布 10" o:spid="_x0000_s1027" editas="canvas" style="width:462.6pt;height:417.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="58750,53035" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQASPmZpTDQAALtAAQAOAAAAZHJzL2Uyb0RvYy54bWzsnVtzHDty5983Yr9D&#10;Bx8d4aOue5ViNI7ZMyt7Isa7Eztcv7fIlsgwyaa7qcvxp/cvcalOVAOoGoqSRrs9Dp9uqrOyACSA&#10;/GciM/G7f/pyf7f6tN0fbncPby6KX9YXq+3D1e769uHDm4v/e/n2H/uL1eFp83C9uds9bN9c/LY9&#10;XPzT7//7f/vd58fX23J3s7u73u5XMHk4vP78+Obi5unp8fWrV4erm+395vDL7nH7wI/vd/v7zRN/&#10;7j+8ut5vPsP9/u5VuV63rz7v9teP+93V9nDgX/9of7z4veH//v326ul/v39/2D6t7t5c0LYn89+9&#10;+e87+e+r3/9u8/rDfvN4c3vlmrF5RivuN7cPvHRk9cfN02b1cX97wur+9mq/O+zeP/1ytbt/tXv/&#10;/vZqa/pAb4r1pDe/bh4+bQ6mM1eMjm8g316Q77sP0u6H3dvbuztG4xXcX8u/yedn5LOVn+8eVp/f&#10;XAxN2VysrjbI6f3d5omv94/Xby4ODx8uVpu7D0yAq6e9GYbD7u72WjjKw4f9h3e/3u1XnzYiBPM/&#10;GfdX/KLJHveHpz9uDjeWzvxkxXN/+8Qcubu9f3PRj09vXt9sN9f/8+F69fTbIxPrgel1IY28315f&#10;rO62NEa+Gfk+bW7vllDSorsHNwSu64+3V6/5fzc1+HYy8vNTlKeePu5pnZ3m94t43G/2//7x8R+Z&#10;JY+bp9t3t3e3T7+ZGc/4SqMePv3l9uove/vH1f/69Jf96hZZFBerh80948Gv8tJVUcoYyBNCZB/Z&#10;SJf+vLv698PqYffrzebhw/YPh0fWin3e/9N+v/ssg3yQfxaBhVzMn0Ez3t3dPnqhy3fXYZbb/LK2&#10;S+GPu6uP99uHJ7u291tmGRvL4eb28XCx2r/e3r/b0sn9n65Ng2RqXf0f2m2kfHjab5+ubmTGvWfm&#10;uX+XWeZ/MC0+NlK6c3hk4N59/tfdNWO2+fi0M9P3y/v9vfChUasvzLpm6NbVxeq3Nxdd3xZlb6fV&#10;9svT6oqf67Jvh0JWBgRV16yHojbjtXntGcnc/uft7n4lX+gAbTYv2nz680FaTys9ibz3uBp9G93o&#10;86esTPbKgx9d/joZ379pl/nrzeZxS2uE7XEilX4iyTgyQ+6YSpX0ypH9lYEzi/txMpFOZk3wgPzx&#10;N495V8rwGyEfx5xBVmNe9y825n63WxsJBVvUwp0sv2GZfrgtyYrebTp2ZOwIv9td/8bM3O+YLegt&#10;NCxfbnb7/2SPQ1ux6f7Hx43sKXd/ekD+DEYt6s38UTddyR97/cs7/cvm4QpWby7Ywe3XX5+sSvz4&#10;uL/9cMObCtP3h90fWBHvb80MFcnZVpkd0kzB7zQXWXp2U1Nz0aywYGqx0L/RXCzXNRtAZzaAfij7&#10;6WQshrrq5XfZAMquWPeFQRas6q/dAM6T8e9tMtZ+Mr7db7cCTFdsQ8l9URZ4MEsXb4Blva6ZSWbS&#10;gXRL+W62jnELbNtuzTYtk65fF7WdlWrOXX20Ske2aa9oQKjXqBz5pw/XblVdslm8v78D9/7Dq9V6&#10;9XlVtZ3bbo80AAtFc7Nqq8Lp4CMNjRlpmqKqq6ZLcGNFj5RD0xZ9U6ziPBnuI2XfF0VXJXiigEfK&#10;oq/bErYJpq0iLddNK+o9wZVVPXKtOmlp1ya4IquRFI3FPtG0Ca6DIq37tq36tktwZSs5sq3Kph76&#10;sk+wRSRH2mZYF01frlN8tbSqvmjKuihTfLW82r7v63WfGgX08LENdTUUbT2kBlcU+DhkHeZFW5XJ&#10;cdBCQ90PzbpPtldLre+kawg4PsEKLbZmqNYVeC41DlpuxbroWmZPnWAsOnjs3HrViumyapumau06&#10;VutGiy1PqYWWp9Qiy1NqgeUptbjylFpYeUotqjylFlSeUovphJIdctwDNzcWf29eX315cPsi34BF&#10;uC8ukaBslI+7g1gBsk2y1V5aW8g8Ib8qcouaPDmiEnKzk/JO6CbkZcAdKQi50SVR8iogZ4CFvJO5&#10;FCWvA3KrRy6HJHkTkMumY/qa7mwbPuB6a22EaIO68AHXX6s8ow/04QOux0W6y0P4gOtzEXTavsmJ&#10;WuywqWdof7HCM/TOrlFsb5khZhbwVfwLRjmubt5cGA0ov9zvPm0vd4bmSSaKHTuPAI+/3j1oqko2&#10;HsaYLccJxf/uPx8NN+xNQ1cUtZ8bnsB/WsKi7OyYllWVZ1m0jrJa0wg7gTwv/2l54pSyw161re+Q&#10;p/CfjrJq2XHoT112xuXAQHsK/+kojXUilEM1Qzn07DgyRmzJ2XZaoUDpYcn4dr6IEM0iGaUpk0CB&#10;o9HcXoq2375dr6u3rkWBhbjffXy4NjDNuafM97O1dx3zb8Y9D4jcWntHgG00ZgCjR2NPZm/wy3KA&#10;3XfGUJMJVjRDW62dYvYAuyhKYBxrShB2Ua6Zt34FerNOz6LFELuoy6btgIegDKDUCYwO0cDNCqRj&#10;rF0N2dkTRmxRrOu2GjAGEvw0EqjKoWtBnGCWGFs6q9hWa+l/k2CrwUBl3F5VmWCr0UAhpkw3GMAd&#10;673GAxXrmjYIwoq1VgMC0FjZgB4FEsbYakhQVUNdN4WYHDG2AeIehrIdEFKCbYC4q6avyqJNDa5s&#10;5OPoDtgyPcOb4hsIDSnk+GqpDcO6YxNM8g2k1oP7S2MlRcdBiw2Cdj1UQ6q9Wmx135QIODm+Wm5D&#10;uS6HqhZDKSY2lPdxzJpqjf+1FYsm1t4AcA9r2NVFqr2lXmRN0+LAqcVCiPLVcmMqDGVJG+LtLbXc&#10;2qppgfup6VtqufVVtW4qY9zGxkEOXsa501Zd2bbsH4n2arlh/MhQpBZxqeXWVRhrLLgUXy23ru4a&#10;jNaU3Eott46uFV2yvZU2lJqhF9ZiMcbGodJyG9bgk7pPjS/o4jhmDWybIc1Xy23Agw+aSq3jSsst&#10;NREqLbCiAZIVwK7EyGISHlt6YrDofb/S8spTamnlKbWsspTiYx5nYZ5SyylPqaWUp9QyylOGEsqY&#10;3mDqpT1aLKN6sYzqxTKqF8uoWSyjZrGMmsUyarIyAncvNL1ZEcagWmh6syw0Oc0FsqVN7yo0LZkt&#10;Qu7B3YmlXoWGJRNByJN2KKtENwYZC3lghWq3AQBQk8+b3nXoOHD24WXa9K5D14F46KRFadO7Dp0H&#10;zga8TJveLKOgD67PoekddDqUr6huaRJq2ZqjJzJgUek3lE7E6NvUA6GMRdmaNySlzBIL3uDEjIZM&#10;vIGVFjzgOo3qSz0QSlr0njQJnZZ6IJS0KDTzQLLTLD/dJNFU5oGg02L9jt6u57hAjGIWF4hBS/LC&#10;o5PD2viWgld7p8GRIHQGYIuws0HIGZs/NPcU/tOyxEfuKYe826Ct3ECV694Lz/Pyn45n2Tme2FBO&#10;CJ7CfzrKorHzoSzHOeop/KenxFdhelQOxqBkuD2F//SUdNlQVjTDTgFP4T8tZdMP6ClGqVrbU6Ak&#10;z8afU2Lo+bH3vPyn49kK6hCeNTM/+3bpsqEc2NqylBg/jpLFkaOs29aOfN2AlPKUrp11M+cE6tgC&#10;pZ1NM/gl5fvsP23fweSOEoiefbtdot4qGIedL2ev0k8VQ8C8tF6lP98+EMpi9gXnN/r1wYaysCn+&#10;dRJBYDxUlybAzM6o4JG8q2n1nhCof/HH1y6UqMTOwzo301QCCfBCyPzbvPZOJ3Gk8LO4nGpiOvwq&#10;8g4nHyXkAonu6IzZ8b3zSSamizUSrn8nnk1Z3zJYRC19p5ARILgWt/EeB7IzOvDbi7srhvXa6Zi+&#10;7rArQ3Hj1WdPdy5GHOJrv3GdBS6Rvcu9xuhcLXCj0b6XwM1K/7fpSm977E4neryI3VT0OHy85GtZ&#10;81YJnuX+t8mdAVZyx45gGH+w3HFTjnLv+zFOZtzhldzPG/x8FHz8lEh0qBa82Te/l+BFtXqFjscU&#10;f6FV6Dj1T8TdFH6Vc4R0XuazSQ8JcWOBaHEbC/DHiJsDCCtuWccn4i74V6fOZR847+o2sD+Z45IQ&#10;N54OLW7j8Pgx4q6I57c2LeF07YkSP65uIjDP4p5LaUqIG2tci1sHd39X66yti+Pq5nR2Km5B8251&#10;8+0s7meKG7eXFrdxwfyQ1V2N1llFEMWJuDnn9eJm1z+L+5nixnepxa2jeb7r6mb7Pm7mEh9uUMTR&#10;99IdfS/ERZzl/VysFvra7AHK91recVu8IULKq3FJTJhKnuh3v9Lx9Z4X+jMXeuh1s+76Hyz4sqpH&#10;wZfDMBV8yTGJ2+LP3tYFKekJ/BZ63+wJ6PcSvDbG66EgqNPC9SIi7oqfnbh7EfzZ55avQJAQd+h0&#10;4xz7OzrdAnHXxOR6cVdEVE4UOlGeXtwkxZ7l/UyFLtEZCsDZeIUfsrwJVh3l3RPCO5E32XFe3uX6&#10;7H15rm9Vjvu1vL+Dsy1Y1UrKhIWcrGpllckZynkTf5aLTSKotJB/mIutajkId5s4ITMnEI3EZ7+o&#10;ybI/i/t52FwC07W4f5iLrUDCrpaCrN5uuocXQ4XfzTnZCPo6n4g/V2uHXjYb6PQjtHbR9o2XeN2i&#10;tc1Wc3S7jE629uxBf7bKDn1shMz9IEhOIRqydKwFRi7JMBV2WY+eFhsAcTbBnmOClaGPjfj3HyRv&#10;VRqHkzLKPUwW94Bb3Vvc3dmH/uz1PbrWxqxYkhiOMp+U45JF5bZ6+4v8sajuVkkOWjvCsYKCKxMb&#10;q+WEzAmUvL0TPPasjNi2xj9LntznFdlc0iud8gQWUDlHN6uOqPYJCVB2JCEvjixQKTwT4QUIGgnL&#10;juBLyaGLMER1jnQEbq1rk5gXYajThxqp4yJJjxGGLNcjQzIem1QLkfNIiLeKtDlJS4xwBDGPhBAN&#10;yfHDWTMSVry3LyXBL8IxyHslXa8lriU+jByLHnkWRd91g8nKjDHVspFsYuBfgqkWDmMu1WAS4glr&#10;zKzbJimfoMIMlkRdlv2Q6L6WUUVqLFWQEi3VQsKnPFD/L8FTS0lSBSNTKEhxJZwATDwk2IkjZpRl&#10;NgNOTPiFlFpAeZ5aQHlKvX7ylHoB5Sm1ePKUWjx5ylA8bGzJEj16FZ3wJOp6YV4bEpTdzdeIQZ4E&#10;ep9LythyO2FOGIrHDo5BFAzxSU4YJ4t6MOfz2jiRCh5gSpnh91lCp28Ic8JcyZbLMK/NNu0rSsrI&#10;piDpVLJ9SvuOyVIuXWWw7hHv+zj+Hqa1AK1Nh8Y8Pf+z/7TsKMplyGZSX2qXPVbMpDGZ1jOMeO1E&#10;LzMa/nX+0722twJ1SiJNR7tELG3vBe/5+E/Lr5T8VaHr/Lj43/2no5OcaaGz0DT5Xjt2VHgLegH5&#10;OdPnp8r0kfQ76+k6QmWdDvByUJmKMK2zdYuByhR8N8DUR3qDlEHIzGZTQKYtOYzyGYE+zP9ZcFmA&#10;RFHiNp3iYK30y3UrFRjXUgORYgaDa5uqOqcQQkWARFdIkYgoX634qdcB2JTShgm+WvdjD4rRl+Kr&#10;lT98OaIjyS/FV+t/1jygL9leDQCKgTJTA7gzxVdjALyRDZVcU+3VIAC+JA92VERJjEMApwvIa+qM&#10;pDiHiBqjmVo2gxS2iIpOVOOI7ohUstVAEsJj21PEQ0UrgKxJ1lp8BUW9SOVNt1oLsKDUY497L91q&#10;LcECO5M8TTEwolMOHaZbDS4eyvTcEMV8HJBG2pGedSHg7nsUCdZTakACzF20aLm6EEs12uoAdhew&#10;JsOvaZKsAzFKchhHHUnWgRgpg4NtmGEdiLGnEYMpjRRvdSDGXqxYyrAkW63FyAogjoLRSw1IIMYO&#10;579E3CRZazFWrdQFMtZivNXBapSVK2JPsQ6KzNSdjF5ajEGVGQhnWGsxclxZSYGg1IBQmk/N1Bbr&#10;sac0TbLVWoyU7Vpjk0px0uiACG46LgKsd/wHVXLySVb1SD3LOhBj2+LFLdo0ay3GeiCtkepKyVYH&#10;YmxlPmU21aACzRxrKmscu8jSpaIyMb6psaasxpGaAaHeQJ8ca8kfH0evADR2EnuQZD0RY551IEbK&#10;Q3ZS9TfJOhBj17MHU8gqMUOCyjQUB2ZmF11SFQTVaeo51oEYWYpr8fymWh0UqSGvv+uHTtxC0Xkd&#10;1KkpOD5qYJ0UY1CrhrpLxPmCgVKsAzHOstZibKqBMgNlcl43oRiZ1BTBEl9eVKNLdYlxPhGnLGoj&#10;zTpYjZyt5Vnr1YiPEj09SJW8+FgHYqTsfVF3uMESraYm6LHVwF+Kbg/Jna8NVuMsa70aSbuhbKEp&#10;9xxttZQeHUePGUIlNQY72WotRjI+iqYzhcrjrEMxzrHWYuwACux8STTZBmKselAcA5hstRYjtcww&#10;J8rkQpfiGscBqSSwvU7vfBjQR+o51l0gxoqNkop4SfRELVjFmipwTdEmW03V+SMxYdoFftU0CJYa&#10;tmMf4ZtnHYiRDXVYgxZSY90FYpSaKkWXFGMXipENuCMGNck6EGPH9g4YSa1GqU4zdrGoQGXsqkmw&#10;0GsxUnweDIfMEwu9D8VYlhSvHJIaXVw3Y0MIyAKbpbUMfpsjcYEdw/+xTyb2EPF9HVmXRdPYapvR&#10;1Sj1gEfiedZajD0bSJNRBZQKUqxLqtazDSdXY6/FOMs6ECMWZkXVm6QYqdujGgK2xlRKrxkq3Wjq&#10;loqTNDw12FROCqjXFWVtk9OPytSauh7YVNMgZ9CC5JIkjg55IDX/pKDRKEmsGWALoDkxR/BAHomJ&#10;6+bICTiXZK0lOctaC5IZJZMKAyWxagYtyV5MaUKMU602qaFjH4X30NVp1UsFW9VLLnnoBmB2mnkg&#10;yh6NV1KfNdVw7j9QzLHBLCZPjLdUw1IDLnfesMknZYlSDMi5yW7ATEky19IUC5nrJJq0I0A8bMdR&#10;xEIG0yURidySoqhx0YCfm6Q8aagiT8JVDPOALHNQVASenJOTouBgO3DjzJBq8c2QatnNkGq5zZBq&#10;oc2QaoHNkGppzZCGksqJIHDZ5LkGDpsZUr3gZkiXSysoAjzDdbm0JDxoXDMzXJdLSzzrS7kul1bg&#10;mcm3NfDLzJAul1bgkpnhunxtBd6YGa7LpbW8/m9BfNBSacmB4ELBBg6YfLcC98sM6XJpBZ6XGa7L&#10;pbW8DnBRL5dW4G+ZaetyaS2vBUy682LBBl6WfFsDF8sM6fKdsFkurcC3MtOA5dJqlu+EzXJpNcvX&#10;VuBOyXcrcKbMkC5fW4EfZYZrVlqcmi8MiBFopWMymLCc1acjYgRfaXo6J/Q+VOAkgkPiFzU9zRZ6&#10;X/UzQh+W0GX6CH0yQoQCfgF/JobQ+4qqEf6TUsm+w77wX+SJvzUuhkvygjbNB8ZgUIVPuG6PkSSR&#10;Vi0JjdElnzmnDN7hglUyNZ/xTodPOGGniz5zY0v4hBM31yfY0JTTfsBMzw9BTiLAdNlnfL7hE07k&#10;6brPnB8FT8wXfsb5ET7hp3l6nk+CoeKln0N5hDJ3ZXYvbSw5KzgyVqHMBWHIWAEfUqNLV/XoCnqQ&#10;J4AGySdCmcupjHki3XOqPQfvcDJHpSffEcpcNLp5R3qVu8gsH7cnRyPmiUzPQ5mLJpYnULPJVoUy&#10;Fy1rnsj0PFznokHNE5mehzJ3Ra0vUX3JVoUyF81n3pHuOULW8hCtJk+gslLvYDoET7ieo46ST4Qy&#10;b13P23TPwY3BO5zMccIn3xGu89b1HN968olQ5uJXl57jMk8+Ecpc3OXmiUzPQ5m7m9wuu0zPQ5mL&#10;c9u8I9PzUOad6/lYpfx0Z2B669EVV7S8Ay9zqucshOAJ1/Mx6C/yjlDm4jg270j3fFIOv3c9H6vC&#10;R94RylzcvOYdaZmDRXU/xHsrT4wVyCPvCGUuPlnzRFrmLM/gHa7n+FCToxvKXByo5h1pmYNTg3e4&#10;nuPxTL2Dha2fMO5OeYk4MpPPhFLnMjDbMPFPJp8J5W6ck/Y96f6zdYRtcwMgqafJ94SyN65E+55g&#10;DKxm/IpwX3uyIQG/9ihYGnoM6bVBq3YWjUfFvPNIMQlvdTgKkIHGsH3zFP7TBcKK6UyHJJzFj7an&#10;8J+Wkip4jpLj8yzP2ulnjoTGte55+U/Ls3OXHQADZy6I5BjZvX09cysDoWmWklCrMGz3GIRs386N&#10;ZJ6SZ3KjNMgppIwS1zX5+eV74j8tTya8fz3X+WWZYrXg3DdcG84Lc+/nOHokZU3mSLmLws2TNfdo&#10;zJDKQZE0YE0IW550EEN4IanbUuVYPN8AKpvjvjRc63GP9+PpP+24KlIplZ8bAVJN/QiUnFEuJJ2b&#10;gDTAjwAZjTNcHSmxQiYtjZXqe+M/ba+IjLCzhdsE86vvSElQUf7tVE4wg8pxS35WjZcOLKAUrxWC&#10;4mR6RqS1i+ifp5RKLYZnyQluVkqc0i6ldEqN2M2Zdg5yRG96NEPJDXF4a6Dklvd8OwnUsNO5b2ak&#10;eaQkQy/bd+5EsVsPt0jm5/KRknP7GZ5ulDgwzc8QCVy0fSecLc9zIJjcjBLX72UpJSHYUc7c7kNd&#10;Rrs6+nKO0qevdBQAyr/9SDmjR1ouLTbtNLWdc/OT+ERHyX2Y2beTxGfXJkf9+XZS1MSO0jyl5OLI&#10;yDfcHZp9O5HH7u2c2GcpcWDJyT1MuZc23yX8SuLTF1JxMeXGyWEcSOfSc+QCUrs5hO1kI335xBtJ&#10;8BtTls8XN79+9epwdbO93xx+ub+92u8Ou/dPvzy7CqDc+TlJvLFzL8hEf4Gbm7kVmDheu1tJmouU&#10;/GMyHiuKEPjcSDSF5N00QFSsDDtZvzrtRnJ47LuOiTS8SB2e3ay4rNwseH3WzwwfaYjEb7j8l1CN&#10;GDe6NVKSf0GkkElSjzFl2Y6kgxRWMSH+Mab65Jh75Lmg14StxJiywYxMBWAOnbmqOcaVnXAkpcom&#10;NVQbifqIcUWpj6QwRcWY8NYYV2bRSIroCCMyN9LGuAZhGTXBTCRFSZxejG0Ql0FaAWNroqqjfLW4&#10;8ucgWlx5Si2tPKWWVp5SCytPqWV1Qsleu/S4JrTFrY7JnNaEZrjd5y89ZDl1jYQWuHNzeO15Sh66&#10;XqxqzBzVhH4X7+BwW8Mp99DpInON7eSSeWT3EvMAI8fnVzgDzFQVX4CZh2lXgFeOKTcAqYamfWIS&#10;5xQzQaGGjruTs3QEHVqgw63qeRNIFpJhSaB9ntL2lUH0a240lr6Jsn/7lsykt66XZ2X/sspezrCm&#10;yt6sjJdX9oTFO/OR6yUp4GsmuFL2XK3llX0/1EdP4lcp+1p0b20S28hLda9M63yUpJn7SZ1PVSyq&#10;jhvddMpNKxFuCJRq5KYCSISp1iKd5BybLNhYE7UWoehJJ7YN2jnWUq1GyLoDR6RaqtUIfgqcfiZz&#10;MsZUq3zQQU0iSaL7WuNzd+sag8mU0Yl0P9D4JdmEOHQTXAOFT8goqRhFkq1W+IUkHpjcitiwBum0&#10;XNxaM/sE9cSGIKhTI0GoUYZaUETCcr5cJdupJTXgoJSw2ShTLShidynSwEAlWqklRUQsmRdEeSf4&#10;alkRuNtU7OUJvuKcHJEcweAUY4Y2zjeIwyS2kwh5kyYaG1WpXHrki/nINJDY5Ng4SNnLkZY0IokH&#10;ljDzKF+9tkoSn1iFyfZqoeGzQGgmVjvKVwuN5tKz5KQVP8TY3p6djWzI1GQIwjEJLicPjJSWxDho&#10;uckdpCbuPz4OQUBmhbFCMSQJLI+NbxCRyVrEuBjWkusRGwi5lnnsnOR/E/YtCSpRxlpwrDCZPsTO&#10;JxhrydVsn6TsJBlryWEFNPjuTV5etMVadCewWW/2ywMzl8dlivNsHK/s2yWuYiFlaK1mwqiDfNj8&#10;27Ws8pRaUHlKLaY85WIZLQ/HDFJf829fLKPlsZjLQzGXR2JyFJ6ZIcsNQKKE9MGqN4q0TaSDjFgW&#10;mnzOAGRtaHJmi5hcSQOQBaLJmQhC7j2TJxbdJDBlzgCcRKXEDUDdWVaMbo4DrZcgBmUxBg+E5vF8&#10;nB6+8eANrsejM/a0y6GJLHUyjBHrDbXTB0L5zgfpsah0k0Q5yxvGc4nTN4QylgQI80BSysQ7B29w&#10;nU5H6E2CUURPmjckOz2JRZmPz2Pd6SaJYpM3kEmQkPQkEiUenfcCzgQJ7pFKYgKdpYVHd4E7hSQB&#10;3LR1zp/QSKolfZIiI65T/jzTf1qOcpprCTmbyHkesIAsYT9GGHpO/tO30U4JcSdmOcqRlry6JBU6&#10;S+jCeMhxzdPZBlIPxvt4fMP8p22gHUFzDUGuw63zoBBD4eeF5+M/LT9/qgLWyr+4c/F6mB15wgKA&#10;Z4aGXPiZMQQAOcpxQfnW+U/bSqm74CjHMDtP4T+dAOVWVBGMWO5ZwZTYmpbSmfWjR+h4jO54ihEu&#10;PD1MGyn58vIHRWff0d3D4TW+nDcXN09Pjy/sO2J2qLsIUJssI+c3+kYXAspe6G5srigKIlkBZueg&#10;9sPJ6RF1S2qJS5PTo07Kl/nV6x1Kj/vD0z9vd/cr+fLm4u72YWs2280nHMF2R/Ak8t6H3dvbuzv+&#10;Xeb06vObCxs3F3gkD/sP7369268+be7eXHybyScNk0H+fHi0o82X1Zf7bylnBnHqIzRj+fI+Qm73&#10;cyKVZGUrMeUilCIwTDqRKJWL1qPv20v02WX4OOqb9Q0y3Qwk1eYiIzPaaxSMIuTNOgcj7DRwR+NR&#10;eMkUv4lx1dYVhfg7yo8YMzjCVZtXlKyQ8CVJZI9xZd8d20pZNTbgJFftvcAxJppPbPYYV+10qteU&#10;UEBs4guItFWbWFR6pvaJObmLcQ38gyxk3FP2+DLCNnAQ4sjCH1GIbyjKVwssaxAG/sE8pRZXnlJL&#10;K0+phZWn1LI6oUSpnk8EvzzIno0Bs9qYAsUsY/kHnwQSNwgZOZ74mhNBmaoC4s08lBdOQbyFqXMI&#10;nvrlRsdxIJKHgCx+R4ilZdWXx3P+02Ewiv1YtTnMRArhM/SU9lxkRGsnuM70ln3Zr7qRki9nXPdT&#10;Vd6VRPqpvjchjy+u76VIa0bf446Xe6Osvpf7G7zZ99X6nspRBsFoXc6LRv0oJUSO8UjH80KtPigL&#10;WmGXoexi3AJ1T5RTL/Wh4ky1/pB6Lp0JKoox1fqDw9IcU61AUMYUDjbIJMZVa5CK6zRa/pNoqtb2&#10;lAZqB2KQEgOgtX3FJd0cwsgJSGxUQ21PxGXHbpJgG2p7yuVwepkaWJlao0g5OiuoBiXV+GKDEOj7&#10;hmAJznmlPE20vVpiDVetdFjyKb5aZkRttARjGYQ22ivH2SXpGmN7T3R5MFe1zPKUWmR5Si2xLGVw&#10;IpinDBdV5pgiOA3M89RL64QSdbMU8YQu0jkX+AQ1MLXQdpkYqNA9yowRcu+DO/GmUsxYYxKrddMu&#10;cCSgya3iT2erTxKw44hHQySkofm7PTrjAsc1Fjzg+kuyiEUipsPI5uswlVm4BlPJ6pEXPg9TsWsZ&#10;ebja6yNWmaIa9NMiOsoKsswRMCGqeexFnVamr6X0yM+jM//pUBr7paHE9sl7ZOX6RUdp7/RN9seO&#10;H2/3u9pIyZczSvu5UBpLbIrSzGp7cZSG8Q/4MjOMwCz8BrKmlVemJCKEn8UrU3LAz3e75r8KpYH9&#10;CPMobVSQPbsIFGCgKW9WaFUDDjWN1v4USC65iUS0PwmWZpw0qVYp5DEQgGHCVmJcte7naAMfBjdR&#10;xblq1c+4AK1MSccYV635ibHh7rY6xVWr/pIa2wSaCQCKcdW6nxgJ3PSQxtuqlX8pddWlknOcawDX&#10;8DcRB27jSk7HNUBrhM7hyVmnGhugtY44eJBVorEBWKNGsOR5JVurBUZVTTRHagyCW8YqRoCOJVur&#10;JWbDrCLd17Kixj4RTiYIPiar4O6DE1ijJ2tw8UGW8u8ZqOkeLa+eJ+l6yyAySjNDib5bChNDIDcL&#10;E0MgNwcTJ0DOwaYANQW4LMy7n4WJIYybhYkTEOf76jf0E9Q6KaGzACZO4hhcf0OYGHQ4BOkuof3S&#10;euIR4svgSqMSBFeahRnDlZYCDedB2xF4hrCNqEsLxthv/YGTp/CfFuBRFcCCRqo2eceGp/CflrKT&#10;uDDeTdD0DKGcdxnC8Wozz8l/Wo6NC9cg4T6PLTl8sBwJdsw6FQkNdoQzHG1X/A54BqAcZTWEqF7g&#10;nL76uQAos3cKQM1kenEAykEfl82b6RU7FqQM8ugmJOz+9Kr5Zx0LUu2c9UaoOTWke5+ZqHw1SrsA&#10;ayj6b8LHSeQ+OUgMcGhXA6cNCotx1Ti0Atpx8CWuuBhXDWuAgQ0F/MUVF+OqdWZFOYA1zq0EV600&#10;KVvNXRD2AqbICGhsQw4BCcoOg52OgMahhMWT+Glrc0e4Bjh0WHPLbW2R3SnXAIdyHMzVCJRjjw9B&#10;AERpAtI1aRSxkQ2AKFYI1wbbAuiR5gZIlJtpSvCtpGdE+WqRcaEat6UkJ0IARQHYa1yiSb5aaNw0&#10;LN1LTlstNWqBd2TipGZYgEgRLzVH0u3VcivqXg6C5cg4Ng4BKoXvQLS5qXgeGd8goQA6liSySPDV&#10;C41EGYwzsaFiKyLIJ8B9S2h8apYF2BQnekvqcIqrXmjMm54kEDlJiA6CFlqSoZZWkpNeXXlzQAsp&#10;SxnkDuQpF3t4g7SBPE+9DeYp9ZLKU2rZ5ClDyWR81v9vJAssN4WIwNVOXquR01nDuEI1+ZwpxJzT&#10;5BZ3pj3muDo1OUID+KY95sw+TT5nCoHdNfm8x3xSWXLeFKKwePAG19+0KYQCDB5wPQ5NIW07TYL2&#10;54PGJ2H7sk/LmI7RrCf23yRwf0HQeChjZ4VcjvWRTt4wCd4Xo940KUgOsHbgV8RqGBVh7T83ykfz&#10;zhlropvk1X4v551HmtC44nZEawKCSWZOA8jStFzR71nziuou9v0FADdPKRVtpKV0yvsRfPv8p+sT&#10;d41YSo6x8zxBNZaynotYJkPUUpYzZafQj7bvOHrz7fQRMNyjkm0ll/eZVx890L6//tP2G9+qoQMI&#10;Z/nVTD4ZyHamKJ1dJiEvpsf5POXnMmeZ4VNz1uwyL23Oyv2VEs4vUwsLj79kFh7PUzhRwJ605ymE&#10;vIB4/bT/qgMVyUfHUy4nIA1VW+w74/asIE0adnJKQqNG3ytBqaZUTIKdRnAYUFw4ZS6ojHFlMSqu&#10;UtXGxL/EGqkxHPsHpfjIaI23FWmOXKn2RWUwE/oR46pBNvnCOBswR+JckZrmKjdYpQZUY22pv0Ps&#10;iRhEsREIDFmS8Qk/wW5IyEnj7ZLbzbhHSxJ1o3y1wKiJxy18rfgIYoMQGLIE8ZEJbeJ1ony1yHBe&#10;ddwrJZZWlK+WGedqNUXvJNM8ylcLjdJG1EUoxKCP8tVSq+WSQbklL8FXi63hpsh1X6fEFhyukAze&#10;Efycam9gyDYlp6Tc1Z5ob2DI1hJkxSWAifYGsTDUiCsIG0ry1SuNJK6mLjH+4+MQmLKc2RKSZRwF&#10;sfENDlqAFFyQxsXyCb5abrVc1F6am+6ifLXcuEmVhHcTDxWbD0FmPBvIwHmwVLSI8tXrjVR3XOUE&#10;osfbO7Fu4wzDlPhyQGTEt6c46pWWty61vPKUepXlKfUay1NqSeUptZzylHp15Sm1jLKU50T4u82b&#10;i394tcqPUlZGy+36iW08Z9dPbGOmPkgmHQk3sYwt9s7Y9aFdzIQV7oG9Fxi5oVVsYVU6Em5qE/u+&#10;Jo84JzbxArs+9HosSAYPbeL4Eafu8sQmnrfrJwnt83Y9tXC1q2GBXR8mtC+w60Mpx+36oNOhnOeT&#10;wTmG1X1wWcuXY4Tcy5wcG1UkngOjv+SFR6+AO2oVsC1z2BuIR4LQLAX128k+VwScJDM2fDjOGabU&#10;CrKEqFm/gPw7/adtJJR25XCC4tvpKfynpeS6dEfZMMI20MtT+E9HSQyRaSZRUvmTcC5gteuwrGaS&#10;z8VRb3kSSpN/O0jIUnITdp4Sg8xSDjOJM4AVu9lx72reCUOxTyvLCnsi/3asKPP2ai4KQCCIpaxm&#10;eNrueESFHrCCOfskfrojdhS89Un8meTklfWoOX/Ed8iwxl1AVTQz52KOCpwJUpLXBH5yonxOsN7d&#10;vyI5/fZq++rzbn/9So5tzbfH/e5qezjcPnz4683mcYtecjL8y351e000NjuqFrNxGn8/MVM23Wdd&#10;Y0WzuZh9XTmkiAFwSVjyLQzu9Rnyq3MSfV7G6EIlYxQe4/j9ZIxngNR0s5RjITQ1jiS/lDF0SbY+&#10;i/lZS1mghBazsSu+n5ipF4N7KylmSg6Yq5okVJ/jF7De1LV8Xs7Ltmw5GrJyfrvfbt/v9vcrW5TI&#10;yfqvj3/ZizVwePzz7urfD7JnBr/IHwdoVu8+/+vuevvmYvPxaWcMFu/k92VOQORSyEjwfj8QBjfJ&#10;viBTUhSvUcJSKwKwPVm6z4p+E/dzK3GntFxHamvvs7jXiHK1J4KaiH1m9JJT1pNCD6awZ4yf9oaB&#10;lXFemoC3KFvtDyNFQkKtJMwpxhagPLaAKpm4vY2TMcpWu8SIzMPtbAJ8Ymy1v8VkfVKDJDUI6PSx&#10;Cd2aBDFyZROt1W4xOQ3tyqoSX2u0ucFhAaVCqQTWSdnUWHuDqDdCl/q2tSkocc6B3KjlYW4DS7HW&#10;kpNDafpHO1KN1rLL+rSCwLc8pRZcnlLLLU+ppZan1ELLUganBCeUy710eJK0Q8Pi8suk44qB1ORW&#10;96e9dLidNLm1ndNeukk2rDV20146fFSau/UgpL10OA40ubNBJjX7tXeIMQ4ecL3lUMui1Zdx9pgl&#10;Js4eu3zkjUdnjnV6WKl4kHz8NXSNcDmcHTGp6Oya6Cn8p+VHLpgdLC5IyUfqk3hge83mkedZV66Q&#10;Xsc5Y/bt7IXWhSMVyrOUdmgEVniFcHY7/LSR/TKRNIg1q+j7gViVb8r9VATWTwIkMFclxMdAHtyA&#10;rkwY881DpzOIXQhi0eFTEGvGOoCqLwFiCX7g2gQDYnExdJR9kd3k6GKgVD3eEitSam+8YKUXDuUd&#10;Yk7HutRkMNv2HGlo7AjfONVnVzPJqBFuGghJVkFNEoLcnnTKU4OglkrzNgoh1kKNX4H8VNUcUkw1&#10;CuKii5Z4AZM5HGmphkEtN8wYSBpv6mIctBgGBbj1BAZp8yFArSeUywFTiDnm8FIIOexczcClEHDM&#10;wqX5YGX6BUr5iiBWM48EnZip93xwUrkIzma879xDEv/pznccimg5LbQoy//uPy2dbRfQwC+JMzL4&#10;eZEBE10jA7NtfjdkUJJVJKHK4gshPo0Slm7b3n55Wl194UAUn5Z3Y+LS5t5SNzPPyOBvO5FAdwVy&#10;1nmd3/7gSYqH9qOce45QJ3Lm3kVJhbYnT3iNznJ+5smTXLyu17OBZd9xPVOL3MtZzr9P5MzlwKOc&#10;10QJnNfz804YCdU4QfrGSfDiSJ+cVm6eMls0ZfqJdHfo22/RlC3EYW2XLhdkn5wnPttb7dK+AyCp&#10;MLxcbU/qtYRKEw6eQ/tYl3LxEH7PCEsN9sk3kdJHcY4a61PGknhUc0dShKXG+glmGuOfAGLdY43w&#10;s4RZfL8cYodOwzmIHUZkzUHsEL7HEPZXQ2aRhiBmmRFpwOzmC29L+vNcQV0uKc5CYfM+wEvoS4Px&#10;OVfop8oVkvKBU8eJDtp4udM/vAnUIXXbKTvYdDvl1N7vpvartcQ83n32bkqY33SP1Ed/ZC8UgDC2&#10;PrEWjSsn7jrhWnq8DKZG7ClHvZlSMqAcTG2wCMdgM23FdWLKw55y1HspqYq4kuRIKsJR76hU5pVD&#10;Vjb8SK/1jorm4v4ByQGIcNQ7qlz2XdTiMIpw1B6TgqBPW9AgwjHwmHA9emNrcURYTjwm0faJ+230&#10;aGV1g8y3hZRaMHmeWjJ5Si2aPKWWzQnlciXGyMjm7+vBz2kxhkeTz6mxybFdTI/pk6zJsR2Dgb7I&#10;HKyFGphJKOQ+6/gknXpybOew9+Rg7avVqsxQUasyp9Nq1c34jFrFASXdqcaKkt6x5D/dGZnEPxg6&#10;bx743/2nc0RJs6Ab/PD4n/2n82tRt8CQhVraR9EyUZ5W+BpMJ+EWUp11+c8WY0vMtzaB7TnntzWB&#10;V+/vbh//BR8W+yzf/k2+yTpxIT9YTZSeZHOTOU1+J5czWxXrbaiK6qTOhKKk6IkJdT7+Wnb8JUkH&#10;ExTX6ni9l0Nx3AtEqqMRaNF3Qzs9/iLoae2Pv4jTPBYw+GocR4DBST0yDeTE4JTs3RyGA8EVnbkr&#10;KMZNgwXOqXDdCeSK8dRgoQbCcQwIQorx1GChwxOIRyHBU4MFgDL3AZg7mWNMNVqgS0Rk2Ypakd5r&#10;LHcCLLS9rbFcljDAcnnKUDyT8kPLUU1oPs+Bmp/+9MtIXECHmXlp1OHVdcqUx/ds1ilBMrImGG+P&#10;DvynAxPuHkMOcbN0tl3s5H5FjBzPUOFngwpyobPylrcmeOrbQgUFC4hAoCyD0yIEVKxJMTOWt4cF&#10;ct+hgwUEmGFXuonplcgZFyzEBZh0WswGfX1bMR8RoRK4VMqsXKGYWNIGB5zEH1tXOrsLBRrPAn9W&#10;0oZcqq4FrmOgvtFp5/METiKAh4lngT/9cvXchDtJDZ4ifx3K8GLIX5tyxDKSneG8pX7PJp/5eKUp&#10;RZI47XwBDy4X/MldoAKviYdw1uPRQRsiTLyFFDW1quRIo72FRBTX7EXGQxphpy2AhkLIHRnv4iON&#10;cNUmQKp1GvyTElLRkRQ7jf6zoFpj/yxhFvkvB9+hV24OfP/dnYuZSWM8eCLDGJi2FMr9lcLT+P9t&#10;9/10GPHvEVlbRG3JwMuhe+4Mk386mMwKnu6uOoDo5XZXNiZKhFu/Ck4Kzo/sNuZ3V0IPzZGruZqo&#10;xu8yRUjPPh+jTpzhpZ0B0221GPLbKjdAU2nO3kYTYae31YLYSYpkSwG5GFe9rZKSX3NMJZt1rJF6&#10;d5WLhiS+PsFV767c1kyN+7VksMW46v2V64ikBJjEK8famt1h9XCefSucMlwiWnbZTCLW94gsltkp&#10;6sDIM6YO7N7tDc6kLuACKNMdqgw4mOOdKv7TqgIsG0voMlCTOsPMRRkgP9NGyrPa+OnUBiLXVth3&#10;iEWMW2Hq+KWIaRVqfo7JKtyoKCZZiNnPjpaFjhbUhpa4jkj8Rna3dq8Qk+ejjCWJTLLsA3+aCc6w&#10;7hVEfnanPTPGWOqFTeGggfgvHXuqje2Yv4xy7OO6lfunTtbts9Fg0dJJM3eOBrRGg6VcFU7ckkCi&#10;Ln/YJply1FICZ8WYakxIMTIKwVF4N85UY8IO+92WkI0x1ZCQMeLi69pAwkhLNSQEWhO6ZOofx7hq&#10;SEhpAHzXqZZqREiErhRKNtfBRAZVY0KGqaF4WqL7wYEbTgkqY5SCXmNNPQmfignpHD8le+cxRY1v&#10;XFn2AWx6jp+ymgPIaQKu7OdXZPKZOWrwtizBNN7205QXpiC3VJc3+Lga7wnxUNt/WshNqr8jHLdF&#10;T+A/HTbnTiND2XB3hcU9nsB/OkJiGy3LmfsTbHeVL8nyOSP4nw7Bj6FUY1EkW030e2v6giRoprEt&#10;ikR9+nFK+6PQ52t6qceR0/Rkv7SkHopWIpJnSqq96hQxqCl+LjopwlRreurV46cxTvUYU63piZWh&#10;uHxlbgKMcNWqHjREoFGyqYGqRyNziYNBJRGuWtUb5BDpuVbyWQ+8VvFZwkDD5yk1FjuhZJ9ZeBXw&#10;/28hNSJqo4ZEnhk15MSdUUPc42BUQdvldQZ1uiwdN0tldYtp2lllSLnBd396OPy0CeUCEaxxeClO&#10;+/+x+0J6noheqYzV0xf+3QfJuop6q4fdrzfgz+0f9vvd55vt5ppBsI4Y9ajlc1hSaI8bRAg1dGip&#10;II7QeDOPJUr6uusk0FzOEshbnPX67LdXT2bRbD4BBe1k9o4hWUuH3d3t9dvbuzvzx/7Du1/v9qtP&#10;m7s3F2/N/9z8D8juHoT4YSeP+eXhKgtKH21vn768+2LKyprRkMF4t7v+jVKD+92ThKuvPm33fCHh&#10;6j8vVp/3m8c3F4f/+LjZby9Wd2YqcR+nzKsnPa/2+pdnzbjD4x8ocfj21gzFsVWu+Z8Pj+bb1evP&#10;j1cm7O4DLbu5vfrj5mmj/zZUr7fl7mZ3d73d//6/AAAA//8DAFBLAwQKAAAAAAAAACEAu/y/DRjT&#10;AgAY0wIAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAA2gAAALlCAAA&#10;AACUJJpTAAAABGdBTUEAALGOfPtRkwAA/8dJREFUeF7cfQeAVdW19j693D6dYYbee7eB2ECxxBJ7&#10;75poYnpe8pLX8l6qMTGWxIodUGwIggIqSFEQEaX3zgzTbr/39P/b5947fZjCqPDvxMY9ZZ+999p7&#10;lW99i3HISd50kdgsMfmoH/9MKc2/xmHwJ47jpD0EP6ZlYjOMaYv0QtvhiMPgAtxPmo+Dw+BGx3ZS&#10;viM9CLE4izN5gneRymISCeC/GXoB7m9j+GziPoCEQ7YlOBafuyz3nrbua3ldkpNivnAwzUgk7Si5&#10;+x30OcmjPzarSSTqb6s/GisQkhZxNakqpB12v9QhXO5FcS+JyJIhYGjwePorvonBE0nCQ/BjOEjw&#10;3SmBxxhj8HK3tdf/k3VVmYSlY0VbzGcIdMXg761MM5aApuLPMfq4MhzI3tTWuHD/dbKOSP2KdFjN&#10;Yi1H2bdN8ApWbpTqPyv75VIq7nN0cY2eZ6ZkrDLHJhBPh4koX1T0IDE6XE2aextWnRLLJ8mUslFj&#10;OJ5EOC6av2N/nshqbEbQsCTbaK6cOUSNVdZ69O1eHs9qfG1HF2oq7k+wW/x+dFojomDUf5/lMCJn&#10;ra8rjsm6Cflroz88pyeJENlfkLT9ts2YmfdmL6b/avCMzDsf+/x62CtaFgcpo8tKJivK+OrgUcdv&#10;VuzPs2QTt2DM6r+ho/0/2ZYXyxqm41hWVNOx1fCbanyC7mBQmjczLdbF/Gl9d0CI1eYfzW9vA2qx&#10;Lk+2gYGwEA5rjl/xpy89JsFSaKMJIok57PynU9jh9YjAYsmwlsn697/8aSLl87e4y7Ety3YY2yHV&#10;qn/d40tMKVmdJ6b9M8d/70s8ob1xyoihY0e1R1+IP/lvYcuyIHadb0zI4Pf9dLGGo8u0Gh28LG/E&#10;DLJrxcxdPpZE6nfhFi9IEtEnxef9aC9rEIdLCzY+iDCNrvewqTjZ/tFjh0XsBRYGxz3JbfPwrEcP&#10;+UmSI8lP/m8eSzjNYgyD6condP6jv9U7sJ54gVOCfi3l//RHlz2vK6LWbLodywx7tScfWMEuvXOL&#10;phQQpe11l/2Wk17QLJsnjGmYtZ+kR/voKd9GO8p7DFmu3JrSiUBMHGe2SRwsXfsfR84Q0wQLuXmz&#10;bQvDl+JJwdEvXxfPUXTFU2OLL6976p3xyRpfh9YCVFb/g9U/e3fJ30JY4HZXJI0ntR4pVikphq5K&#10;ugZdMdOgjUos6XdO+qVEXMKHt9Ufldhp4h98+rzD3rhFolSLdrXiXMOHSzzpM23zklggqYuQZXd/&#10;sK3SKz54TUz0UcL+U89cv1HnsIc5zEm/XNqdNtsRsQljV8PUJ1b97YrFdwp1Mal+2N37sQVbBcS5&#10;6dTlu2S1kvDCEV+qvQef9CNHTRDdto2novdP0rk25Yx4SSoqhl8ruS8QTzpyyDL0tKYzHKnZNHoE&#10;NXVaNNeYcRxPLTH+59fM9/uqibiSn96wctiVhVHVW9fewOZ+PxjuS7aL5Sp9XFeOA+FQse357a41&#10;NquwxLLrd07GsHmL8CPv2/6vOFGNdNv90QydmfiD9bMIj62ltctwvEmn3/HBq0QwSSKr4doCmRLa&#10;RngSZ2JFd5N/bsH2pLNi25pyR8fjRL8OGrKdNgzLu8/QbvvNRfeUOTHFR6ym44vNKl5hl11b+1jp&#10;3Qt3OUYBaW55tPjMk17QsMnavF+2FiaHkDDjRNrc2U0nmHh21bUDiO3BdmU5LGPzHpm812eilvIk&#10;WgwUjB7W9WaUVf8lNvg7g2pIwLDJzn+p13CpPEtq4XRp9b2YtZ3SVZt2X6ckYdPRo6LT68zMM5K+&#10;izwPfY49U1OUhpPX0Uw9mogN7fOOFw+lf7XaNF3xieE6pu/ivbIYz4crCLZWo25IjmGRcG1yWu0q&#10;Q2aISlVL98DbG79Af1/SPQGRZ+8a+PZhjtc4hrqN/v9u+HbDEQTZKP2PX/aZdrYpiX7Zielyk6/G&#10;GHpK1EPlY1aVTGZmVpuCldEEjtFOemcIFBpbJNE1tZP7Sh7CNB0Q+uFZNckyVe2N1WdfelgVBDbF&#10;8YzI2gJDav970nSfQBJcvRcuO1jUuwBJc+LCvA0/uLnM9JqWd+8/l3n/I1htexL0t2M7Q7LLlflz&#10;xVXvr/uRT4DahRsadLaOOhOivohX4HpX7VZ7sCZWen0/dV4UZFGK8zW+oMDATG29P7zjsCbxquLu&#10;9DhOV+yswNe70RzLFjhZFp2apKcPXGiW6y0lhPero3ct9Q44wKrkQG/9P0/tyyYVhhq4mdbR/re3&#10;AE+03+EvsiWGRA68uHDcv00uTOpa2FCk5k42huFipirUrQucOn7pkaAq13uV2xqXk36HYrH4bHPt&#10;7PFX+pMk3qapAhFMb/to6O2GxGlhokIHY4iukbr9niEhEk2HWiiP9ESjR9r6x9/6znAmzkItr5oz&#10;x/Nb37ZQKOmzWlM2m6wZaBeuc+/QICXtwznkylkXWiiZl0pFe3zvy/UHiBxtOHl1VTbqNBIXJ178&#10;1+08k2zz0bxjOJwWHXzJ0iVECGd70ehM4yXbikVt647SVzYLCcQ8XF82o2sRctfwhRt7WUZ1cTp0&#10;5m7qaHJaMWW78E0n9C0OYRlr77o5+565O6DW+E1/sdciNJjS0KhWEPFxsjbxsTnvFp3/Yq23st1P&#10;OmlPNFf7wYowEaLiqn7V7wFExbA3N17Mro3F1qi4LiYRZtMfv3OFaso2L9LTBZfzji39aNCtxPAk&#10;+fqBrI9zwUOnEX7ho5/dd7HuKAzrxJ/Z98srOS6POLyDA8SNzmXPrRbDjNlK80yMYw+u73XmPM/F&#10;HGu63r4GYWtP6uhk0qazNs8JnNR3ZmhQ2uewWQ+7I2DdSwz+4Qz+7J0rk6KAtYDYRrq5lWrRUYCY&#10;S71j88tLFVsTLE1sdLZSoSICbwvGxDe+utCxZEIVRFY3RDXl6fVcxTTO8RiJfuKKo+McMRqMCXTQ&#10;G31HuyvsxL2g0eThXw2OhGWiMSyXrqj88CHulnG+lKAaEpYQ/eLG8U+q7YgpldFVQXn8VO/e5IgC&#10;6PUCFI5YS40q+/0n7YnmrkJ8BHQpnewp6NuW/WPmE80gKhux/jz8FI8l5NaYwLO6IG6oGcjp0K8Z&#10;OJmyKlF2gbNprjYtrH7nlP88J2KJKZIUntp650Ropx1saZGxPbz2r9C5/6i9S0oaXdW1bPg/MPlc&#10;H98ywVNj0jWe+3RXExXS/DBjjV/TU2ndcEgL2zH3Oaz/shF/jiVp6BBqTtNwIx7ExBV2gLXLK1tw&#10;BCBiovjiOPOLxh2KCknWkpLnTP7yHQ8J2J7cyzs4DCfHZZAiE4e1J22l+QrL+/4N7//652MR2mCw&#10;67ShJmfgCHLPqr0jL1l1KJVyTCI4cB611U7aEy33QRyj28zjnmupv7019YwaNYKtOd6v/nbTKbDK&#10;4A1w17yj26xwZLF0WbEpcDYOuWaCllQ4WVn5j4n3DRGSPibB229+dNF0HgdbbodqtOJbOdBg5AC4&#10;wVa/2POyl6VrZB7u8ezOkHtPB5cgNaropHrsPYkBEsNnbTHssHRDRixQl5XqjRO8HMvyLP245o1K&#10;ERrP+OpeOKuvY3AMx1gNpl7mcoeYksMc3NfPB4WZ4+ijYx4cpcquvYO9LCvGAj3qFgzI42y7ldht&#10;B7/kRLvM1e2zX4/YmW0IHM/KxBedu3r8jeN6CSkBUBzoke56qR9XV77wNxaalMXzvLz8lFGROeV9&#10;mbREzMbxyWafe7ILGlaIIK5/ctIF1LSgYdjmKw3HuQIkkWU9Omhaocmn6YKnY8AlHUX716HbhjKW&#10;5Mbimg2MWKds+9P7k6/1RWQ17njZxS9ecgPRKdCp4Uiht7SmAlIhAF6LZWKLI+ftrJxc6GOhf9AV&#10;3/CS9lTH+o2EumkQ0WP68fPMMbFcZNRdJLQnjpzs2W/x/jMgOhwLRbP5c6mU0utsOHCSeyaKLAvR&#10;tfHBjRq9B2poefoTZ4QO2SUMvtOWTNPqw7/Bj46Jji/t7/X3glM16KfNEC4nmvh0tD+Yo4z14arW&#10;DrFFKN3xpOgsfGL3OXf2E5M2JxJDV5qryfCP0bsYBoKGjV0ctOHTSb3+Nmg04wCjhhhIW+0kFjQM&#10;D0LAtRLvvF93UU8W44aV1hKUpvF8mJWsx7c/0A8HUlTNrkRGJNy+h4ZezRgOnzYkaOiZhke6Le3f&#10;8czKyd/3MnpaUOwvnvh06g18WjLF5idaKwPrBswM1pDZykfK7/idc6+Pw6w0dTp2WpO02B61m7zl&#10;wJrhQ/HhdFOlgpuUIp4Qt5yU8YYuYrYb2xLZvrmilpZET9lCJ8/PmkAUAeWZbdkBY6BTiv2PbmIL&#10;BTwHCrkmM4Ycl8vsVVJvYohRjmzlhrAiT99Pe9DRjaKjC/8bvy4rZ1n0p2NzTsyUVWbZ3AMXXiEk&#10;ZEfmdMMQ+aZ6SK6XGFKY4djVbJ/z4LS++3ad4oF712E4aC6tt5PWRsuIg22rYnz2zmvOTCE4RNdY&#10;i0CVYzKO6DNe3njjIMl2zFDuXEnDtb+ucKobHGAFbEe5hZcVNF5/kcx6QBO4oMWRz55bMuZOKSXr&#10;shuHan3w65/gRrotxrTsGnv4Xq7cKxosBep2ye3oOlx4QRS04HcOzFOSma+mW0ymH9B1wsZF/f6Y&#10;4BUK0Wq94TqRI+yoy9YvjWFFYStueh098RzHFC7Un3Qkj2kg0AjRZBnZkm6sfUaQZeIRtV8Yz8V5&#10;mIx4P3rwjQtGN78wO831/xDNpOzhtz//2pl/ulDhVRNnkwnsrPvWxpuKu8roH8CVhksMUjroPeZ7&#10;yvyd1J3iokH/PxO0zLJFhJUcesU7mfHRLab1XdY21eRrKy+Yzhpp23LljF6nm1bNh1MmmDYAN7IC&#10;dal++88sYPH3+67pDS19r1HArH6t559uZqFGaO1HnOlu75rJWI9VS8ac+ULJVXZK6KpzPzPPtL8I&#10;Z5UMqKp1+0lthsyOwhDelhGlP42sTxNA9I3cgVy/4bjnD5rgpExmxuAFBzSehUA2k0nYcLyokbJJ&#10;tZsJoSkBRDShBshGikyJf2rxJkdCfcbsXXI0nTFYurRndLOoHN/j6DzR/7vzhb9pSY9YseDR/x14&#10;6vB87L68ZhnAnlv1TrKGt2XWmcXwiCUBCDvw15/P63vvs58CKAqYWpvekJP2RHORsVR5qk4eGRes&#10;yclYixNNF2TW/njlxBkpuNpEjgba3Gv9Nmd/1lvRsOLgb2oYz9yJ9XD05jFEtvU+vLFlDnfrZJmI&#10;YceXaEszaDrr1I5JyEJybl7xniMDWI2Eu7w03Q0FQgsZ4q8NPpLx+jWOyUVJqCA69J4FW91XtLqj&#10;UlGzOd5L4lO2V2iEA4azJUTFZjwRcuFZ727DAQqsFTFFUgnLLX775Dn74rxlkOgVF726WMWrs+6Z&#10;41vo3/7d7n6IltkZJZVs/r/HQv93c38zDX2EKBzHEg2ZQdmdrXl/sWIoHpL3CoO/8/YHgz2b3RBj&#10;24J20thozW0PBygFW5OiovPvl07x26IBCw1f2kQQoOCwQp2HXft2+Y1+zmbhL+DgtIaRYqcsec9T&#10;55wSlHgcCvS2nEKoC3CBs+T9+ZfMMJDkJvHx9CuHHuhTB7+5whB4J9tRHTPOB8JEvEzkrdJTVu3+&#10;aXFc4ilONXdne6pnM5l1twUEc2IqKVA/3H9KSjWh7jpuNJ1uxTL+JnhHr12fX65HvJxBfULuqZNp&#10;ubelBM6wfbH8T/J7HQixbErMylq9FgBlV3GsER/vOAUej7hMR8UPU0xmeny25VTJJmk/6ed7nwwx&#10;xDjPRzoGQfv2palFD9w4JGSLYxOqYdcEbMIzaV5I8vzBpyOn3DARCUfwXFGVESPD55wbLecOw4NQ&#10;pkN0iYypfXnM4OW9eyR5QRNc5HgrqtVJe6IxtkI4xQjufnzQ5FAaUL9mH2eZJpUsM1V4mFR+cE4e&#10;HQDXiLNw6EP+OPvIqsBAq2n+Ay6Qj3qMJL/8oWumplKywXKm74n93y9zQp1aM3gOTDvtxeCZzw1E&#10;Pipsmk7d3trFptdKO6fesu81XxiZnqlGql9G95k8P66LeWxVWy9SgO5kSdl58ssHepmGTtNhmtqa&#10;QKVZphgc/rZh8TGaNZTZ7sPWwJ/snBUWHWTZGKfv3MyIpt9MBttFqx/3B39ND8g665k4dihGLk0C&#10;ac14WMJrf/up/LN7e4sGMjs66uihW6pPU7QzqlZMm/7UJyFBj7mKfmv3n7SCBm0PGVJRcujV4SOl&#10;OFTmTJyqXiWCB5LDHzicVVr16aghdLW7v3EODdYiFyL+Vekgeluj5irrPuLNXzH/wqkBPUgqQ3zq&#10;lc3TJ9rxTkx71kgzDm8ZdPq23hNDNEh1/IKGFGg2IZ5dM4dBvAwna65DWSuD9OqzK5UgaZpE3Wpj&#10;kNOpx9i+lzEvVfOs0wJCRjPCkXmujAossMxAw/6jMsnek582o4m8tGMWXLV2HcsTXm+ka3diZE6E&#10;S7OIUMabMI11M/eKVaJVQVIR/omPralD1OqUiYTaDlugdPWkSHrIgE+4K0qWbtS4YJOYW+PvPWlU&#10;x1ynXYWJHuwm7yRkPvHZvmuKDEcG4Cljotf/jtgydY4hsPiv1J15HIV/QKXC/xBJMhg2/PHaO0Zp&#10;YsOCy8ZTGO5gYP8jed+XDQ9z1C998OnCKy/T3Pzl7BS1s1oymj+ETap87KzTf9bzO3kO4CgNXs1O&#10;L7bcVsDZUkqXD68f1hcoTVGn3+u2bL+LyucnByq6mTOgWuyqyOlEMg1f1u+93WNddblpo/56qFFE&#10;6rVE6YNtnu7A8F47hmIy6jsl4xXbFNn46V+tHhVISYwNoP9J21xvRoJVN8+eUxUstmSvLW17Ye93&#10;bh0TA9yNsDxi8vDpduDz6DWajAy24n37hp7+1O4ZHAUmtH4gnoyC5upKrM1xcZX77O2LT+dtD/67&#10;IYTv/g5739ItlnfERz6+c4jE29R0oYKIU860eWbHH4feIFQH64czmy/maGKg4s/2jwsZjquWvR8+&#10;tfXCax1TtYGb6JigZVc+iSgHnr+kx9KyCxiLBe6r65pDTp5sCV4MMjiywdfTSssaxZK5zVVV8ILe&#10;saW9lUAm/OAKSdMGGxZ6sWybJfasfr0psq/ZJXRssDd5Bh5c2Uv0aQgL4U9gDbKmxJz+WnHZwXyM&#10;mjlmSU1J0BYoecpJ2jJuWLhZd/9f71t2/bN6UoqpXvQ/5o0zQk5tQAYCFlY7tYnb21AzA4zYEccn&#10;+nseZs/45OCFEkIi7p+2vPlkFLSMXxZkF5j599/7URHwwTSzumGBueYYVh/HCYzx6rILL0wh75L6&#10;KCnyioFrG5v7ljn/EULCYzSXiJYTNDmSen7fDwY5gECKnk+e6z/hOuhqKYSCOypo2RPGs/+Z8ltf&#10;UG4KAIXBHoec5SYNW21CUNKB3h/sHSl7ItT7mJWzjKBVeUcdmtejWHGxK63MNbIcTGRVGUx64Ev2&#10;eZQ0pel6QBwS0moi6F28bclEPxUkPAeRR6Ha5yEHXy4fSWLwDBWEZsnjU46oQybd1pGd/0QSSRoF&#10;pItDF/e8Pez6YI9dr8XEX2yZNmEak7bAdoFV4va2XUFz5wUDzydEOy2Xzw2fOXhfRZkfQP+Mzdx8&#10;XE5KQXPhZo7Di7FP1g+aqjjIIarXpDIfCAgUYv3AzKfXvXDJ9dCUEpKrUznA+sHkZ+P73h94DcTH&#10;Qrg602BFucZV/NXHDn9/UiqqRnhlw5zQfZN5ILKjnjQ1+NrYrJqso6ycEXbtczcN+mnZFbBmWFiF&#10;DfRRnV112RmDK8yAccSGvF/snSCYyEbI/ODmxeH/vpgQnDOuDFQ7rQsalRoTyAW5Lnj0aLCMo6j+&#10;Zlsv3Ydgy4b4p6Yq0BHcMbar/T6y8Q+D9b0TkaflqIkBSytGFCTZ+sBjezt/Zz/3676eRvvpHiNW&#10;vJp/Tq+yCaW7tu8uv/imEUBO82KEAq7dLab9z8qsBoakZJi/AlvpmWS+w4+kxDDuMdD8Ae0/8Ov+&#10;8i48n34M6GLiJPp+zb8rBsOxchMD1v1YPaURK3xw7tRpdIl5cxoYzzlIE47vef36Oo+ddhplJmec&#10;GHOWR793xlFSYChK1VPJHxeRVCASzW8aNjh2lzN+ikOVQwuXDrs6BRFzkJp9/C1lefi01647c9BT&#10;qaQ30fiBrmwxbK/Bi0B30FbTHN7DETVcbNxS+PRXYHrKYKlyjS4NKEwiBLBg5HpECbI/lO21Di+u&#10;WvFj+T9FP5Mioj256kuWiSIe3+wBx/+F38gTcv2uWLXpO6fHzNiYP9+qPHBmHD4QUks8UhJ5h+Bk&#10;6nhXnIDGyErkisLla6YVvoVoU6a1mPGT70RzMUksm5Rsfu8fi28ooB4OF3tX7652t6Owz5BTmvnU&#10;6geDtYrIUiPV9aGkJD7F8Fu3+0eVJyUJXhE3GEXXaUw1U+rcBXfe3xdnpSmaVY+Ef1qWhJNNhnqZ&#10;MfBa0b6bzwlrCGw6JQjbfvabvD9Mn0FBiZStrMsbWnbjpOnggNIhwsPFv+ozhNHQLzR4hLJrgol4&#10;hDErKz1BmdV57EPN444m0skRqGaBZPQN/exAfqkmpznk3NUvKWqjUXesxhf0ead2iFKnIPCmc5xc&#10;98Tmf7/XHPzenhEyG2esMZEPAoMx5Br+y5S15l6VE12VdPjaQIyVjy5fffaFTJyDV6fsbI/EGYjC&#10;UnwQjyyITIiynZa7BNoSRSST4V/uKjQOBXubSlWAqjC5gG5uHrq8ANrryNf1e6bjjuOtcoS3vcNG&#10;uP/ZysCEdJbV/IU7JrMGQ5INC92nRX2GJs++dAQSaZHHT++mt5thjy555q4499wgzOEUE1VeOHpf&#10;/7Yzttv6vpToxBm/ULdnEp+/P1aZc4R223AwZNQPZ79t+FycVKPohO0nZuimV7epdbakxaBmNmuu&#10;XoidVrW5uqJbP1mCnUTmYy2BLkmDSYy74MXtqXwjJoppcV/NC7t/MiZW2O++tS8TjVeE1D2lM/fL&#10;vOhN1nl9DrJqT65ma149JOv6i31PNdJeUTGNzp1grX0t1SeK7lw2+/pBb1SqR0oMSG2LE+2kE7SM&#10;WAFdX8w9te7mS4CCaZovlBsIh1frQrGHyq9UUh6kdTZsvEh54au/JKNhD8OSc3d0Sg3KeSGOn741&#10;7Ga7si5leAXp5e3XjLPrQf0dXk0GAYEjITULpg7VyvoFwBvlOis6fH9bF+awCfBHnD9s5QZ8NxRS&#10;uyFujciYrUwyPiF8ynZAntL8OZT/BHIGPB4EbpR/pcE7MWKBaK9ZEzx2mJmc/lRB7nrSyNdW3rj2&#10;54OOeCx20mUr3/AwQFCQm4ue2cVYOhdkkydf3FqwVHyzvWXfqL4GA63I5SKCvyuzDro6USAZKR54&#10;ULm36BGkOaSRU9yC7OmkUx1zFN+m+PFzV57NIJ6UiRE2WVlY6REVHqGnP7hrEtFUxmjwRuuOGPPs&#10;eeT64Vwa8KIMJwF1Y3MOL697vtc9npjqr2Pl8CfPX36JlRQ74dbPrFiBtVTNEj5/8bYBfw2cV6K5&#10;8aiO6CIdFEUGnHojv/xoohebAMB41BftNjYNh3+i9Iv0SLk6gGHJPa5BxclY6bzFq2G5cLvTU9VE&#10;jmsgisxeaAsJnpM8n5erXiflJW/Pn3TxaSKIjSxjXPjtHv3DslnVe8j8AwMCtTKfTipAGzdtx7+l&#10;dHAgunoZcHiJtPbyxKl+S7aSEs1ep46ujA+pa5JG7xKNwu37z+w9f8vFIJRmAGFr1k46QcseaIgX&#10;vXL07mCScmG7f9Rc0Bxek2e998BYEUgQ5AXXLwgOkXz1g0W/DrIs4q6Wm0zsWmlV3sjD7D3FcRlO&#10;A2HtX76Ych1Tm0cT3DrmbcyNK/RzxvDUPDPwhoP/ffEUQ84aj11dFvX35U40U67lVP2R6T1hSbB4&#10;WU4lYRDaMqJjj87u18tDzAZWr0bjQn09kDSbsyLDmNdTY2WbcA0Qk+yFCYH1cM7QDcsHlHAe8u47&#10;593fOwH2VgGMGOMOvD+oN2OK6aLCJUeGh5y46AP+5iQTNBvIPDPy8pFfKA5gZTDKXAnLJB3RPbEL&#10;E5VxD/BF1gp9dGLWpQEGnrp627l+XXThwd/qLZnwD6LxX+06VyQel4ujtbQNb7X80bwLz1RN2LiM&#10;0gCqsRQzf8snMwp5jIaBhGQ6sq7zrTj6F+3eXgi+HUqSj586MvpuSQvZgMR1tmEeRbJp1dXiosGn&#10;y5HM3HVl+tp4r00KoszQCQsjMLcdSjKcbZpKDKOYXHba/I8ASgy24ucE2hgBD4cXKj159rSzP1tA&#10;OIH2r2kLJIUYYaWb82dvYpf9Yv7IG6sMf6RGSBElytzX+5FNjMqnyGnXbH2cCAmRhE8608MyRMNX&#10;PfOMPPg84oxCvauAvyKDvWGJdHbGXTmrItIF3jnM6GGziZNw5BZ0YSfdiUb5rCm26vAc/vsFTooe&#10;0S3Pe4we62x+YfAdBlULENduSF8AI+a+OeT2It1kbFAjUvuMnmcMG39t8w0TdN4U84TVL5T/8kzZ&#10;EdmYRAN0rph0VFZwxsTV8Fz2ouRfZ0wG9S8k4XjmsMWkc7VKWmX6r0n6guCDaThQkMNtsnxt/uC3&#10;D4z1AN+Qu7Gh31lmSdbRVDbsGzt/49mIpDfiSsncgXidxhCjqPdTfnXm5vG3mHlCjA8QEErKMc/A&#10;VbtDJfECkhiWXK2W5DEJo4UzpKPj1OnV3E03MAJjJd+tu1+1eAcBVZdaj07/8U6SBDzBzoMjysqW&#10;icWi1oiDJtvvk25HcvsNQfpL6kd+wqiUMbHVKajz/k26y1CRSI0sWCA/c00m1uufTxtgopCBAKQj&#10;DOMsVGD2wu9NjctVag05/Gro3r6eNFh//NWd9qrBx0nIVxuuKdGODpRqgm6iZLe2QDw/xZxy/lsb&#10;04xtgpoy2ySQwILnhHjz4hESq2jjlVhQViK/KhUyiFDlS6WkFt5JsGYEYkRJlfeveKfn76/N99ck&#10;BNU+KnC67Yv2/M/97+4MmjEPuf6CNxezKT2/827Zbh2Mzj/MYpPMmqX3FsC0MHzQtyFj1ErrWJ7h&#10;MV7HxQTh3tMfSkwtfjwlJ8HK16ydRIKWDQSyjAl18CHnyjIH4pOmAa7Ga9lAHmfY4czQhqoe+TKy&#10;ogmPvxri0gnQ8iTOIXXUz4TRkA2T1XQ+wax755IJUS8OoPzafyZ/VFxjiTjRSAHyljp2oOGcRZq/&#10;7chswp+MVJSF7/7ZGD2fgEIqZ8fEqJYCP2ENTWNC/g7dMDJOPyRXUGQKSFBTFOqPf297/dpENgXZ&#10;Ov/yRzazOsxMppZhokwFYxEPa/nZiHqj8KoZKolRb1rTkXE/BIvKY+eLJhP7Td//1RTQX8PQc5Pb&#10;3PA1EotYLV2Q1BT7vi8S948qIoZfYA07HylHNvE74v/tW1DJ6+j2ZafN/ggDy5lpy0ggKN/5Jf/N&#10;3pELVAtJ9Yt/3HaBxXCKZCPBNacTdNVf5X44ptXwcVXCpcV/MofuPZouCrvgB7D01svXSaU60qVg&#10;8rVenvtDzZWj6GaEpKJmDSyqhoc9GqibU3BpPsdHml8g1X209sr+6VDuJDS52iBiK/MemX6NZBy1&#10;Qxb75yP39Xa8nXWCZIUdx6BClr962Rn71o8crILCLNc9i8hMLWjIOcREGUazQLqkp6Sw6kTlcCAs&#10;pIC6FLQYyimwLOiIuXRbOfGZFQ2qhRcm9VWNOiUVJDUq70sBtm8D3MnwgdDS6gk1SnuU5YpS+EHN&#10;0Lp8UIWYWA/1fjehTldiAf7gE09M2+8dxKdpeausS86F9inL9DGqHU4Ge4WX9O91FNwaPDL4HZrg&#10;lunZNys/nX+buOH/LjkjQDXG1kz7zj8v+8ECYP+8Smq+Oldbe6oSSIE/BJZfw3icRCeaa5pZMkpM&#10;mC9sPn2qF3xuONtaaVbMKCJztkwfmQQTVYvf2c2HZ9CE52zqmmTkaYJn9YKJ9/pqvWW+iPPMpitG&#10;J5sgnDo1+FhwduX2i+Lzhw4QQfRXfy/Hps08LsIlQHmKE1fCMcZ5rQKDCZBgdZDzJP12RELuGm8i&#10;FyHltMl4m3tg7xte20rAHoOs+3ypAlnjbp0FhksrZ4iv2/ntzqvFDr1i4wvFMcp+JTaSDo0rEJJM&#10;ZNHu8rP3riZJmg6T+RX2nEUk31m3vvkqSeUXmNL5nlfqinwwgRmJ5q2fJI0hn+yb3rP78+kcxHSi&#10;wpTi1zzXkyeOxmnYxdVKc8PS7oScKOOHjtOAqw1eYu7DBZddTOwo8p9bOtdMFonRAnltzVlTEMNq&#10;caCRRNXRkR5WDWcTrsGyYjrslhd6/tKqDOoVnHfeuzdckGKlY5RBOvaI4GCp3D8ir2LehFFQ7UBe&#10;m23gbrGJBqpf5PUGGS2R8IU5aLkGOM2iBeQgUR0WQU7Uw0FaZ5ivhxq2+TLursAbNZzi+Jx1X4Eh&#10;VhEp1x5gDlBYzg981MgobeMJUaLNmPLBlihOI76xhSJxZrKUvPH+5Q+Xj6/ckEmmyeigLAtJI+rI&#10;e+e9EoikWWfIfUf/cAhnaAq4G5D3nSTN2nP4mjwr0e3r3uRA/eSo/UsWDzzrpd2sYIAErXE9uW5/&#10;4dc+3r667e9dOFWOU/qqVuaXQ7G9PPLKG5OvJaanlY1WWrj9FphAgSxYH4S8FXLtP3zXoVgu6+SR&#10;ja9ccClJ+OUuj4uZZLcu+C67LTAUQHgUfc6NB0NksU5yyihnMMOESkuZEKkQEyWSOjzAaGVO0s/0&#10;YqR80YOfRzjgIG+n8dxv9yys1iMk/dqfV+fHUekNMg1QCviEJl8x79O2mTyzz/WTkHnpyF/mo6Qc&#10;yqZlyw5R3TxpaF8989X0c73KD/vOisVz+hVNnKVIFJuZMXHRloCc9JGBt0efojXTkroNEvGTpKWP&#10;xvoZLvtQ9zZUq3OCOhl7w8cr+g/crBoQM1TobUit7/KC6t5utv80Gj+jZ3GE5R6KXqrq8HEwbmpL&#10;s+aQUJKsnH3J1XJCZbT8FiVw49sKB0UEd2VkOQd67funevnAhLfQkPT5D592laXlpboOAhaSyU3a&#10;tMOv3JhvgbetEXACpHAhUlvFM16ohSXRaJFESgaWQ3XbQQoh9qqXVKFCq5GylLJDWvsYQkYtuH7m&#10;x2Lw0HPxwQu/8mGt45MYsMowinp+5NF2yXO4OqCoTz28jPCyozmZM41qDOECZft/zB5zh1THF162&#10;/nVvw4mGM42Amd9/8PKxf9ha69VikdNu3PF2mPhEgENPGtXRU+L/MIrSQu2vuM5dASPGYpxU8fSi&#10;Pw669osPdVGUJHBp1m+0J42g4bNdnVc0KtePCIDzg9J/GAj5NGsAwHAH/jX4em88hXpizfkLCZnP&#10;XQf900xkKQAcz9H4WwdunIT8EUvY9MuHh9/ji0hs9Dg2aP/ytfeQ5bVnCxq47RpsSIvJMzUj3zBi&#10;e1OO82kBc1RNkb3UGZHikxrDGHuwA4bTjlOeOgjeknZbmt0zXVhL9Pe/vOgX4Uc0FuVeqbOCSyP2&#10;GpoY3t7eAzTbDJl97ly0MQbnqzuKrtfUDjrLF/W97QLD9LLhgQM+QngkI0TuQoF30iJlJZeX3/pg&#10;lPgkMuH8RYvqCEr8Hr97vL3+dtvvZaP2bbeYdmuQd/Z9POIihNOJ99SDR07p+8bnOkh/OAGOomw7&#10;mQTNrVimxOZNHQtrBB3HhtFSIBwSkRIfXhOOewscAG1bOO/e1M5OhEg8mDsMna33b724nEthU980&#10;R7/4NtXJi2rFsbbLgrQzA1HPqvV3bFt3neioTJiSD2QbV014EOwQyxOEaVaS4khMgXqxj9TI/oQQ&#10;MnmgSIxaSXMO8Djx2k9gs4y+yVvrVq9cdsk0sc/m/chrxYsQXuCZhCc1ccw77S0ULh9UxIPPKlix&#10;l94HyzeXX7brmcT/Xe8THcEJOOcEF+aeA70RiC3Uv0DSWp9bZhx+OGnzdfLN4978EslI1Hg7SZpt&#10;DR2wpa4jW1nnPkgyZCEtYPvvMePxXneFXqsJx40cIRR90gnv3s9BF5A6bKOwV5p/aPdVU9Bvd6vI&#10;gK7dBhYMimpEBIjE3w5MLaNGCoQxs5FgEcbFFPLQmDc/u6kfFrJgIyk2rsPTvvw78fvPDJlpmYu9&#10;eOjHF1NdT+KwyuCDz97ZsQFH6QgTmWiivvWrCadu/8f3ByGH2UuJuHK3I/RN5R5Zp6g0T70tFq0q&#10;yKcC5Ie/l4z/oPR5FcURjx/xAU1HgdBmr22ypYCXAChitV/Vl19edEmNx1NZOYFDpINLeuAqQm5L&#10;CVkcG4tUsUovnBYZmr3c83IqOPxIcDaqI+fV9AzousDHpWovm1T3zJo/4NbCsCMhzGBxg9jn/IMt&#10;/pAgxgFZdpvIGAZbOGbkwl2nRkNMdErtnJ6DNUQn4H3UsInTLYK+qr6737ZOWZ+XRxFA9AM4b2Dd&#10;wb6gEnNTDLuJigFPQs47oKcm16N88ZYpff46ph9hBF3IZLxTo6djy+jbv8o2SLUajaiz9kyeYlS3&#10;YsuiuAdHDC7vkPzSJz/r24yvEflrEUWUrOVrLx/GoV4a4aW47vPwyU8emXTfZB/hPWn+8Z13DiYe&#10;GlKiuX+d/WLcQGk3bN8b66/XV02mxIitNp4cQsW2griXwnkdxlHriBJMorgvW016Hg6QeJFo1YoG&#10;jWG32lwHIBUeRC6syetqSlL5pOCC1UvA811D/KBAgQ5p8MO+s/HDNKktrm6ziDmySPEcwX/KrJiu&#10;8mzcaxRaNb7I3OfYqX2JhKA4tAaTH3PVuk/tSLknns1QR9QNcTNw8vW48cBjBdoRf/jiMW9sV5AM&#10;h70PDku9/aO4swPbXddnE8LDRJ7S8wVUGOrmlgHyociMWXrz3kXes99gvWBbo/TqmdbpBdXN/evg&#10;4xx408wikg4smn/hdwmX3zIuauITSUrjiPfVNecObFhf9TtqAntOevHBi3ojcgRAruUlSB1a/cr5&#10;f7tJTYVNXpn11eUTaa3LDM9vpzdiQL1YG2datGJg2ZK3rhvU5oelekajPcMeTWPUaBXyTUM1XJ0c&#10;MyRSQOKlcGUc1RP+OqFNQc3ImeNIBptIvjtl6Hs6UyddcOlz7wumQmr9ceRz8zYpne75M2cgLNfm&#10;wqeZ36YlyIPVz1Da2vCSWkvPr3n44O9/eiqJsCKwHqDqIWUXHXrVwaLMIlUyBH6QaS7vzOmrFjsl&#10;DtPzVu2VWttI2gZwFpQl4gRtGVwRkDvVjDO1z4fV3d1NF5hOnQhR37jhj8XushcmieZtGP8TdmCa&#10;DATdLgSk/hatf+WUyz3VDvAXLQcK/E9EEpKbnjv31lgjEqOMzDhmvsakjuwbWeQYgDhiu0a8m6xZ&#10;zJ8/wsdIXl5bNvfSS+CodlmMutg4C8jeufoddpU8rM0FHlGq/SJvJlg7zfiL90vBWD4KSDkCXco8&#10;Nd54nK+hY/aAkunZcb9e/dfU1Vd+OSsp5EcuPvXFtZZXT1ISIBCo6MQ3Y8smgYkWtl1ghmI88Zoe&#10;921YhbEgiTxO2zVv7xXTetnwI9o6EKIiEmZ9Q76sENOpXIccWu8JPH62zV4+9bnVKAaVKr2n8uFK&#10;wQCBFnRjFwlwYjZX0BxbtiPR0aet2dPdncyo5FCgQaA9I/zRkKueWoWs2oRLFnZSnGiZowU7A6Ok&#10;xZq/Db0/niqwUFSv+UC5BPqSpG997pwbidAku4Xi+AiWBBHf5WaAkAfmm2NKdYJ39zzpniBJUIj9&#10;p89Nv5LUIhc7MzCdlza6oiFdsZ32gN2bLs9vcx4DyQLCVxaLaVauNEl5OiohUC3ZacVI6EmJVHD5&#10;FZql17UjabQsh/nKoZt69SqdJ3sNS71n0CsVxCir87vuF0TBR934TnXE33atVxQjRLUCUy86q/fs&#10;fZqnBmbp/J9+ct0UowaQSxRIpf4N3tRS5w1cVo0tKRcog60B3hLW0mxy9ZC331PYZGLsddsWIi7J&#10;ompUg5Otu9dxtzyPzq1eFA0e3DGktFse2OghWYueSSlH5dCdX+wZwa6K+eGzzVHRn/DOEFfMaOzP&#10;MeUjfyi/ugCpxALfksDTonUbTO6rp/rdJ6HWQz1GNCuoRExzQvr3o7+LMrqMZoK/WPMmHo1dPxw1&#10;IoigL39u9D3glQM1jZttS7WATs6EDd+ByXJrN44fv/SZ3+Rb2MrcBzV/DiRq93A+zv7KdGQkUzrq&#10;+AqNS8Q8dR6RU0wBu+4DXpZT2sY0ubSEDKPufevTnwxBEbaK6ADGxwlDlm0YWERAiqw7jIl4rDF2&#10;2YZxII1zP6WVflA/AM1sEIU+u5cNzZNkbdZHnjOnSbwqagmkueEhaIJT5Pl436lS0k1kdHVqsGiC&#10;wMbhovnDd7w+rthWI4OD81NDgUuhpUSN5vkmnR3HTg57hy+nGjf9gpQc2PRYybVlncWytvuizIfT&#10;UiEWN+DovIF9P1MH26h4QMcNP5y4R33jL0NvWS5hvFJ1f3mF4A+31mtAY0lKT6768jo1LCFvtvnA&#10;sEgJWSCfBYZFYOTBnBELJl6uuGB0ojoF3OGO5cF7UKoaYUzXGdUVGw1ppNjQa5ccuqh6zzl9UfGo&#10;jSanhIEpXQfoFMlw/EGB2RDgj6JuC5SzVBRgKCUZcqx4rM15yRTMYBh9/Zv3jXI0aca02WukWsMp&#10;vmDRZlLnjVAMFoEnwyk+Y36VCyJvvcEZgtgbI6aF0otXr09yxur1p/ztJomti5ucR0B2A3pALS7m&#10;jNL3qjFotGh9lpOBjo9gq6mCawa9vl1iw+Z5E5YuDpuClbbrybfaXZff+AUZZDTjCydfMm/o1e0B&#10;azeFmNrOUSGies9dv/GCscu2isSN19J2Ugga5bpg2bzZr/1SYUvCiPrqlGClaRM5uLdZc9c4jXjh&#10;6mmeZ+JYkmO8dMoZZgJlDDKl0t9adv4MQkKKtXPls3v/oEakGPHVwk3dtSUA7crm2Np1A3u8vuLX&#10;WrJnm09JECaelklEiMNaLsv3kZiRByp4i+iKX7BQ3kYnttfX5kLIsDAzzNKnbj1DSEhJ9vKrZm7M&#10;M3V9WL/9cS8Bi46IoIWT9Gr9C9YIbdfrouJqmZwITyE/ao29Z9HzgUt9NpsIyTyXQM01SpJgOXYi&#10;IU2u3Z7yur4EV8JxplnImmVNNt73ga2vCYf7JLX7Rr1WkaZ2b5aAtGtD+PXelZ1Y1vrX3vsLaE28&#10;r6NBjQlFkSYbKt8r3VzzUnXC77KpngyCBgZSLQV9j60k4YJCA2mJqIMrOBCITMsoUrBZGD5mKS/X&#10;/ncxUtRglud+p+SlbjXQFKmJFADY4BdsRLoFsmLueVfq4C1M8m/cKf6bqCs45+1Qp1XGjKLpOBrx&#10;s1HtkVE3kq0FkpcColrVHGkSHLIzAS92vKpt9qmNIQ0Nsw7NCzRWpsT5E2IKJdrqsYq5PKqMRovQ&#10;g3BEsuLsl4/dcK5DUGnX0C/r9WCSlof52YZnhJTgKPBQgGiPOD0eWLmMdXS4L4BuzW0f2f0ViToA&#10;rbBW2ozwovz9xHuzft//+/l2HeexQMLn98HpgSgbZ1teyRj/y7/tJ7wIhyxu0ShpNifyJK1IxCi5&#10;rfrhvDT+5e6B/7MDcTikfDsu8XpnKEi/jgXf8Ez3GENLgzhGtJOO+dCGHwzmIkHXcO+8hdCis7l1&#10;ljm2eAEctbzDCH898Bz/i4NzNUykxSFD98QPWDNsShEJtJLgslfuH+hLNM97yq4hh98XkoQnN9zY&#10;xy1SAK9YdkhcWYRdw6s7/j7hUg/P8hHbx0XlrQ+ef10a4pry/H3rD6cXojh1fdpV52eeav94ifKg&#10;eUe/D1bd2x9oKCCeMzLYrMX9EsOlDPhuACAbfIDwFlvjjYkCU0uEPlxM3JFH54bXmqOCXcWEzuXe&#10;PnGPvPGhiyeWggRGEBHx/nLD8N5MuihAvqgeH/UAyKeDFyPm9ZbtfWtYPvBRdCOgf2tieiKrFdaW&#10;wNvigT49gq9Er71OsgTVwvhmDDp3+8D/xKTiPfTeRXWwGkFW2MAEq4u2IfP5hQvCQ1WozEOSf9wy&#10;xW9oEvXtuaXYcuPf+dHs/jvwMbxFUjVeNf7qgQumR61AFFpPV5WXY/aPBkDAXif5X+o14lkyg6cJ&#10;htC8Ox+Y7f5ROPYTUYwF3HESKy5/8eJTaQZ0s1a/lstJdP5HZ08WkGaCA7x+onFUuAs0VfuqdEs5&#10;qRZqA7464v/sheKrQK2RFKzZn0+/eEAAmWOuYHTBt5/BJgOwyJkfRkpWPDNjssaBnKUNFRRpdB4t&#10;aEZIihE9h0SPWcKNEQIyT4Lq0QNIgysx6pA7g1OveaNQRPpXr6Q3XflYjwsHsppp0AKvZPLoxQkr&#10;TviLRy1a7ydu4SDOCaXqlLtHLNiA9FLwV1Jgf2NAEFVALcgZa3oPlZGDW5TAcJxMLJPwZYTM1RQy&#10;BF68WT5mzcZ8hocfEjXWct3CRgCWVv+Es5d9hPwfT58Zp1pP7pRFKJCIUrY0kb/pZdPofRmlN+Gw&#10;3h7Cou9/MHUG8Uo0875Lk93udyCUhloQojrwFw8t+5/wS3DX0ugd0KD/1e6t3+4FJvI4SK2P//zh&#10;AT9yhKinxU6Z0dwc8Dh+/NzFV7rmV9PS7BTUjgjb5ke+MyqpyoYtmwnP7meZXxZGPaxkvzvv8qsM&#10;3QItXAY+21kTjQoZ/T8bC5J39bNGP7/iERRthZ7l6iwtx870KGFfJEbpbozKt6qNPocCtUgKV38e&#10;VXrZWkk4qQVRJwfaR7Nb3eVCFzEiyZH/5n6dz+q2YOqCxfElvT5cfzqoepR+2z7sk4+SKAA8Wrqg&#10;EU/gkRGDMhsIQmKugZU73hzdHRVTE9PeB98/dFOPBf7eos5ZbhWZhn6jhIGic7a2ZYLLzYdK2PX9&#10;AtsdiJ6ZcQeX8/04J5138dDXjozyhMEuBjEz6k/kzo7n17Ha3JOZq5WZ92cnp1ypoNRxHKyfuUO+&#10;m9+IYaUO52Cvh0JXR76IjEDGA+oJnfjOEJy5KcNDts8c8BMw5bTMqM5NpO/o1uX9b0hrLbgfXDlj&#10;WX3vwHKVi7CpQF20aOsT9i96RPx2kix/7fzvGnGF6npd1SQyohYPEPKccPEB4wKuNkD5lVqXM8Kl&#10;qp0oUe1KIsg9d0Wcz5Pho3aVExckcjAd3WerAeLIErWgmracrUaiYnSWdk2+ZbMKLAIoKXFm8Fmb&#10;1iSJVBu8t8esryRy1GZj4BbIM0ivXuvqGBGADYfGB+uPazdyy3HwaSBUXjT3vcS1p45dulAiEYKM&#10;gqycZUx4Bnx7PNPn5qqngBJAMZqG+CJMOU4UsAteWb54K9E1nQy8JfKkAevO0nWtW8p6dI8EZAPV&#10;cDOzK1/v/dhtEvEk7YCR3XO6oMG02y0sWaT+775p/2c3p99ieJAhQ7864U80MMMkPfLm+bXf64FS&#10;fMB0ZL+zyU6JweTlv2z+tU8y4QXJBEwaGlUjzepfXn2GwiQY+OS85lMH7hoQ5UVOWPP0mNs4lEEX&#10;gTbM7Ped3oFdOaPk4tXbV/Y458+b/0dEsQTeyJV5aj4tjCYRPa4yXjbFaabHUZLEx8gkYatAdcj7&#10;8oBmAi+k1oLKIOfFSPhTLy//j36ihV2SpsVQjmJn+Ka5k/PAjBcone0bzdYFmKSi0lghmTTfkAtt&#10;FEPPUOrl9hL8F2y0tI7qluzs9y65ciTnHNg/Mt+DmnC5/QFEh66kgYCWF/wFC/wFHpTvgGGfG38W&#10;ZjCu0dnTty7sXybykeQIYV5iLM3BQiZeff87PZ7truPOXpBRBcKyuPfl4K1lAquBNZbSFGas0O7u&#10;n5usBKssWVK8sXbI3sMTeWjkqKV+4rv3QYxGyIef3zIg4auGH6ytYU7HN/XpW4tIrStlzZEdWmp/&#10;pNQTCReqQkLf9Vz0inE1ohonW94puJMHeRqtgd3FEc/KGeIJ0fdOu6Gm0tND4uGbb9N9bElGRAwY&#10;lu5EHBnTHQnI4TA5quikRuDMfjFWRN2/Fq4Q93BxtwFB+3j+nQMCSQyEQU1sDXqmyZ5VeZgR5VRt&#10;SfHW3aQQBRaR90PUuNbv4rmbUhaIESyaYpRRljJKKB1Inrdiy1876+YhccLdVf7iAepTrN9q6BDi&#10;nfB54PCcfNq8va4zpNF6QbAcx5do+i7V3jzI8CHbmnLB+qUJkxcRjOysNHyd17vKgE/e9Kh9Vd8E&#10;OMiQ1utitr8WIw1BETyaskaV3bL2xbtGLNqSdnFpJ9SItDbatiOoenSLfirxxAvaXL5Qhp4ZfjUp&#10;2itqBhzrzQvv2Hp65g/LxUDQjsY9n/7i47PPIvly3Lv/6ejPPTG/VudNgWSmq3OdOWssEpx3pP9M&#10;8RcHdEc1tEZ115o+F8VJA7opcCIp4Uw7xvhJMhhMFLF+I4/OEVI+dZISxBbsQBkfBeIWG564eZpp&#10;SNg56YEGGtAo8VSNvWnWfjMh5AW+c3gbUlzSqLgEQmEnLzF5V0oRYEzFc7WtM71xSAKnl8qlqh6d&#10;eFMqFUoLA6dvXFXrRSyxWUuiUBRKnp6+qgK7XKNtTnfAXIcuhPMODfnN5jnpJAiB+FvKXzgcBpOb&#10;meg6u1FXp6GN+3Jbrmm+dvCHIw6ralRBELb4a4qjUf+Aq6EjAsn3cfZ5rly6GUNKM/n+q5s/7Hgf&#10;l1Oa3Z3XXVm6Li/ceG0/MHCg5HquHoF77tO/adjPSZIVn9100dmW7cWRl9m4658TozqWGf7dJeN5&#10;8B+kPJvuWv+fM9JSTEr/4eXCu3s4AKpLuVoX7jbXuZYSwezrpC1OeLTg+ve2XwTPKNZ/S2dG/VOh&#10;7KE6hfsilkESEz2wqQuCKmWuTxVBPhwkuetzcRomKggaK8Y2PX3OZSKpVWnNNvoUhoEcyfzYL+dN&#10;Rr3u+PC6D7iBOGjc+h0C6IWLZg8qTfMiCHppITlKpg4AFdxirJjSpTV/WXTKpfk8ACKs2UtcYg9g&#10;FJsmd0DksxsPItAAXRmmj3v/bEXQEMfMdizrfmSUhMIUhlYcPiPFk6TUN/rKRL/OG0r9PDXMZ+fG&#10;tXuuxgpKs1xS4XX1v4/8aDBqf4DsgY54tnpM17fXtvqXVUY53hC1ok+S5+56+VZTNjn7hBO0+gXm&#10;OpkpDIgRP3hzyjVu0l5zTwddm3ZEqfHzr7597QVMGrD4XEXC+udIbERgxT+NGdW3xssfLKo43/j9&#10;KUE56k08u8J/30BqijTBAnZW0KiMQjA4serhntc/W/sLV+Fyj5/ubbqHTQMsxr+95Md5pqAC2Jlt&#10;7gsdp3DvxxeJKdYeV71EGsineJrfQEesyFyuDtaFOAQz853AigGQaBlRwbf79b09bu+PMkO8EY96&#10;+n6w92zVhITQg6q++5myRoQtq353tCCL8RxSIPf6pCLE5L7Ou9IQ8IlohT2q3hlXWBW0w1m3Xv0g&#10;dPd4dGh0MTamZFgo7ao8v/38c6KON07ZQL+JvgBAwXv5L82yQ8lTSEo8kQUtY5WwUWPjgvKrVGof&#10;tBwhoKMNJESL654+4zrOkBMCPdGaBIpR4cwRDy3YdtMQSa0Tglt/ufLHDwRJ2sv+9vD/zujFpymv&#10;DF1/9UZ+h2aw4SIO7AFQ+Thu4eFbjiyYdHp3C1ruRNA4UJjZWt1LJbfwGo+6og1dcGPyPYMfaUWS&#10;bImlOzeVlEi0aoMrLf6en24bxwoyfQ79SGxEOgP7XEoFDj2o/fDCnsRISbC+REHau728N40nIlsd&#10;Z1r2KKXmLiXNLlD+MnIokrabc2fjmFVTwoDUEmOkiaycUNnyLaeHanyQ1qy3IdvPb2JxN5866qTi&#10;6lQxLjPz5p17ocTzQEl33b3cqZWBQo/E32f2lp/wr/foDaz3CXyiZVVHzfO3g7/Ni7qp9M0+lZ5e&#10;SV7UlHXP9/+eUu1IGso40QXW6EKkSUlk3/fvPh3gIlgU/3r37t/wabDHz1536Wm+sJKg1a8bh7w6&#10;vSAA+9N1nq98aMjUJ065llIsdOuJlhM0QROctFo90/w1WMc1Sk6RadCRqaARpoz8vd+wpBTLH7Jh&#10;Y+88gBPgkaBQqEDpnPQUTaB0cXRcwGicGUi1dta+60/1pFG0VzDBC8nUDIqsHFBkmShlhTBgg2aR&#10;KUiv9VxZNz2F3M5mcwCCdsGIekZs+rRXT5mrZIr6L9h7igd12+g8ZJT/TD87tUy74eKslwqwNtsS&#10;N/3zrCsCaWj5rqB1w9PbfQTAoClZ3LZz+rDDa3v6xROXygAZ+eAltuyYv+5weSBFM46bDZDrtbUt&#10;JE2RJxM/ZPUCIeVDHLhZPAx1qo1ErX+ITIxKJf578cG7ZJzknqVv3HDhwZRAQl2hLWgyyjARdVhV&#10;++yyF5OX+NplGG53htq4AB6WiNdcvXJGGfUWNqJAdo8eBEnJ6MBOVOn0W8VXVDwfheOeZrOwDJ8c&#10;kfdZWnaZ/qljQKC8Rqk0ida9sOGOqVqUY5EHCyweIUrp1PjSwxlgXv2BBkWSCp0DFs0bj65Eop9L&#10;leVC+TNNU1B5MUTCt0/6/QbxcLEaHX7/mplsOk1PQiDfvjVqA7o46ApJBDTDs3zmsLs8RI4TKZ0V&#10;s68jftZk5lgEo4hz+bg/1f1EfaIGJ+t/dXXmv+b77My6cJSqmfK1QRtlGdx9uAligo6WLkcD2x+6&#10;+lS21ksQnspAFhv1jUENvU0zL5joCbOhukdqbjgvP2oEmM//dfZ0r18QKr2Z46zBKOnsdueAMchQ&#10;mPjM8gueGD4NdB3dfKLlVmpKRLjvmY8uuzgeRPgL7oyGk8L9XtgEyof5Q8BQpJev/vRyj3uCQeUj&#10;SA+qTSB85H4jZTWxCBCS1oeP7L52mqN7QZeMyywB5RlJsMeKTacJFE1MxzHX6IEJLqPYyCOz+vSm&#10;gDa35Y68tGgDMmoyoQGfbhxSDreQVE4WJydAVc24s+oxp1/zemn+eLe+KdaLnGKUPU9bP/Y7miDi&#10;eMupO52d5852n2KYTa2HsEwfHvvXBWX6CSto9ASjEsC+tu6S0zkx5YYBsUc2iUfQ2RRM8031Ukk1&#10;dZFyrjXXL9PYkj98+94BuiVxT659YFRC4tLyF/NCdyI3ZZffE80UWGs4LTs7AQx4jhBM+uqx87TD&#10;5wxGKufXJGhMUrSXLh5yLxehbk0qz5mWA44hYl/8ZVVhMA62ulSSLUDtRWqRwZnE9+beYUdlDDTH&#10;MZAaKpCaNXN3X3otqVOhXgLKRV2dmlgV6LX24zM9AoOPaEz+gTspa6Toe8OeQFVzt+XmAUl1Aoix&#10;PEnvkE93jyNpv5EcV7uktCwjqZSdJdfPzi7V47veJdeFpPE13iMvkhsHxmXT4plIfUnKzs5zZ3vD&#10;Aj9gySSvYPnuidXs2BNXdczOJ/PORxdMi6ZAXJ/BEDU58t0Tj5C3l97d018ZFHhBJ1loTcOwaJK1&#10;98ipPlSUEJ7/9JaxjP8wH9w77+AvgqAy7a+jFsvxNhTudUjdljFj/z74XH1/m6xTx/saYOtXzZz4&#10;c7OuuAKKXbjF48QKUvSzxIv7AzUkfsllT6+nOea2aeigZvVONd5PZeXMBh+dnrY+f37SO3dW23mG&#10;k2ZUhYAqBZZsIUn0K9iHsA8Uyfp16CqJ+K+0msq/qPJwzkdS/zsD+HRKsFNqTf+bNv2TleO8ot88&#10;6cEvXDFrNl/HOwaduz9zooVLjJlfXT6u1ptSoD/nfZPxPYzqPs859od9/2vFphMnjtZcaWYtIVUT&#10;rOa+P+FmEWipJGXDb7SRuruza5zoC968+7SYF+E04LDcApvuTupejX/lOWP2jp/0wGG4eP7U65Ag&#10;6eHXv6LdnwdwLhQmWiwle2nOy9a52YTRE1EFu+r3l/f8cMK4hM/1jmcc6cfXcuORUFDRnDXEtG/N&#10;0+PuMnWfQ080lMrIthw0ixF4zTPyT4HxhkLs3syL4wAMsSRTSsvI+t276ZQAjaAhYucw8QC/9Zm+&#10;PxEIPPDwhtFuokBoCszgvFjc68/DezkJ+MDr41/ul7C8mBJ9A7ctnC4c9dtpkYMjL9Mw5hh0EYFD&#10;s1fo3cgIJeLRubGxp6d4hIgg1vldhG3D445/YNoY1vr1kxl5h414zKTHFOOHnjl426mm13T7WZ96&#10;f9zz09bs1s8LHLSC48c+tar3yOhQ74moOrp9TcoxMaQFVmw5YzBUQspCmBGcZo1J7HjygosZCSUq&#10;AB1udEFGcwIGMfX8x3cP4gV2y79G34mom5r6dPXeS8dT8F+uQPhxSQSWp2BXR+aP3dzvgkBtCEkq&#10;jRXR43q0e7N82KfUGt4634Fni29QWRhQrT8fuglP4jurZ4gInvPF1pNDS2Qh7IVmDc1QMXYMF1HZ&#10;hmegQUtVWx8ruQ1uoyaLHihShCxVlZtbUqbUSenmKh+LnczDVm0pKgLGStNbkJYnvGzVSP9b4lA+&#10;rdp2/wNvTxcFIeGPQQKb2szHPyTHfkJ2jYRDKcabkq2P7614YLzMHfZku/G1SViLlZn5A97suXB0&#10;sqd6AgpaZigsPq6wxo63h50bTMsMkPbNvRyZ72DEXf/6fnkC20eGeba+uYm+1Gjndi27ogdJVPxm&#10;yI+Q43/U99KDwpXnMjXIUHTtm+MdeENCpsrOF4YeOXpLL6QZAHvQvYKG4oIIL/OeAy/W3TLQkuMu&#10;rLqVToO6k3WM0FcVIxSB0YIl2zeOthBVg/MDIljim1Uz0HOURwa2bB556cHQP4K0JAbd+XMDhv+w&#10;LZbxlm3d3NuvcPWJZ7lX0bQbvpf+qnMaJVYBF0OzJgFzyZcd/JQbwqRlVipes7t3KAEUCg2qNPLy&#10;f20nWn13sh3GnqIi6Wfe8+f9cBRcQk6GabmFCf/1iX22H3Z+8bJPrxC8JyzWUQRhzQHlmdiFfUXg&#10;0rB825AJJug3El5oMq0NGU13XbrmjuIkl/pz79tljYkWPP3ZqRefF64Al0PThdbVEcd7wX63dcBX&#10;w3vpJB+U+t3cTJVP8KDrf3nPTcPT8jEJSpOsb+pZ73yeRuH7eM9/P/xMKgV4ss3zoDAe1ntRivgl&#10;ZKpF7Zc//84fwVHiujMbwNcoEydwqZRZ/OPk3CoE4HMqUO5zwCXHamRCjzWGV0tznpZYwaQh15o/&#10;Kl/0oWAnuPDI+ze8FfFw1RJNLm4O8e7mIWr6OHfrALPZIRngmKULz/zpqJRoHfZn1s/xbqud77lJ&#10;QhcsrA6dkO59dzRsHbwxtQ9ddC6QgyaHFdbIBd/oc5mE8cYZ/XBF1u9fP5KZAw2FoT+c/WAwnpp5&#10;5BdlaZuonzx9yf39+ISiZBAkXT/RckcBao+Lm7/y7VGvybNZFEhu6sPs/MQ0v4OLSWJSSj335fVT&#10;kDtzoNA9iFpbLw5X6+W4ntaH9gDggDk+9eD9aQ8SowSUTnEkca8wFPF8pIu9sOW6W717ihBnd5+S&#10;exS0c2RyAv0q689faXiTzaFWOEn5MOtL7hAH64BXJpofaYbH5gxG6lOxoqyXJnr1/JJ39DEwU5D3&#10;hrc07Odf91KnIAbqNNPy7bjns5mD79RM2bAC9PPoq7/u1zdMX+5NMS+p23T+iQvBYg2GFV8Of7cU&#10;1e4R5XExdq0sW4Y9+tL0wQQE2ZlwQP1IZgTBIZWfDjzb9v5p4y/6sJqH/+SJc6/wOPGQmAR0gRp1&#10;xz3ypmxz4ftKnKsGachLlcG31r0bpyUA9BxbsOjKCy1dTOdnMqhaUx1tVlOtaGjkH8VzESlLWd49&#10;kVFgzUW6GpLDrGJhvj7SIFL4gzfuPCemleCgabrDM256B0gIwn3ediYjx6DZYDMJiiPigomPS3vI&#10;ab6hZmz2OscRErJSVxLc+8mQYo2PePqml0XHiglkwDaW5+Me7/a3rkxYIymb3t1PFV+fR7x8JMAm&#10;oDq2f2t3XpFTHX3EGbRoXJD7r+58eDc8y1Xp4csHyrpu9YbzR8oaIA74szbqKDHOksgFRbWqW5ui&#10;8QGVDfQyy17/t5LKNQv+bQxnVIV2/G7UNYU6sjzTHjeXphtONOzY4R2zam84RyBg4BDaFISuDk1M&#10;TRni/OVnXAM50h0exQXaEDRQCCDvRuR2pXrkgR5HSZ3+YnGeCOg6lhine0oO7Pb3JVs3PHvzBYYs&#10;MnWeDMqqfvWBT4fiIx1WluXl5QElF5jOXWDrSLvl7EDBwqrT4ANusWy5Go+oQxQDvT7dM0JKqHxs&#10;wt4PevV09UYaaPim4mk5siYcpEdm67f346yw6CN1dpd5BLs6cbmB42IBH19QcOIJWsaHARcy8/lT&#10;Y67zspJp8zSi33pjtr580RRWAZdFM6lxWebwsQ8Hb4988tLVZ1tmvMf+vw64pzgu6760BBv9uDTH&#10;ei8CX+FdO/fSQxeXCsL+AA+6t24+0fioIq+dVfwT5OHEFb4y0OaJZumywSrp8MSPNp6txHy6Wly7&#10;oLyPxie8RlKyeKn/ks/O2PHzpfdfaItw0bqB28YwG+RO0yrYqAuujal+slcfJHW6LScgtsLpDFvt&#10;CX2y6XxwJKVbnHieuMiHfbaQry6OT2JE0JEPqlqaDyiJhddY2IIy7es+V7KqIwHp85ObbxxFUooH&#10;9JWKywnzjbbs6/hDBSbbv8Q5YQStYeEzcQ5njkJWzhxzu5CC15oWZGpZxyrFc3aa4z958/seFMBA&#10;2n59o4ghC8uSiRDxic0Pbr9j2wVXwAuQF/mz9kChLqCoGjSf3Lh3ffhZJp1AkqV/zQu+2OTTPA7x&#10;Q31yAbhdf2ajj4AbEf5ClJDkvnyk/CfUJMJm4wVtYjN3eXbgQJwKUkXD8fgLV+8Z40dgWuhf++bw&#10;gqOFMVExpLiRX71swj+G3XQuBAZo/Xp9Ljfu2T6zGh4zgH1heJ7FIEfAqmfjoml0DqgvuV6bDo7w&#10;kIxqCcLIhh4jcUeGHGkDgguPTjAcsTZvwLodvYGeizNCBM6nph3vjjFqTXDYOpVBor0ZE59ae8fk&#10;JBZPppbeNwMlbjR/7q6CkmlepOhCqTjxvI5A7djgyE3qypoxqgHnQhtNBSQDRJ7IMWNlW2p64mFO&#10;k36SCoovrr8/9p87x14tibrqPB1/oATVL9zaQ8fdsFMT0N7oXF3V7vM+KypwcQjHb/LV9wtdpBmr&#10;nGhteX7s91EpqZ2WTZSF7TTiu4deSbGKVBWcPuDpAyWmT68FyyNjnXPG36f+agaei3XXcgAyejTD&#10;SAZT5x+yf6esJjnG8DQhCaJGsNb3Bwde0SpV15PY2vLhtYlXL7l+qTeWZxR+L/1YREgG5Nq89NeO&#10;4s2OTzwvXRVSkkbhP9bdcjqR2x239sa1u34/EQXNBZiL7PzJva10XVsfihWQpuFbQYIwxhP1FNpU&#10;3aHhEhEshMT6RBzy+OKr7/IAt5168vDFQ5FMTHF73UGkC+wEJ7F6pV4x4r1+59CMlGah2eOboswK&#10;ATaR7Hrr9CJfu1sD1D4LShqQMvL5Ez9dkUyBGnLg9eycLaC2klF70rPtA5+qGnGwD9P0mdY7B0Fz&#10;KABr4KS1O1AVtYXHAzuJKA7XF0aLDfBCUp2wRQP3q3LO2cn3P8EFpM914SdrEZ5RaMaMS0JyfIPS&#10;gbthSQbZZNqzbPOoc6EPtaRN68Azvo5LTkRBQ3hRJYef2fyD0kSgzbiUAaplDgXBwrU80f2e+jpU&#10;mZ0WCf61ply7t3Dg35+74T+LD/rIohdXTbskroXoKqMFWY670VXICULxxj+WCT8StO54ZOM+0dwU&#10;w0SdAPuriQWVTTGerfedJp+xnCnWkMvk15NqnTdKBl/3xlf5EVBeyhXvvDm7btSbVV6FMVy6kbaa&#10;zuuhpPqb+PNxT4woiL83au6RF9fPYj4mCNZBcWwU8M5dhlTahHnv34ue2WLJh+MT79j0gi4lFNQK&#10;7u4BauMDhDSL/4tbH5lyMxtrRAlx3PN9nA848QQNCAeW52Or3v3RUNlLgX2tN2ySkqNZpJBTCHCw&#10;Yq4OVf3VnMYJHxzc9MTk//JFi8mCh9+77DTircpgA7pBziDNMPMFKbbHeePiYYlWav0e38xgYnBi&#10;ABm/dOevxBLwnbbbMkcGFNqIMvzQdlQ19Ca0ocW7ieIhVR+//aOK3/zm9MM7U7gCBUBaTrubk4Q8&#10;M4oJ0Zye59a9fNRjck1qbbjJFEQSL5/63gbFpXJtTQeNCP4Y6Xdd8I19JOBNTL595Twi6+A2zFR7&#10;+NqPNINNJ2R5y8MTTg8SnwwT/wRpJ4wzpGE8wGTCky8fv3YGqfKm4DHObL8tZijtcKYkO199MXqQ&#10;BLKaTDGj7IVYc1ogwRsPrqoc/odBEcO36O1TzjgTuI0Akq9cIE7947o689SVRmnVP/xw1N4r8r0Z&#10;W7+rD2ttMYATh0dft/zPjPPB8w2YYhvjkLuXutFd8mEw8fY4+ln/Uk2KsnJoETNS3754pn3j5WOJ&#10;bm/u5YdLg1ZibN7VXNxRTHijQRIfIzzTY1iYV8AEkWnu0KIhzYbrtWv1SBGRDNBCt4CqIJmN42JC&#10;Xv+v1hSBpV3tw83TRoEOqDnFRHcOVePhMyRTJVvmkJ/5UVvIESihfH3/vw2Zy9juiLD817fx9mO9&#10;kzF5m6tb9OGDKSniEwDWa2OBxWSUPCMr3y8Ok74MPJBZrxZdDG52rWDyi14rPf/u8Sbr2/DcgJ+N&#10;0BUurKR4yj3TCPPW5QmnVYpQjmXj38rvHelJgl6pe5EHNDkZlbZji1f8hhXr5Fx9xDaPBKrH0W/n&#10;EoLKBgLrDw5WeMvH9K/ezK+amyi/+DvBuN7jjIVrh3hk6s1smtdH5yPLYc4C8K6SOl/569wk8CG0&#10;iH8BSBAv6Ll253AE1YCNbCGwqF1ryrLOFBQtruvLBePWqB2rCoponYdvyOuImsWVc6J3lSPlIcbz&#10;9bpvl+f5OOUjJ2gnzNGa+x7K9ErsyLabTa9RmjyGLSugdBDZ+2rw/vjb+3UWHKGNjADImVKnCLPS&#10;d//vqUcJF3mR3B2181CIrJYWcaD7/nErjzg6wKxhRF/2Djg/RGIZLpruzL9ydblodfWlurcOVd/b&#10;m++MnOEmv8mm6sbcvvfNpOYLx9nvq+9+kTjvd6eRmD9YQa5YfASHI/jBWzwuozagvJECbkm7tI47&#10;vW6rL8PF36ThEssacOpLCZ1qmi3lHulNErwfdmrEnRveVHSEFu4b+8pm7htzShgk8d6fDpw9LIkh&#10;y5OSXxu1RHvz0fz3E+5EA295Qt3yrPHvIse5ulN2K2rYkVwiCsRrpESw4lH9/rKBK5dZQxkmoWKD&#10;1XibAT1BtT9m+7XVG2692TFtNf672L8XCATBAAaYJDwIoJCcN/s4NjqkgyTDb62x/hIMswHkjGXc&#10;452dgFaupxKGqh3eiGJ6lv7hoT4xCf6EHGq6rRdAbcx8FIwwTmZKDr1wvixZHoOb8lH8kb7IFhJ5&#10;W+bq9B0jg2xMSUkISGey9rIdyOW1Ueo8QP5FftwHa84GDoCl5eYsrp7awE5Jcp1sfaUOknVdjbVY&#10;yNTjjyoXqGPcz7sgOc7kNHnQxpVDC5OiEFHIEaTXZLIm6vPdjnPAcs8xeCMhoeIAT9593H/PmRTh&#10;gJ40hNW7Y2K60tXMvJyI3Pu1Pnn3/MP/ITcrcdtkoLCedLU2EHsqcW0/Jq//mpl7p4ILnA0zKHNm&#10;+8gRRWblcMXfzr1aSOmB8H+Y9+b7mgdMuzJoTe7Rqb768YMTJp8hwCrodhJsKI5q2ki93PM8lUgm&#10;SsR00NbIxNNQpmpXYJyjm05aHjZ3/9lcHKhaw+Hz1B0+Ix9VizSKDW0NxJIZZ4bEfePWfziokFbx&#10;NNIUBJdtiGjDlxcKzOtrFAFL0EIjyl2YFpiyvPe2T0lbsph3ZOU4n+DImhFyHVGNw43dJQAAigt1&#10;NOls5urLbi6giffNTuLjnvDje8AJpzrG84i1YO1Nxcf8LBpz1vMSz+8+7xQpcWjQ/b+UXtDkGjOP&#10;JnPCP+cNGGmm6g+jL+QY1U+eTd42OoAqRcc3UC3udmQjVrMjFTlX1XyEkkx1bzMl0zGTC5J3FWgy&#10;vqndOFqTtyPGdebUjz5OeVnZY5Xmf1pFLEXiQNYvThz16BFUeq89lpfU9ar464qu2rpAh5cRHv4M&#10;oXymicjQN6Xz+v/Nicnp5hWMG3rhcIYyfdTGhYpJ+JFnWE8kSTUDLoFMLdDungv6Wj7B5SdSzOuf&#10;D7qiLHDCaIz1A3JCCRoNanr1JLc7Oa6dVesiVecsu+Ycp9afbw29+bSPZznFcaIgnVEhaYBIA/uf&#10;yL/JK1eRmpfXTh+LlJtuUuvq+4X1Ygp7tk4ye3NArzQU6OsucWMEqdq785VzJglUxhC37kSjbnpy&#10;ce/Xd8MpyMZrr5kwryKI8eKYpCWevv0wAYl5m4KbCRLAVguQsaXbEyDlIZynIQ+UOBLorZMx+crP&#10;9ygk3hzx2NBJhVgRctN5L2xWEPGcdOum12KhJFETxtcVT3Mkim3wfvLquFvFmM0DAXRitRPJRnPJ&#10;d9iIf8GXV/SSzWaqY27YqIlFtSOOWzn73KsMZKbwMVb3F76cN4Cp9ZrEBBl20gxpD0fuKVGJ592/&#10;bgQSRwFEufV8ti7PBmPHFfGt18ZeONHgIoa32/doFIOWnGcP/tCbBvOHUA/NbPcwyBk/tSUjPtkw&#10;yGeZdnqUuMgcpQGowVmWyAubQ+XVRZF6ivDWRgBfo0l1qr5DGaKRFJzkDVBS0IYB8MYiSLD8fMGm&#10;Gd9NW/1AxCXVUtTYokF5JlGLvHN9w5gauFkyvqgmmd1dnoPGN5pWyI75Dj864uIinZFxjLbVr255&#10;W+cfciIJmsuaVF2w8qmpN8rJDAF4S+dCxrvnOOLSVyfeIBmON+Ek/UJgQPW7wUFI3RKATBDjQfL4&#10;lvvKZS65+4noFRcGwRAKqrFucVQ0jDAourc9eODei3lkd3M8LWjbrY3TbHHdgovHs3D8ofOdSjNx&#10;8/IkOfzkmf0YXfIA07/WGA7GR8GxRTJm44p+fVxOndZttOwwiXWWOrB2KVeu8iavoWRbtlkiUnIB&#10;R5WGrvt4ZF68BaAgJ2gGvEOsxo/5ZPOAQhQiGVS3UB6MsBvSUJs6fbtrh0JUqCqv8ndF1/UhYATS&#10;WzppunV2Ov+wE0rQ6Ebnc35Y8nNK6dlM0Ood0nRmgDP4cl7xnf46n24oAq+nbWPCZ5t793AQ6kY4&#10;Vk2/sfz2gXls5dGHxz8wuZYjlcHulgPUAOf0ma9M+SU4tVFynaS7GxrC6Nzu2SNmgESPw6drGbYq&#10;tPYWZjacxqhR27tZGSyzgp0Mln248WLEIgSkG/FCyee7R9bl53wSzZ+X0RiIk/arVb4h4TdKe8E1&#10;z0JAsw0kpFAm7bTs9fz31PJIfanjRhpH5l85B/kVgrfXx9FiUXHsMVu/8KGehoJ8XvdEy723ve/p&#10;6JIGhtVJv7b9/nKsAB18Sa18V0cf9bVcd4LZaJjijXm9QcHUHuTImcXe6E+HoirrJCXBx3qkn8rP&#10;78bJEhNJBfn85WlT8+I283DRZeVHihVSmuiUjdORkXbSJLnFmSjZIsrRJp0WC64jzzjWNSg78frH&#10;N/gEymiJwkyd4It0owwomiz3/8Hy95M6FjdRC8MVIAVhsSOQxMBrV72BZINjNqjmVjhIrOsnvbaN&#10;GI4AxFWuJU2FFoutIIHxVamiNr1AHGqYRmO8PvS7y173IlFE/G3B8zs5uUWJyOMdp/qTNs0FZn74&#10;f32lsOMVNZTpOMHat36i1cdTohKqzuoc859lN/sMFNhyq39l0A6uIyMX+YIMsgnpd8k7+tcgMIb0&#10;KdQtgFPf8o1ctm44kZQ07137x3OuR+ZhxYPCHb1sldrzKPjaTS3D6Y4jVYo/8dQ1N5Wh/wKBx7sb&#10;mhs/Y1CFIs5zOiozLIjeqlCueJhdKMGeGwcnAiupIeIel4AyspC2SVlVdD5rM2G84Acp8jxXVorM&#10;b1scvOvD0TLId1BUFDUfvrDHqxYfAQl4I8bj3PPpsNNTB7xRSK+buHrJBbIhJGiCcqacBrBX+Cfv&#10;S0jB+UV9kCzKxCTUjshh0HIjAXXXQRoRaw4QPo72gfqZmPDR2vP5lCSi9IHrPMLndrluePZIxESg&#10;9DLCdqaDAOrza24ZzztQGlFZu4HJudF3dcMcdfoRufX7rQtarufIKbQkzSF/Zc4dJUD9a65auP9N&#10;Uaw2eM/Uv9ReO45hJZRYyHkTxWR+0eZndk5PKmT5swN+xaG23rMH7xmSpDLQ7Wl36AefePWxsr8M&#10;p3Vc2tfnOjE9LioepUjk9Euf/KJXFPmkmVYvyjRW6DB17oejSdWmGFYRUGZJjWrE4F3MbkyCaUl9&#10;ou8O9SokmRQHfrznDBtmpQ6eWY+6wd9TMj0KMVFQu+1GxYqsWXUvi7xNqk02OQXDfk+e84o6CKkQ&#10;CgPQYwuoXLYfvDGIWSSMTMWC+tjt75ypsilWdtKASbpPO44NKnsrygtoFs+FU/7nV333NOWEUxlz&#10;w3vCCFpSBCkF0V5bceXZYJkGxLH5AnOn2nZSCon40n/134U9m8e2nzvpAP3pIR4OH5nARP9W/ACR&#10;Evrrqy6bgimgK6+b02upe5Q15syfcbsRozU7j2e9NF/nIHGwFVYXGWsme7/lFmXISk7mypQpRIES&#10;qQ/IWl7wd3A4mZC4IkDFy11OeTqIOGTnyvxy3fZLeaF55jBaIB5jIZTWLPf3qVVBt0/xxa03+lU0&#10;VYffX9fDK9mU+oOeuPWfqugR/7itX/UoBFkISUDQs86mhg0h221TLKlZT4YbohLkvtg2iUuwvGa7&#10;+bzHl7+XfZGRRL3ThBGQFr93xmUemM7NPuc4RLkT22P7l54wNponxaDsb3r2kDMZpL63GqCl4SHL&#10;l0ZVlTkDJ9l2EpkaLlWNq1/qSsqe+uerF75R9zvPTzyKLSeeC1xixUCDkIHAdGNztcf455tHXES6&#10;3zaLm9B0nTQb2WpdmkZx3Ob9VljwDmthLVc+SSdHozL8gETmlJr9bqZLpqxSxJKScd8NH3yFGnKE&#10;qZ0y6CnEPuKSwKNOz2273nHy01GeKG1nIFPBwV+Tbl/wgcUg3Y6qy40S+ax0Hk++u2Ulg5Bcndko&#10;oJ3bILMSb0qx0K0Fb25CTYAjZ35/9ctWEGFuic5vu/DNDk2ZBJYWJ2WQbS+MukE0Yt1mInTo5Z24&#10;6IQ50RjUJZLZFVvPG456VkhBaSW9wV3gfB2nrHrt/AtQ0oKC0HORYmgvcMyJveR1m5O3lVSEkuLn&#10;688eDU3KFcNODEhHLqVBV+XxuVfex8Eq6uYTDWWtbSh48vbX49N68jG12YEGV7/Dc7xMoxVuY+EH&#10;ghcQ1SxYogZg/OQOQJlnZSSB7nH6h5KcJenWph49pbDP4BNSUtmzY1Qhq+P8a5rZ2fjjsyhpu0j8&#10;RPEHYjS1ho5kbl5SKCmSCK2pGhMQuUQAKP/mJ1r2WRyoTswSY+54RfYwefLrnr6cyXKJXDHsrk9N&#10;7kSTuSjnk/c+OOoyleWReHCCnmgnjKChjBnPfTJ37PleUMebDXGbxjNBLe6YX/nybxPOLqG5UDrQ&#10;htktDLqczUZtuXjT29ecxQcP56+defblcR/I1jID31rWfUdkqtVrqKAd/euhu8bV8BlrsuvLpcXz&#10;WRaFFUWFPFQxaXt+ARTlZg3A6WSK4Y3c0cXvynNQfYmFWgjE7o5CM3uihRWnujYgBHqu3dW/mNHU&#10;aHHh6/l9eUOXIh65anjltj4BuJKO4c10/f+UbmjkstduEOmZ2SSRTzTNVMjpuTvqKwS+i+ht5cvp&#10;NpfWe+Wv2Tg4j0kKfczFag9VsAx09zjRp9kxh1vVy9V+sCjxw54mgAvpEy1QnZu+E0bQwOzObJ3P&#10;nj8IDiM43upV2iZrGFMd9x6eZd2Xb1HqC/cUc8UIk0bDO7K+oHLogUK/4Dv8auL6UluCKOZ+77JY&#10;Nb0R/XFtlb+s/O7FPVAxorudIRatmSTaB58887JXD0xuyUZosrwk786npQbcRkKW5je4KPhL83Qu&#10;H+jmTFNINE8QkkJh+vPkSB6IKm+PdeFgic7xlmzX9vIvODRejnhRKq3NRgnaUIEG1FqvXQiPCp2I&#10;RuiaFMfJbGRA8YtkLAzhRH2eRfM9RxNTBgpqDFoRHcBbkjFp+2ZtIIvKjTkES5f3qOyNMBKY/c++&#10;n/hhGSeYcbXFB3X5+d20XnKPOXFstFg8/vrB28eblZA0jmstPuNqSiW7Z+7+RYkmo3I6h7KSOZod&#10;uL8FzkqsWjj4jsJf/fJo1bN7fz6gjjXBcZyTxO4cOCixn/f/99HEd7RJrn93vAIKn4clFatGj+pZ&#10;/hmK2TV/Jg+DKDm2qN7nIVg88hjYIpXvkxB1J1SvUjKlaTVhOfblpy5ZYKBaox744dGZdR416k8f&#10;6ZUcXboGz2lpWjW8jh7b+F+ENSZe+eqhHEynvj+KrRlV+dGhB7ejGigAW837maWFdFAAR3ZMz8jL&#10;PngXguBJPFC7OqqnWbBPdE9LsMzhRTtG/nBk1Elb+dG2WdO653Vdfsq3LmiokEetAc3It+3nJw0w&#10;GbDLg+c9V36LTiw1xG1SxeDQSvL2k4d/3jsFfkEvh6BTlhbTcjgtRSLirifGXinfMOHA7LqXz+xv&#10;KirobTJ6o0vtd1wtt3CijAamGXn2J7eXWZoekHG0dg5Z30YvXEQHupoSDBzT0gvOWWRi3qvEqqG8&#10;HFbYjd5lmKSyjcIfWRJEpeBeIArXiVUdxMCBGh1P4YgCg5U3QEecIDdXfyLEAnyClI16I23YXsbs&#10;qVczF7JL9FLNg3BJ6zBflOGhmTQcl2aLrz/6rxSroXgvH69fL44ocX5dITdVfQQhEykhLe1Yc6cj&#10;Y9sMzX43J9+xcGYAlP7Cfyvf+9tRsDqzFmoiIqGgky03DkzEQNVJNi0JZNHnN/5irBm0BNHy1s9F&#10;c9u2k6/p9su/dUGTHcvAREgCaz17CtUbW2tYXonCZApJ9saj8rR+qLdQP6E29dJB25R8OwM7fnfq&#10;bYLP/+MH9829ZrhJq58E6PO6x72V7ZffZhFUeP4fI4KEFTlL7+5KQGCDDXPa+rIRCTLjgs9fdvKJ&#10;njC4YH2Gshniibr+qOPE7JSTFwhX5gkHUPwdaQ8SKsjXxi0nbjimbpjFYV6oEPUQOXpxcrEvbns1&#10;MmnCXOShaSDxLzb637lkJeLgGpWPY6lXImiPBl4aeOSIxLNJM1CvabjqBf46f+zK1XAjHmMjyzxd&#10;OXvGe/MQkUnmX1387qIqxTBsmdcRu+5iS/sEeIAIEHDPfnz1VDEzPieKntjKN33rgoYKJvS4gQt6&#10;xVc3TWyNkywTwEFASYR3a/a6UTMUFBiqFx5344UnxKwbcPDZnhcEzCrR03/EwoEjqPBJycyB2J2i&#10;FpMkjl0Qf+AUTkf1Z7dcWXc27BtBO/2i7wqhlr2o14rVZpL3QcOr34AQMIuGe+MkqCNpuxrZoaAU&#10;MJPSITOuFxKSr0eQQBYjVQVcond1Ol/GieG9oWDBflRG083S+44sqEnYAZKWwB9iP45cCZRfOvbw&#10;wM2iCdPKZtVyNYaqNULd07AJJK1s+vo3BWAI2mquHNMxUi4aNv8zxVKF4b/8953/x4lIh6bUj11t&#10;sB1ZVUykve8vP/UUMA62gZHu6uO7/b5vXdAoxQ0xU5oVfX7EKRLTIo8oFyjljyjQjBYtOv9cpd6n&#10;n9nFslUxBPJY1X+V66kSO7Vi8+0fLE2QhE0SLrFpt44aUgHIui2XXYplzQuZeHJ3Pp/RdYvbXjHG&#10;J6LY0HX5z8TxdAGOyFyzHNEflAD7Kq0KlIsRKyHWGpyi9+QdpwpVmsRAgkPN3EkVfHxDAS/AODM8&#10;+TPyHzrsoSilqYNmVikgnU3A526fe2Ab73jc4OQxCGURrLQc0r9oNfGnid3IfZ4pEkJSQ0r3RJH4&#10;2qa4ZiSNqSGhe/q+sI2rY0jP6TMij0aRnKajzk1Xt0FBo3BYxfnqiVNut+MWwiDd7P7tzkmlR0E3&#10;P6/Tj9Nh5Jgmw/lW7z+F0yhddfPmOvlIooedEj5+eeIVeQSB1oasFAy3gXglJ3B/OfC9oCF6LX3P&#10;i6HbJr+yiPgqSQFMEGqEdKOsKY6mPXJokq1rMjoLB2k38oDj0zlBrKxdMubcJBgr7R4Dt1YobKUh&#10;ZWxN2jid1WnAOk0KzcO6jBxXFEBPJ0398DCSwMig+oTB1R7itaJAmnXiEm/EyIRro28Z4MD0GAMS&#10;ewUp4qCUkCFPuuypaByGLuSMEoi00QSLSHHS/4aPP1U88abMBS7gJk2uGbKgMj/Xv1aek9FNeaIV&#10;Xie+egBVAbS6c34wbwEYlNOMaLbg4+zgCrItyaoi7MG/T/ouz4DfPgOM7eDN38Jl37p7H3Fnk4H+&#10;v/OlIdMDiJ+1gPK4cgaiajGmbv5nr3t9TgzVmIElzjakJDrANbLac+tvnYwSRVrq6EO9f2GPr/uA&#10;H6YkJFBXZ4+9bhpch9Hkg48NvrnQgOebVgDurhMtu0jiii4/ftRf0oMx+LhkpHYMglQIbC5eSIAW&#10;iasIWKOKTS+gsOtYJRxMgSOFG7A3P/grBlxvlhMZb5k9v/Ag9qXEOAlMjPl5i6pO5TVYbImlwwpY&#10;RyS6owTVj46cyruOW5xOLYYn2x8UWgTm31tauVztJ3B8Li6ZW9SOWjtEnsmOpQFtN7+m+VrPnTSK&#10;wycKiz9dN51JipzUg//Q019E8BNcCV1DFOgia/HC7ifZHxSD64GrpeRFje3lE03mvvUTjSY3scQ4&#10;8LL/xjy+FRR8Vs4Ian7umFtwZ14khWguwqi5RhMYIXXRhauuPSelylEz8Dx/uxBJ3Tlg8XYe2RJN&#10;XXXHL22OyXFvs3cM4VQJhTjoq7u3IedGe3dYz9l72JjOOkOvqnznCNI+aFGUTFNcOjhYaCXkUNyf&#10;4E3iIUqtZdb6uZoDTAKFdWqEvL0e80geUY0E8SKey9RqU0rejAnJpJp/hfTWTtExTQ6uwvLJ79QC&#10;aEw1wGMsA5RWxDVFV4fe2gzATr3G4Z6BVFVgyFhlORIB3P9szfGU1emOEG9yzMUV/4z5qgUmNmPw&#10;+g8M0I/QuHWXGvjgOeXA/Kq7C00Zn00BCd2rWnSpV23f9K0LWsrRQQZ/8PMvrx6GEsqIjLVomT9K&#10;stKr++/sHWEV5EGgRFF9szUNwL6D8845zQQgN+T57bYf9EgWyKl71H/u8vLZC7tPd+R0PvrPmpEk&#10;nuR48NZ03ZpvY06KDwbf9w65cvPzJIRqP94BV3wyF0SMpMFIc8J0zkLwcshSlI6NECN5HDduJ9sz&#10;igI0vF5k2aEKWHj4xWswapoCN0h/dXukgE04A/5785u1NFps27WFA8XPkbfmhr3bbKjKC3iyTQoe&#10;EN+qA0lA7sJsmM2JhMLK2Ue+OEbgG3dACqzSlCVa596+6i2jhOjJ0HV1i/chuQli3LW5sUjKNt78&#10;6o4RBp+0PNH8E1pvxBB8a6qj5foSkU/EcaYm7/2fHw9WLeQS1QOA3QAa3aSohpYGUF+c+fktE5I+&#10;eCnd4FkWG47KsURJkKpfj7pLZey058hL266crOtSSuVGfrhmihRXuLitOOA0bkWt6cimlZN8nWVM&#10;E/krRLA2fPGzCSItfYikreM2C3LPB/e2gaQyzolWPfyjkfzG+OlizJt0lFLlvXxPMKYYtFIMELxs&#10;ykcMkJHz4RIuofySZZOClBTM0FGfVu3RJRtnrOPTLeE37hmIA4jCqok5KvbPU70qz9bkl/2t/5BU&#10;0ou6AVa5Mb+4F3JsULcYVXaaKluZqBhNIHVVO+S3Bn5XOtbElKEbSUvI2qaMiYo6Iytemlh4IITC&#10;9CBXbU17dM9MdMSxezlzi/JZcD/4R320bmSByfE2zSfr0Di6C4ZF9QDwxMc9B73ScytuHM+zOGVt&#10;0cmxL51o8bPcGvvWBC1rvGL18ig6+GTl1cU8ysM01GXMTDtS+jg9osKJLv1+862THQo2burnSxC5&#10;NnjwocG3gRuVFapWvH3nuTqYQzkE3oZ9sP40T1z3a2klc7Adj96OPAEUeKYdWPPYebchhze7JRzP&#10;MxsLOuTCAJMOz1T/ZtyFQbb/53tPU/flCQnVf+CNqXlJFVgyeC1YNuY1DuTzWJvy7+I0PI3IhqbG&#10;fWnZ0ZOoou0YFX797wmVxjXqGz19hla/c0lcrilg0pvrzhXTuspZtlweXTqgFHQkx0JGZz8Qzvid&#10;0Wngd7R0BzZ1PehbBHpf7pNYPLwUpjKokeh+0MYG5h5dIw+tKO+dwkaRHrXhk9PUZFrhrLRLa9ux&#10;hh0Uri9ArwX1zZcvuQwqUEZp/NZVs3a6/631LwskoDXKTbJs/zW9JVQysUEX12h90FMIubl5Jhg8&#10;39g6/kzk5zbd+nC111OVV/O4eV2xyKdY5r33Z5wthgmp5LUA6Xv5oZmWF+XSQYsI//PxRa6xG+MB&#10;2K8rf7VgIqlC/lVmy+/Y8ujQVXAJ4eCt2na6hxMGX7PiGdI7UqXqxVN3biY+KImU8BvjoQl9rMqa&#10;NClIojZzbSzO8QopMsHSV+3z29Ws2JOEwkRrVkCQYQLXBv8UZjxpp/8lFW+aIdl0OCddeJnnn9VM&#10;OsMbcWxjiWGKLoq+k7AYkW5aIGPNfhIOYVYv+27tS0KaoyXpMmLWijqYBbZEf6L+fpM3LaULB04+&#10;8gIItVAzh+tEvToYdYANxfQ6++MF029ldRfp3L3z0KHJ6uxF37qgibYR/nL21GsUUFM4htFk4brG&#10;dYIlMcb+ZNb5N5EwNs/G55mr3xsF2uMH7u+dhM5Olq7qd5cT9dspeNyYWOVFN348z1Y0kqcbbuGL&#10;zg5Ok+tpmVBA0fkj26/ubcDN160yBpyVQfFOjnV05bRxNpCJo7634gmSJyaqydBrlh/hDQSyWVFk&#10;HfDckGRxPh+L5uvJRJ7Pq+s1jCMnrFgBSekFzhGSFEkxQsuNG/WMFox/m5Awyk9MmTp3NUFZcBSf&#10;13te+tEG3gGQWW/dkdHwEEsSJ58ze72dtjgRGFI4pDIbDVQSIWL1mTLvkJdNglPZdcK2Ek/J/BGD&#10;yPJvJ/15dzH+GZ128+pnOcmKcpKQcVp1ZH5kS8PhLzmhfc/3uZto9elCHbn327zmW1QdM/lNTJI9&#10;+Gbg2oAJkgsY/fXgVBqGdmdStgEI+Xzm+PMKUQ4m1Zif0fVxpQ356U9/OiYu6aZ3zYtl3+dNjxjx&#10;KGkp4veS3s5Ca5huy5qCIIC7MLo81pR/FGuKO/z6kF8EJbFGdUGFx/HAZj2hpobu6Efnby0b502w&#10;Ejtg6YazvKmAyOvDlu8vLUVlGfoy8FgBmlJnKD1TCc9RX6XMRr2jtBSovz0785Av6wTqChFqi7p4&#10;GfdsocYXvl3z1B2OThQBChH6HdwWCqCqnCoB/HZIP5XxJEVafql1r112yBIy6+2/aVO/QhAHQGUF&#10;w7h7PeQqJSEYHt8c6CNCBXX/uK2RppuktyZv4oaPdheUxPx8/9S7gQEsLczlFsHokNcQTCR2TOaO&#10;PPd20X2BI6HMPd0cy+zyIjnGjd/aiZbJBYasBJTtCy4sJCbCNRm1pKHRXTZF4jxZNzvvtnxNYAUv&#10;sHm5oyQDzRK9Lyy/eSI0Ksl38O2C20JxmegQAo8B0a3mr0m9llbBeIA1fJwnGqxtRBU4cuj5y0sR&#10;NaA1Lbp3PnCMmaJQM2dKZHaFT7L5oyOD24G0knSn7MrP34nCFgNmBL4OSlrs9Ru1BUT2h4s50Nnv&#10;ShKB8fcYwjDlST4cKIuRJHjEmp1oSTL2jk9fojWdxdD1K99B9QvVIKxZeOeR2dVwQSKm5YYr22ws&#10;CIflez5+B7zMuoPix5nzBycUizrXIj/m1o1vwQUFjBb9obXYYgYcyabz9/O3GUufP0p51C+/8PkP&#10;EpxZ5xIIduxEA1TB9JDtT7zE3l+ULNXc9dDd6JzundjM0741QcsmLjoGW7F2cF9KiISC6FwTTLE7&#10;lXZSkfe9Tm71+SQAqhr6m4NmGWsXnnmxkZJjTPUj+24srwyRsC7aaSzRSDxEyFnWSiKGxSyK/zhG&#10;ECtUJ6JZs6u8NxQX0O13d0NwgpDYJv+0EXM/JVY0KV80cElV0QHLUsmZ5x15szbBAvOBzYPJJwmh&#10;sodSGUJBKpIUIof7Q5UiRgWmMuk3gvJuBUS9jXarjIe2wPJMueq1xRL88+nyfgdqbV01qm3ZO7L3&#10;nD0ZdhBX0toUNQ9IoRM9h2+qdGRWo0kBmYYKo6weRbjhHOWtI9Bvs2iulrsQFTPMMbwYRXzB3b85&#10;8mrMICn12l4ffWGw1L3R0XiaQ+KE3/1mxZ8eKq1jSZQSLncXZKC7Z7TJ8749Qcto5VhdH+z8lUyS&#10;cKpRA7sh5SQTESViTEi/nLx2YB1jpT1WAzDB/Qpcsvkfp9xAODOeH3/l74HhEZ+TDELzknWV5MMP&#10;Uj196IdVLEi14Y+j13fIDGh1wC3HQLwuXfnWXappi1K31/uyUCDR0LZ/cA07LV5lR4KSv+eM6gcj&#10;5Ton1pHb+y7dG+Y4ePjsAhIhnrriyoRTa5o+4kkFSj9HjSeUOA07ZgXIuXQzGTPkJl5HKhA6Z6bP&#10;h5ElJpDWc7f/NamGqIJsRJmzDtbCGYL8sGOPDWuCqC5ydwEVy4QNoc9ejtiKqpKk7h24J5FWVEC6&#10;2npOxmXBpORIYFz/GxcuEJA+k/rV4TWbOL8WBUq8o5OjMeTtzXefI+zwKzUAnJ4k7Vu00fjKkLk/&#10;n39x+bSzRNRAAsmmq4vkGvzENpQUTlNe+ei6KQnVppc0qJbgGEkkkG+15dUbB9exnrj3lZ8M+zko&#10;+2Hq0KvgAaOCrAbL3j40Mh/GFQvkTwpsHLmts6OKX04x4ZMsJ6Wl9a/dU2aA1/r489uy35lL6E/L&#10;AFKtm9X7Hj5VuMzfFwwJ6bL+azaMY+WULx09/de9JztxHkox/EGAhxAEehHOwDMwaC6NPiUzxPLH&#10;tyP0xTUqDJY5eBi+zpvy1Lx4SYFiWHxIXMgOFQmqu/CcJ7iofzli424Vw7b0YZAfedg4o0il85OT&#10;dL99OD8X8LSB5kGnbMYnvXQ1Qb1RZE3gKTTwkHlzgyBk/JGcJdiO1Ntc6huYZnjv2CUHy4NMnZ9L&#10;UHZMx2x+X713E5EfnWMNkCBIL31w5ziWy3NAvUwrl3a3Ev+1iO63JmiOJoBVrZiseuX021PIWWx+&#10;tNKczgxN+zObbj1dl92jrtGQmlLUp8TJgQXqBfkoYuF7+vHQH85JaYjYNmgSdJcMDX+n4hQDu6cN&#10;bmzZzcjpkk5vyQZTF6h7ZNJUD8WDdJsmkPXSEZG1wzX/6nutzPry6j4aGEwhuuVf9en5+WlsNUo4&#10;8MGIIlAHSAhqN90iOrxhyEBG8vHdp3DxQMxT/kT1FXGxzpdWrfjYfZ+V57HAFTNgQ22TW4WG/DnR&#10;67f31PbwsLTMeKa5kU+IqMgX1S2dgJxYF9XfMD7N+5f774HVywr6x72xUHC+Nh5VI0GaAN28IUG3&#10;xX2ZCCpSdeS5Cy88T0VH0eNjglq+FoHp6kO/NUFDvQ8uLrNLXhl3mQ+uxRbrBeOI5Ywi49aT6ftE&#10;S0SErYkyroGN1pSjT+97WHBUUrlz4epL7kFiMfSK+lRfqpk6TLG1xBwD/l+UsrRRS6hLEoJtFUUv&#10;JWf3y9INpdikAQvp6oA3vy/rDUdoQ2aWvXrdWC4p+UvWH+jZg+WPeNU9vv4SW+cl1tgvVo+VjACq&#10;mXZR0ADLELRQzxV7e/YgyNNMfN6vDKECUH2wCvOXSf2glCIVGqp7m+MDTnsDtURLXzp0NVOLCqe5&#10;D6EjQY9XJlD1/Lnl2A8hZzT1qeWJlj3iMgebUn54XvFAYJ7L2MXhsXyKUxFmqPeVtnTn0jIfSKmy&#10;eWvNa6NvQzUb15fa3Yyd3TWrLZ/zrQmaLVpEtLe9qP4quKtADrdgeyKMrVs8y3KLd0wezsO1TldY&#10;dpFRdUIwxFqP+fLWW/qrfJgcemEguWhg1AuVxb2GGgN0OoHxCo8353v7IRAF6nlKlN2FsaTuOJ6C&#10;C9/75+8HOSAr7UaiyMyyQzJPWjafD96I8uaGXVD8956DE5Kt9qp9o0cfxpKrQvywtwyfKrtVUpoI&#10;eUclnknbiFaVCu/Y44G2OTT1yPKBIJzDxiMmxS+0cTK2NICrWikinx0v5Ls5NNNV3YBcOXA51L83&#10;683XJSN5KDlahrEF1qSG3aBl/zInYCpvxLLN4z1KXBxas5wvCFksPKo0aNCGgFI2ZCDLOGbtK72+&#10;L8fcrc49Pbswn9/GLd+4oOV0bkD7HH7rC9K9IdAYwIRo/vEm52jU+jj4zz43+WKGS0qRdam7pDEs&#10;h2ym2fNvOata1b3rXvYc6TGjULJSHqrK5GSSbnmSwY4+OLdfTyeV5FDnC3SbnY59uW5vm09Xq/NZ&#10;kHTCt41I0nEbaQ0LyvUfSFLNG7tvHIqi0KoheD6umyHAuckoqd1MmaKnvJHC8qcKJlQUJagxlTlD&#10;sgdEB1cNk0LGp8X351cy5WDpU/P2rxspimBsYQVt1BJmIMfAYXgsB55u86IgsUafg+t7lNZ6620n&#10;9/2oIA8kXeDj2GjIahPVvHVBcIhUFzxl5ZKJPrAlT0i8WTSAMWIw0hsUjpYqJ3I8UE/ywLPSbUWa&#10;F+NPN9Nur2jcwdHs/GXfuKDVLxCdESqWbL9raJRTmFaKHunQJCROP/Coek1vR0Jqlbt7ZYaf6oSA&#10;o4qvvv/d6YZf5ype9Cb/dekMgmJ7mXy27LFGRdP0JKWhe1f2LJU5uJFNmM+dlbRMvA78roUrZv2g&#10;WLYEurl2W4nPzIJFKoq+7K3LzkfP4wqT0satSI9g47ZdPGHJe5N9hk+TtT5vHrgglKlK0VDiouPf&#10;wvBsWhDrlIG1bxYMAFVwqP8r1VPqApqcYj09+L8P6u06gdteuBT9xXIAohUWrV8zCrR1jQUdY86n&#10;BLlEe7+3n8PZx6LsSNsbgatu8BEukP/lxiEFTFzqV/GFPQiqqVv/oo37IL6ofmcdeMq6a4DG1QXc&#10;Q/Pk0Ry7z6jvqIznWIwwrNqcXReNigZFncgwrZo1zCkvkK2LIjeOQBgUiGE3cSp3EV36+uol468g&#10;8FGYf9a/v37QaSQcZb20UGj2Mjdyw8XACef/offVnQQEMphMt3XCy5+L1/GmQD42RgcQgMDO23VS&#10;mebfSVmo6IqJr33/1ItA5EUjU5xv+AXPvZpUwXmiDz+0DbyJ4CeO3WDNJwnXNGoPLtXaXMDXAPIe&#10;Ps1MM1cCv8wJvcYuqUHImohHmcSFseVgAEI4vm1FjBEEdBVM98nh3428hPIt2Vb/rlTK8H9nwOyD&#10;gFsj9tFm+hAdeqqa2MXKwYn37n4/bPsrlTtDH3xGVBhhNJbYesMd8GTuXFBx3SA4dXLRi5NFcfwW&#10;0mRyaxwkVUf/WPQj7GKgVzNasl8hZQQ5uave/dmoBFFSbo6Iu8YyphcQIcyXTw66CwmRjP74gXs/&#10;Yx843ZB9gCXTYy8nkPR0U9O2P+UbPSdanAdvMl0DbuvcDKHTIpg83j5jokQAbGZIrKVN2dGdptl1&#10;WFnuQS3OffdhRY97dS/LppXacfFPy8pSPLgwdvt6qylPWkmNib/mH06pE9y+H+PEaLUnDoNjTPdw&#10;bLQyVlwqxDg9ucs7odqfknxhyTkSOwWcXkBbtvkVoCLGgQf2OW+qtHihZ3DzkyetSIDu+x4/PR/Q&#10;EZjUbRVOzBHOxmVb4kO+2aXFolcX+63b2DcP0PEGV08L1ZGxdM5aO/fmKWEiRooSFOR4fFUyujhh&#10;XbztG1MdcwLGAjaOKBDFOby3+/SxSGWHSxfqRv3E0aymmCHVqnatd96suydaPNjmeRo3yjS4M3Qx&#10;wToHns2/Oc/R6ryzPvz3wv8afxWt6IREpxb4HxwHAsOfM7tiogGfJMdaICihVn8HJY5Opg3Agy6v&#10;ebv3LT6AlagW0A1yBnmhfJVCkk3KEU7c/+b4U4RUflLCSQFfgzNoZvhcIerTenhnWaOlhFSTT3rX&#10;fDCgFKvRSTFsAjuMqyW3t2Nkghn0Ss5BOUYB1a2+XDXBw/PaCHN2zz4C4aIeMTnlo2XD8xMQNVAS&#10;NH1i7naayY7uona4cHjk0T/dzPBmSo7zoCjJNNBskajP3HjwMgvu2aRInVdUF22+LrPbBKbd0hiR&#10;K3kub6Bj60X9F26f6AcVqwESkSbuZWTgkRTHmlxUsqXZ7116IbLrQYYCQ8CFmnRx2X/zt31jgpb7&#10;tLTE1doIOobVJQsnXynU0ioOTT6bhRcZFew8tami2W/ecxoyr5oY15qYjvkAZNd/EfphDy0S8Mx+&#10;9ntnrF85aVQbGDuaqoit2vau2XdmQmFREJRK2bG8Yk0nARmRmSPQeHXFbwuRW9K8v12ds+xz015U&#10;ylDEfX8ccHk5NN36lSlv3DsqHxWcmB7+T62QKnhq9WDx/j0FIYoKtHi5RT2yDvTDxqYWVQq8+3aW&#10;q1AjB9Ws7FFi8nytqHAlr5NhXhBL0bpPx3oS8Dk8K1TsYcaCFLjKB3xYbv/TETNQgz22HCiD1Swm&#10;eVqC5Bj7gI18OIENBNVZ+f1MMHsN+nTfSFTZ5qmANu0CwwhI/cWZL8xdCiYefD7DIizRge89kS75&#10;xgXN4o10iEnowS9e9twZqi1svnDBdpMmMihhkoWfzjrluypMoiYDj5TiIKnxJn+nXtMPRSmFJfMm&#10;37znX2de5HWTAVquEspmjCm3h8Xe7ZtQJBmJLvAMU+b+rAC1MxsZH59ty9Hl+k1EQ22ybgIi1Ot+&#10;IIxnqt6ruGqkDh4MALGyraDqy5JygcQ8pftnnwfbk/GmC0s/WHs26/CiiYOkmQrZoUUFx7sIVnXn&#10;df9ohq+VTlu8/jQhKcmaaPR81x4WAo0PHOzHWsI4F2OiDDDWhr4+mY8Ho/VHu8PwdkqXy9LPDuif&#10;BNEt56Zitv0wNxLJst6AtrBHn4QpF3mfCI7mqeezsS2e0WAQwUt7yYG9zw35oUjNOM7N7z65WlfC&#10;Ssf1hXJaz4OiwRx8x3tzPlirmj8M/jeR5rSki7Y8OuoHVrz5uuZ0P4n5U7O23jDaSKXFz58fdJvx&#10;aP5V2Ohbn1b4Gml1J8e67trf/m0VMdMakLlcU960Y27hbkQZBaAXH/pBraWAm6J7G68n0rLw7oK7&#10;RpnAGzaq0TDm2qOvgQOdtbxTqrfAFQTuD6afd2tclk3UdQh3oReg9GbgyT3inBn6END5vCTp98lR&#10;OZxEaRondbV3SaUiWKA8bttTRLcADqQKTu8Z/V+KpLUSZN/k+gG2LcMH2oizjNW2z2ihgbbSXU7m&#10;0wkNyS7P7Q2xWnSKtB4ndbjFPgZoJhiJhXj1f//4zDuTtCIiwzcKbHdhHL6VW77xE42J+tk6hUv8&#10;wblyrO54Y9m4UP3HcxYiZhYnSRW/y79fIiqlqGhiNjhcWJIWvH7r6chhUo48OOTGoi1/v2Wg6/Vu&#10;47ChRVFQRXR0Tc3OYB9g7TTUWmobudBC8l3z3ZYeP/JzEYU1KMSrW2Yq+xRD8Rliambkfofxwhip&#10;T2Q0nLzg+iOjOLlO1bjlwwsdljVQFHq3v0S2cDI7bZVJartvVHdw7JQEEzW9MThIx6Pza3cM6WkJ&#10;INlihhxYEhiSMgFtypzhrXykq8QjuQ8mcyi04uAgXrAAysmpjmBKB4WEIdTs71PsrVMy03aMoQKA&#10;AMzuvFg9ae3nU2TDW2lXekqEJDQGqhY2vB+FhA1R4Pc9Fpl4ZQkfhQ2LU7+z3qxumbHjesg3Lmgg&#10;fmdsse7FoxdNQboHNPnmGrkJ2BuGct9D0o9Ka1GroXlyk00Eaf6c869x2IS34pmaO/uSmfJpfWkh&#10;hVYz2nGYUdypKB2Vz5i0c+ngQkok2chGb09qwOPhKjOr9kwcD6oF1MTuXkET61RBX7j+ytE6qvUK&#10;Yn18yhSjg1YtvVJK+6MFZR8dGGR5GSvq6Z38yO6tIDeuvh/t9b9hdbjyAz+UwtSNOfrumPwaRS7y&#10;Lz9whlAXQhk5rrRyi9ATxMV0x6JqeCvLiu5kSRFcyTpTWP3UtHIDcpG7LC1wOi1rLw7ZsUkuA4O7&#10;a0Udo3c0wYZqjzXlofXbBnm4+JiZqWkJCjHLYXsyj6Y5pjw5PHfH7y5zDIkaya7e2PHvPi756Lab&#10;v3lB4w1Oqn53xZ0ThRTY63M7aKP14GDjTla+uv/H/WMh22heuIgBJmTdayU/Y44Yobp/bfzt4OSc&#10;z340WEpSgW1VBKiJZhO2ujii5w/atdBhQjQRuZ6QtL0Jo6gkPMD8Td7tKHMuoFJ79woaH2bFtW+M&#10;vYEXUnEBiXS5iK3FJ8Wq3WX5CU+dTy5eXTk8ofk91ezIXdv0AciMTtBi8XTQ2ut/45XiYM8ArZDO&#10;qUWbPysthcNe7Pt+qhcCWEni+Ie8s+NcMZ5DnrT1XIaSVtk4Y77iB6IeU32Em8ayQXHnSB7x7chp&#10;QKG0Jw0It5kocKIX2D2Ev5/aM5WnrAqPs72ZfbVB0GGiYQa3vb/qN4OTvtShIsu1uNtx2XSbeHTf&#10;g75xG82UJc75cMPU4TIMNa+nBdd+mlNkgUQ2rLy9N1E1wa120mSx8OxXz3p+RsKBfP2pvb8enKh+&#10;fsYg7wG1LdMCihLCpxYpiPOBaP4PPL9/bbsNTaT1qjWt7eKUccrSUU+vuIgWaem+oc88KVUqb16U&#10;vlmuIqoi60BrZhuT8nLTJr58uDCdrzNnTPv4czkvauY7/APkgx2GJXTJVoQdyxlqWvNG+/40+qxD&#10;Ynbh6NHP7hdTyaBIqvJKDleF201oFQweYG7eLv/R4uV6jb9+HLlEUvKqMhdPnJofjiEfu50WB2mW&#10;JEi8x9DtgZ4a1BeI/oTMLkw2F3CcsJYZ3bjgJ8PDqhbsn8ZegXBLt1TKaq+L3fr7136iZSPMNgBA&#10;KJicRl2sOnXJzOk3YYaoQZLzH2WPI1obDQ58Z+lzvxoGhDBKMeRmEhume2il2dq/SL9VDI8tzHnz&#10;38fEvNtmzRhqgXSfBlZaGxr6pwjVWSioINnOlD5fHRjH8hYORmqxwMuWW9htDKvFMhE55fmfgqtL&#10;AVWhhTY7c4a0PVcIOyGoa3KGbv2l7n89gkoBJ1y9JoYEATaWN2Dz4vN3lXAppvejwXNJwoPUUH7y&#10;svXjVV3sinvfTSpBYTNQgns/3XiRKgIxyM2aNDDlBWrElxq25/MLwjIX5ik1S1vjgjAWNDlYSX30&#10;N0YUSHE4J2h4DWLj0kyDbIcbsDw80GNzFZwQsUHdn4F3Nx81mnyGPwbkDPGNnk8NL+adwvz39pxu&#10;CAlTiLFcKqPK2CaP+k5vvnHHWTYYZTBGNN+Ap47jk6x97YJWr9ukJYxqSnBSgTX/mnZlAkVjW1V9&#10;DI6PeD989u7RISh8FDRVv8VzDPiPwj7zh8Xf5/0k4Z3z4WUTZan6wfO+y1ko9NrOwGdcKgw70LP+&#10;4EgRpZxTCZ4DqWT949u4n3HiMif+bfeNo0BR5TLYdE+jax5yg3qddU+OmVERaP5UlrdVFGU6uOzq&#10;dDSoe6S13GAlgqwvLhV/7YJiIU0/pkumSvYDlKMbzmIcTWGkNb16GiBQ1aUg/9n+qWnDzyQ88HC2&#10;twFxRcb8gYoPCgNUSTdp123YDXzSolBRXFYlOF7qcTptqqKy4ahbl08YUOsj6hJjGuree0GmBUsa&#10;VSQRMZRIzDv/pSsvoax0GLNurUXePTPZsad8Y6qjgSIoqGKGKquVLxZcrnra6p4YR2L9R0fPgpzR&#10;bNsGXzOUEQRUZf0v1nf6QMEJLH1n/PVeff9v35qM/ThH/d32R2MDhaXGi/LUizf825OsJyIGeQTG&#10;2y+NiwwohrzrH4mjti23ZseGuulVyETlGFFRWDKz9HxS3vIRUHej4hkl71K0l0auHLF4HfJ0OCfu&#10;nzT6tQiR3WS7LrzYPZFxBp0+5cAckM45vpuEObUGmFmxi5yV/xpRw8jtbkwp0cY7TKbHwGU7FdBv&#10;IV2z/vyjxMi6fNH4FYvBa0dSqBXYXhctqrQMnvjJLohr/oWJ9zm8HDEDG32EsLFiIhb8+O1Tz+IN&#10;ZLVDqE8+nTE7AN/ciSaC+9m0FX7fQ8a/lSDNoo0TjdEc32eLLhrtaJbEEnDz5nZWqJ4gotafXv7L&#10;idXesGfH7yfeBibrbT+efonjAUVvRxr181f5+1V9dCCvH/xitpt6087OrRE5rnywY/oQJ03pTbuv&#10;Af+PtcRyc5bee1qVp6EOVa4/ABfWedjw0ZrxgPMr/IANuwp6kagc8fh7La0FD4GrxHaISrtZnyn0&#10;C8ZaH2thoG9aYn3ev40YyiZBPhxVrO3SYJt3RM5NEnBbmye4xTnhfacjdg6jrRE1umBbSWnc87u+&#10;K1Z7BAYwknacNhx0m3RJ8In+YzAbfT74crqq4SQEOwKcLoxpc7q09amynwZi2Th2N3mium8aO/qk&#10;b0zQHB7bKAMal8dq7xlkm/Vu/eYTGfeJdQ8X3I2JFqlyVa8RIuZiS2zFgsX3jTc5UT78uxH3AtmY&#10;+Dz93wNRTgQWYDtfTGsTIbnGQBip7KzCuewoM8EguFZ/W1sLSnMEpfLB4RcFUfoSe22HnSjtTgCi&#10;DkmbiW99/pKLiRxtccJDldNZJVUU+EgbpAt8Io9bHJ8ApQ5ZP2recqMnvI5uYmtXVBJ6EsZ8fvL6&#10;oCKBi5a/LoyRdaTApKyevoWhgY6OjIiGcW/jQ/g6rmD43PAAP1XncpBvXAt2zpjh2bB3YM+EwoH1&#10;LocTblN1tEQnqirvBU6tQWxh577ycoMRkTZIe2DA9aEcfLD0Hi8LDLpLadJdmnu709PdF3xjgmbx&#10;NmMqpHL+1jvGG47e5k7nCAdfPXRnL0ak4I16DDj+FdAsgSyZfdEVTtLPHHnIuackrcbf++dvh8hy&#10;2IN10v7IUHYEyxvnfAXDv1pTVOzhk4BCtGeLiE5S+njx5Mk0RsToTrcJGhLqQK3AHv3PoVd7EoLV&#10;ovwTMq51ha0r6GnP6xXwGQzfY+W+0QVqXATIuu+hmRf53e/tiqDBcYEdDPTjE+Yvv9oyWCWwMdo7&#10;oFmimgj2/ODjC0VY041M4zbGFRgT1k/eC4+RRFOHWyt3GXh67EB4aN0XI4rTYPTBuXzsMARA2omg&#10;qfedOWigyZtlh470VVH4gjMpy78ND/XeZ/Xb+iaTkGe4XE54hv22F2FXNsT2l3QrV4B0lJJ0rn7j&#10;4okAGtptamGK9cbqq0amqdVrQs2vbyg0JCff/3LMNXEhSPbPjd5XZPjJl48fHp6mHnfUkm6nuczH&#10;LA+1RHAO2Hf3fn01mBI4IJHaa6y4e/2Fw0jaMpG91QFxbu952d9tdBvK4/ZdU1WDidYnLNffbTFJ&#10;KMoe4rmo7OUI8sdMaUbRygiKCMhJnkxKbkWkwU2J7uDr6i9zk/Ggh4m1HLlkw07KO3zppC8WOhxI&#10;WWTiPfPAl/C0Q/to77lwWVSFrzz/q/f3EwFX14c9eCcqE6XPjCNzQPjIN2fjavlUmKKYGuksYy3O&#10;MLnv2Qdmue4VPNIxQW1w5IWK24dqXjdXoT1GvPa6/K3+/o0JGsqM4EPTn9VOsWJyGuVg22rJtf7p&#10;cDrRdYi0jfoJFBJJtuadmp9L3mqHvLbsR8MFoc6q+OhHTIFOggkQnrXX4MyHZSJw8tFoeVWPa6QX&#10;/7hLMcB7007TNGnWnitHIUyOQmHNo+ft3XyM3znORnncfasv5T0CF0y38GsICnCPuqdOYy98o8pm&#10;LT19wSkfLIz5GQ0uVvW777mC1gUnaJZhmEnlR8yBp77OqjF4WkpXrZb4REIgyYmDNkaBNY22W/cN&#10;jq1Cidx62htfURvNztTJQHPAZXdUcoaUz4+iQCjAbu00lCQRwRZy+KbKrVxVmpzJLWbsaAbzjc/b&#10;/+mua0aQcMRbl0mnbn+a23vft/X71686ul8GLT4GXUM/OPe6wjwuSUNkzTQKh5b+soVqz8q1Fw9L&#10;KTnkBqKTNOJF89il6t9x/9BkFOJ9e8ll55CU6d+2+LvfzaPVP5GX3N4A5jgLeVvmTcXKG7Ngd3Kw&#10;h+fSAhLkgCxqviJoMj7CTGBMiH/v0mkcpS7AOxqxx7T3wmP+jt6YQtKvP3TkV6XYALB3N7/cYUX4&#10;SmwpDvDYwVNB2WpbQ5Nr8kqlqvykU1Ly5eJTApxu1qucHXZ7uwAaejhE860ePRfsnuDjY+LYP6uT&#10;TS3AHQ15Br1u5fECZigzbS3GNXM/LWXIObxljf6nOlaqUXh4iBugOTA4ee4rY1zKkGEIw4hr/eTN&#10;3ECJ4xi4ZP4ZLCvSBTPCR4KFXMQD9kn4W9c++qNhfo31AP1K1xDN9Tyucf/2bv6GBA1uBFWOqHv+&#10;1OvGUmhMrfDxYSijqhALLX962iWsbNQHuGAFW6gxY6TUuj/772QCYVGe+/53poL7Xq5+6JNfl+Uy&#10;djs6hG7wCVMWv6XvwsrTQGjFgh0KD21+P80RRjzAEGLLhfE9xepc3lw3TbSTVo7mVb23/ao+IrKt&#10;WuG+yGByGeKp9g9ctuUMIepheP+H664AP79sGmrv5TtGiUC41DuBOtsvBnVthYBvR7g3FFTpE3N0&#10;iE+LTkr11Lx8jYCa2S6d6jH2r9yKP7xtVCHvpHHYNxVKvu+7Sl8ZG5MbMGyvdwypfe7sU0kq7B86&#10;Z/0ddZy32m9H85a9sfziU/JY3UGN8iwdZ7tP6ug6+Kav+8ZURxxp3sNPSzcWOBoqKtQDPhq+F9m/&#10;DKna/Zn3En+CmPULH/qTJSKKKZJZB6cNEgEnWfd2vxn5fIQlH/0j1Ku28wNGS8mi2pc96a7P/r7R&#10;ZowUEVpTcFCmyUGtJNuZOWA6Z3cJ8tR234DnTAZI5aPDzgEFGN2oW1zqVoSgx4HkGTFty8tRH3Bg&#10;fQfu3skpCVORfMMuOLQoQqIMeE87PwL0Dg4HhqleEPyXBiqO1PfYZ6sEzlHSjGeA8Z4K/y6Syo9J&#10;rZILlt+QN2uPLAstvKYl55T+A8Wk3Eqr7TVKP+I55egRjS+w+dO3HwwKeijNhba/NOuUK4vgGZFR&#10;LpSORSPnZnuPPOF+/8ZONCCrUo8d/OUgM6IBLdVyq0zIjJAQxf9M/LAcnI0NBwyj2xLc8CgKuuG6&#10;szWHVb56ZNB9ChIkueQH1X8phXsiN+UdG9vs3urwUX1QwZzX/f0FeCyh1DZ3c+CEBb4c+/SGV6eP&#10;wqLsCuSpzR5hYfEVeca7n/wiD8+lOcMtBsQ9ePHHUYk3h9vv5vWzLV0q1D4f5E9igzeNkekXJhZH&#10;AHbP2mntnRktTmxHU52EZL7Vd2RSqR5kr0gORgIoOiOWLBlDDAVG1zGRJ9kIHpNX8v6RcTSDsNmJ&#10;Bk72t87oST+tY/Pj8c3z9CdSlBlS+1Wv0KEQy336eNnlNyJP2AarEn3MyZfs2XjMvzFBY5KemV/8&#10;cEQdLyo4PyiaqmkTmSScglUv9LzWxqpuOGjjKkgUQZ3//vO3XKDLaXnXTP4nwbin1m+8+9n9Uw7m&#10;dVp1pIgKegyALqFvIbM6r4eXRGy3PliTRg8TBMitQy+PuQRFmhK59JjOLujWhI12wArom9684gz3&#10;cUinbMmtkTWSZN3RpAGRd4tKUOC7IPRupLxQTGocEjBflSb6KduUq011ulsOAXDTMEvMD0/nUXp+&#10;cMGc5CiGE6OkoNeuZy9SYKJm+THb2C3cGAF+S/T2rYgNR8SsmaAxTpL9dIqYolwjFOFzjA66hzIv&#10;zA9NBeaKVwcvWHu2wHLx/y248/Q6n2ZiL7WQd9/pL+zYxvtNXfWNqY6s518rb51gyIIE7IBbxbxZ&#10;c+B5T7w8+MoEaFOFBsc+xjdM1PRHz180g9QQ/55nhB/kx32WzxK/2nVmzN8uxKfFazIr04knuFjy&#10;3P8+84UVOidprdDuobgLpC/8VPKmUtQc7QY2nkY9gaDFuF3/7HcpRSlDpNvEyKJIjAdZ/OK5Wz6D&#10;TyGtDbjp83dcpC2Yfq9duYGYQmbX6HwzWCFCvKb3xvL/S8lQ787Q19tizAyyRD1r1SaFZrZna0G2&#10;/uxc8p83fa7yRroVDYUbcNnR5ykDNe1fO+EC+hGhK7euU6u9otGj34Y6Rdj8j8K7e6PGkCBxNgq2&#10;dg1v1vlh+dru+MZOtOT62VOvhh8Xi9flwWr+RbYp8PY7n8w4J6lwOO7qf5fsqOUla9/x/1RIybbz&#10;YtXVI6KgufUld382+gzdXwvUe6f283rfmDeVCIWTEz8/ss1TiOTC5h2Cx1FzRG3nIzdOgqFRF+xO&#10;1ZHiFAXnsxd+Xu5WaW+1uX+OJVrpNyWcW+FwUaFlWuqATR+Plb2moMtS/917xSIBztGubfaYBwQf&#10;WW/v+XovR9EcEDH3BS0SUyNLNVWnwGXvaq5tH5XZYWervdW7SnrVZxPkPiYlC15xRe0oGuenJ9ox&#10;dnR3qzA8fV5MTfFaadnQEulicdG6q0dwjnrAzzoGUI/uwf+1ScE38OBv7ERb/8y0600MGufYAo1w&#10;Nm8GH+PWLBx/XiJAA6eU6T7TrKSS73y6su6XXFhTuTkff3dw0q8ezbci/7f1B7qcaDcO1uoY4hiR&#10;SbSkzpNn/k7720sVlLKpWaPAVjDEHy0a43CV6dKmNaGPe2LwjVVbBhchicShXHY2qki3bC5Fac84&#10;GA5I3gNV71Yrkt9In3E4Cv5WHQTD+XdsWWpQZ0iXTjTeIl4rTixjwP2PrvFGJPNm/tk9XnBjyUzx&#10;DQf+QvNK6cHf7rOjJdalZ766oT6OlvuMgH5IufTsRw5mif3afQ6vqb20PWzcIsKIkS+FP3r9lqlc&#10;jVhTnjRAcYcSjO5gHPe4f3sP+NpOtPp8pjqVqeKEfX85/eJ8DYlgbtmhxnsw4A1uEfaEeujhgl8j&#10;0cr91aV1o3MNRzN34LWjP+mJbDJxwZxbppuqHQlwxqMPX3IBz9HsZ7rzu7CiY7Zc/Cd7OV4gAzlr&#10;8+HvjP5ke68CbLkW4mmg/qROffzNdnQPwx369X3DpXgeTxOaM49v7z1tdaKhg4BNAblfN2vPzaPB&#10;vQO2qAxDYbNGX0WbxZtgzLPFAQvEUoGPqsWhx/r2gsErJvXCsufJaMHhwyKb7nCWXP04YOBQfQm4&#10;DPm90KkogMUN3LBnFM9GAmxtn/7PFPUWuGofW91OIihGpc4rhQ59OJkTTHBSuiNEdU5Y4fm1irZw&#10;Yn9DMuFkOeaGTv0cQpQb/VJkMrhQWO+ebf759w+lvGYeWiaZnqwZcrBvT06O+81fm6DlemZ4I7JH&#10;qP7toOn9kIXeCK1af2RBq0DSZszHbnrpmp4+ytDReEU7gq69/MUdY6yk7V382gXTZWBWg5pgv9f7&#10;CpSUbchD6+Qk0DAqXsMyPr1fn63b8/JBpIZKeyLyPN2JBVyBs1h29uZLe3Kow4DoQrZ18j0NE5S9&#10;MSYxdbwQsza9fcX5ld6WTpjWZpSusSLrTWlkxCPwxTUfDS9So0k/76grj84gtZInYbgKdKdajvI5&#10;4tNK1zHgIRHzhjz35UXRUBUnG0XM7AmqoGppf7vPRbzfKCnYvPoUJRZwYjJlD3Z3Iw3WmRCs3dS/&#10;GEWisFse0x+CUzksq4n3Qmfx4EphyjZ9ddnEfFSSArbEpTU4uWXMnZevXXW04JnXSWJ9r0Ek7CD+&#10;23I10AXvwA7bPvuc0+BZy+7NLo8vxjhFlGc+u+/0NEqsLH1p/PlB06CxpeQ7dd8713C5I7KtU6ss&#10;I8ku31Jctwedsf/Pj8LeJl7UXMset6BDRmbV3h3nl4kOi9LonX98q3c4jk938ixH2vHi2VNJvhFv&#10;F6RMY/s08MedGVkJstV4vHha3rOHCR8keiTvkvQsriiB47cBqtbRjrp6GCi+vSR/yoh57xG+Ruvb&#10;d50RJDyIncUL1q9EJjWLzabd54mKTYaVLAEbHnEaRWUo+F5T7+WehPIIMqTW4n0ZbdAdWlTQ8JDQ&#10;j47+E4BHyw4O+3JSiAGlNICQmYO93V6c8Bd87ScaIBBpElskTC1jkjyIDFqOCECIQO1x0ZmHft0D&#10;iCh3VKkqSGeBAYBhzrprzwFflnjgL0W/8aT4ZECs8Sz9yYjrkMxhyPX+us7NRWbu6BTaakoaoO7d&#10;Y/UG2okkQNCZUQ/TePa+WYHb8kAwx4P4qVtONPpFegKF7ZUX3n9SqPYlrRaIlObj424HaKbEbPMO&#10;stOMVNj//X0jvGwCWLLe4tzCvvKREAosds4l5AIJXf+9pPFM/0MfDywOe1K9d9aMO1wopFRDrt43&#10;xhPzSK0AC5p1MMkIji4kahPj1Di4isUM/hL6gcaADTPI/LPXaJJiOa05M6u7vbrPypheIhv2lT27&#10;/wqAuRTryOoL89O6IEDWaBHSRgVET3iBaquDX7ugmQryTBYuuOp0hwOKCau2WU/ABAJYvMBXv775&#10;rr4AGrmr3M2zyhi/jvHzoXdWBW1+x8NF3w+C/QmkBYb8p2U/HgqCHU3OEIl0bs9zrcAs0zgjaipr&#10;9pvkfVPspyYcMYZCeu7UW7DAP3n8ppHYmekp134iZDtLIPPdjpOARmZ7D84aNR08qJavXdsyG7fG&#10;vcN2bij3+qW9+XnMY2cXa4wghb1D9y8WB6a9oFp06faOHa9q1sOsscwfyvOMWL2vrBcX7qctKuzB&#10;sxqo/sd+sUMtBPVEu1kRooYiNFxe4Zz4WJFYGiqAZON6cDuKmq3sDZ8uSICRU6xi0w64Ze5cbySd&#10;aewgn80JX1sic2kpvveLM0p0Vgb81a1r3rnpPTFl8WtXHeW0E3hj3nnniLpNV2wLHQw6BfCzLDn6&#10;+OmnGUnMa+aKTOAEZx37WbC/5iP6kZf4q3snK0KakCKB3dX/cx58cdD8Os9KlYWv57BzSH3SDKZg&#10;xvlvvQvTm8PhRRP94RUU03V7C8ZlCBW4dtdbh2aXqkreJJMKHPrTgJ/WCGpaTXXsIIaP3GHlKwKv&#10;bCaJMkKGhFagNm2KqAlyw4g3twVtIKPd6k+daDkVPU5UYvluXvA+SRZZZ5c/lZ+0fY7A5V+4cK03&#10;HW+TcaLhTTbsbj005ZLF75CE46fewcxvAuKfXq3wnsTcQ0CPKS36R6UMtH+56338Z88vO+M7qg7q&#10;O78WD7IC4C8uiP//Czn7+m00ktbXfTTsJkGXaOYRImjNGq1pgRIv8fW+qUgwk2PuwFOVzt0abavu&#10;5TOmi3LMWlhz09CICkpGFEbb9Y+BPw7SJepWdulcyy3HzFuQZA3NRyF14s19Vq3ankaRh8zjKDJi&#10;9YZb891CX0iy79wqbqtL9KWWE9o/J3lJiRfkGuRIu53PmjCOwaYGXr5/YTLNA8B7z5ZPEAZDqqbW&#10;4y7ruQQCYtl13Elpw9tlEkpxVWP6VKHkmO0bv2kbgBhQoNOnlO+qbZlT0LK7ADkTI27zNw18+gB2&#10;0vqNz5bjWoJ45VFjXt8ITiHUpmh+r2uiuUqLa6lteMt/7TQiMYiig8tEBqQhI2f/n7Sv/VMSocP/&#10;GPBvqVSaF8Dh2ILGEW520K6QeMWi+4NaWjV92QMNgkZ1Dcf5X++5PVKEX/3x1H4iYxQmlJhqzX64&#10;J2eA5Ru1AdvNd2p1nhrpIoIm+MJ6yDC+F3jgsRonnXG1YxmDHurz80FFD4HWuxirarG08D2RoE4W&#10;fPajUTHOkizSr/1llJE0R2XDZHThWja/mtP7XK0+fyAdIrXI1gz0+iQu8jFK1tPpRu9BxFIhhbX3&#10;bXlXrhX0CZf9A4gYxDlkdkbdSpH6sdppvKybUoiN1561tc5DDiu5fiDLttjUdd2ZcaQigaIl2T+v&#10;72XWPss+3SEHZ9Xcf01fEheTHjsih6Ig1hJliW/3/e3170T5vdtttNxIMoifafBsiMZXj/27R5Ch&#10;fAHJ3UriWDggcjXqb4ecWc4j5ZAqaq6ZxrIxwRb0v0VvGckK1WueumFqICXzmmSBifF/iv8DlZuQ&#10;Pw/No7M7Rc6gq9fZOMeRAAyxg4M8Ow/ll/FhBewUODf5hTtvCeUD65wx0rrq3czR5ySo9omoGWq0&#10;Ga/HbwD7FR2pjmmOFC6ocwBXJ1OHx8H1WK1OrF7e22d7GJHRArV7hnlYQ47IACAzhuu0NeA8oQNj&#10;sSYbo04eGzSS2aZzYCOmvqa0UOmjNX2pCif1lB/tN6QqxPRcvmkig+LBjjWq7vVQHijZUXXOFfXs&#10;7bke58bDAHcBIu68IlrLT4XLChB7XGyCIgbuS6TFO2bJe/17sJqHj6LseEPmLEitkDvKiDVe9lCI&#10;2/zci8U3D2IRzdPFqEfYtey8HlSDb2QbnygC09V+dHaddvg9lo8gvdZMkvDSq4kMNGEbDamLdTrz&#10;XwOv7kMsLHH3OlefiPs1YszdecNArpbsnnXxuBD+0DQt1Ep+f8jvKHbJ9Rt2uD/tXcjYvlt+Hn62&#10;iuSzkSpWiDNky8a+Zd3xgswShbVjaJpuOIr00d5pfpfmrjO9txhf1L548sLn82gqg3jqy4flNHuA&#10;HGK/+9dfDGDEIqY0nxmQcin5JaYvCDFjlYUobSAyA5kChgk10IQxpDzEsLIfFQhKSE19F6bc+8KS&#10;wlp56I21b6NQBQeCiFPjH4YwHZS+4RinJXUxun+VzeCedzyxuGnpKE+eKbVNVfDQ1DFzvrK90Mr5&#10;xqolyHZMiLtVGI+UH63ZsrbX1BF2xCuaNiIMR9PQqpvCGtqbvhP+969N0BxEMp00r1a9XXFfGfhK&#10;m49ERkNH86QU8Yu5/4+9/wCwosjax+Hq3H3znTxDGnJGoooRDIgoiphzWOPuukE3Bzend6Ouac0R&#10;MwoiIIpIEAEREEFyDpPn5tu5+3uq78yQncAd199+/9p391Xo26GqTtWpc57zPGMrKUOt7dWheYyF&#10;TEDnhDdmXXwS0QpWvjjkgjJisYBAig6/+Cddz83Nj/aGtI82Gs0rM3Q25cHnWI/NTLtSmVsfFvZ/&#10;0X8Q05ZoQFvH2GJBfyrFyKrXxl0F5Yx2htJ8GTaUFc4Y9+EaDTBMqduYhXAPumS7cLWENJKCFOvE&#10;iaHI4QiBb7qvO9MYLKXZP4bUoD99lAog1+r6MfFEIdE1UBMbZmGi+c+jl26aSxSbPav7k3UkkpQE&#10;0v+UTfUgx6cD4iBEdKzWFLzUyZiztj2m+XnRy7g0hZxobqL8POb9PWAPRLEAzl0H3YYTFYlNBExS&#10;8PKb3/7hOZD4iaVEf0ol5XIV9v/29lBbx+G/c12nGRoPmifDIs6rn1zWJSIcSRHSbGc2Yyrum6MG&#10;GjonYpH1giW5NKYmLXnnjCnwH+rfYG4vcjUPXItSmr9sHEWSED5v55bQSv/yJpPWL7h56z9n1yFc&#10;HaitebfkRuLW5GNUcpMU5R6U/1Pa8kT362Vax+h9advvr1mMlSy4tfBPKINNc8ovN07TYji3OXE3&#10;++gtMww9WhFJkKyRCOxEGHe3f1Ca7LNMN46oLiJI+6k/4LXiepCv1mk8COsUR1DDzX+eYs+u2qiI&#10;GXIqNwd6vzyfyX5z6KP1gBI4ls3SpMfRW4sLqZHzJs16n25FYEqCho8XbWJZ3nAGX/rep46IJA4+&#10;vyVNotM6HIQjBbVozWPLLj2nhKT0YAB/L/HJpV8Mo2WGXhLmf6V1mqERFNm7AX3WZ6dOtJJcFCJ7&#10;x2hgB3kpfrePQCABNdZNK57jpMzQ6meGfzsTD2b/YP8Q1SCsDAQsgG+ra+87B9wdHqQuDwPRPFEg&#10;pCnrZOQtF384SyBQ+5v7znmD02zvI6M3HRh5L7oGM7N0y/Lfr383tM+jO2zXLLILeVUOEevEXRtY&#10;X5b4h13w7qdsbXk8Jdcol0QfT5La/fFQOqC6KUkzexO9IbDNhwxIEOXTml8rOZAGqXbjcUYKyfvc&#10;+oMHX7Au6fn8Fl5UB928/JN0mUukdPSyD94BQZJr0WRLa4YGs5XPPmfGakZF+NJGopt6JRTRgmPZ&#10;COV9TkEqG4xLXlkPbTjKmSqszad8/P1Zl1xuN9ATncBl3bCw4Ecb7sUC0N4e6sDAfIU/6TRDM4EN&#10;EMkHM8ZdgRNwlhyBsm/ucInVls+68FTKTpoBZSFGKbejBdlNzxXdRtyCmsezV3WxDZoYMHyyE595&#10;1k9Qc5+rm8jjkucqhA852unfG//RW4BjharrhjFK8hBXp0PDkvOj6MyC9+RT+OrP+kfNQhomap+l&#10;YTPXZaLJoy55aispMXVyzTlP7okwCo7CpGTMWqOc8F3B4GzEiMzomxlsQYCCBq2YpXVxMkxNy06y&#10;329yEVLfAGejSHRpIXWuyaTnFHM6NOjDZ5z6zBaiZ/lQcvCAd0HH58kaHJN+qnmhEsDXzkxdtpdI&#10;qG5DztQL9dDwrcNkxHtqlsRRL4GNrqUPkbpBYFeUjTVP97pratqOcLLPRYFGbfaZD868aEzk/zO0&#10;Nk43Ws8lrH59wGS5AXWbiC0c1poNjZBPZ46YSBdBla66LWc0smEmf1uoOqC+uua2kTEf2MQJ3Hyy&#10;8Un7Eimu56KA+djRml8LEwO8jawZu/zkx3+/KzM7OyXIcEmnVRmjNnUHPtZEcA6rQ+zV0SfWIS/Y&#10;7g0ZkcMQ0Vih4qrU23uwKKn8xTveYrIS0crtxJhT/wmnen8WEtXRhClAJcLgMqQeW1HUlZ0iEj6Q&#10;V6lAEXMWIlYKXUN0nPOamsmzoy/a+ZIBoZnL7Pd3QhUGG/xV0XcboReIE9oxF+TmYAjRUIxaNLZq&#10;vYqtikWKoMnSaACXnDnpuSVYeGkuoWXcEc2ESTasf7Diycl2gOdiKSj+RMmKp97r/4fJberV/6cu&#10;6rQdDcT5DPlw2Z1ytktKLTh2PsbVPlx+Z5gmXJQwyrO8oAmNhmx7Y/MtvbNl2pyVF420gOAB2Ski&#10;yTVLHjnjpMYoHJB89zIbY4XajAjtwwsvnfFk3YdffId3sl2ALD7+5gVREarGS+/7ZMW4ccWJbFHr&#10;4hqHPxdlDUQWGt0eV6xfkOFx5vJP3b3fp5IMUpG97ny4EaxW/lSBaoaxH0ONSpasIhaWJDDZuuC+&#10;gzwKSFj4kkZliqlAbG9vy1MM8AWcFn6D49Sw/6ZX9vJcNSmuHXv223vjlEj9KBXxzb9sLnsK8/Fg&#10;8Ner396GRVPyPBPPBh2g+I3Gb+xZnICxgwCy+WfQFodlfv7+k31vJgCD2DF/MK363PcXPDX2m9mM&#10;lBeX/fiHLn93yLuheXlmS886RA1WVZ9ruILt9zlKrp4IrcVHJ3zWdGug5JAckiaGSdW1vPooKG4l&#10;eCYzbdcP+xFf4+pXLr4YVOJyjKQoGb/5pNOdIAbMIwuT33CIG3HdYp8btZ3yycu7/FM8hyRNX0pO&#10;mzmJz3adpw4eHi8mQDF9qq1w9bHnrxoLukgf3U6aZBtaGcuW/B3QtWgRMXPBmIcaMuBZ4G7uep+m&#10;xMHPJZv9NMcO1TM0pZKmmT9bqeXTmNmQwOluSilfFtWleBOED0kmRPaGxAYi7ZA408tfUOAuqsgR&#10;0S8uXEVU6MmfsQj+qFpfYl/sv68wY6FI8EuYS+l3eB8RBsj7vu0f1BClgSJEaL9B1C5FgomCxJnb&#10;sL2qllTPUp5O02Jth0mR9NMPSleVpV16sBDVQHDXrBf7P3wTgdZQxwp682cXeb9T3g2NdjrDI8ib&#10;Uuzn7OtQ5+VBB4+YqIjxBRWhlGSeDt1QTgJYoelEoLX1NXxBln9rwx39k9Ze/uFLhvlosUQQgkVg&#10;yliu/3YI4VHZ3m6ukNZ6rnlCc6ZV7JwWSfRJ+wSbVXOVpe2LWxzyKG9xgaFpCjg6hJ/3HBUlVGOq&#10;wy6p7ie9S5cHkj5WZaf2erCqSKtOaYIYLLI/LTL20/SzCcVuHQHcSG2ImClxN6Vih9SaNzBIihmk&#10;visKzhQOTGJCvDlIhe0SCruXDn9mfUG9O2r0vuczAhtWib8rs9EP3AywMa00ZKax/vkjV879zI77&#10;QN6f8ymp2iPyfuHJYx/bVqC4dYVgVketBgwwE4tUPSPee20PSbKTOnAuKqn64597nXcCVLiQ6G7t&#10;ef+v/X3eDc3rAMSa2HDtE1+cPhr9TYEDRxoakmJUv7J29uYxI0m6riliQE9KUdV23lg4dagRZaQf&#10;l07oCWJHrIZpv+OTl8/75rVsmr5zPly6o48VJTWprir6zYs1LhdoyBlEq9OslWGn6UKCXGLV2jEA&#10;SRBB7/g64bcyJ144ZwNI6KzgkNM/eD8rFwVDOhOvL9ihKhUouwlI0OwJJfwxUpImSlBRfHzNfpKW&#10;PBIQXnKiehEpqnPVdCCmkkiTwTOMYQVtu3JK+d/3ldby14yfvQphY8kkF/R+fUfIpSoFrTQq1QM2&#10;af8o8zMtwnqJ85wjQEONNhl89sr3EAsBu7KDIjgJLFdWIPufPd8eN5KYEDrmlBqrYMPj4dsnVyoE&#10;IO/2Y1hbe7//9t/n39AoCQZOz1l25pxLLrahTEkBTUfZEgIiiZtkyYwrLyG2D5ig3IoLuxRZY8ns&#10;UZN8TNZm544tgGKPTEwzi2qMfT94bRyThf4IgiGd1XFQS3SdueTss9+fm2q0uqYpvpyuFMfVYGhI&#10;LPt2vHX1cDerAy59HCLMqhKaWvbvGMnIEhk14D3ByGqqKym+H7+gaWD2ysTECLJpTjJaC//LqWKC&#10;2brSCiMsACbC8KBrgYw1k+SBKa2OKubO5s+C8JXNJEmf2wr+nCkl5Ixzntnp01mlfvAlVW+5sbYg&#10;Sqm2NNZU5YZNixBUak4nMASsjKKWJf0qF2xnDFFHTo6A1spQo6/f3DgxCkJioE+w3Zba8be33XRj&#10;ZUrVDhWgPK6O//r8OO+G5p38aRnZ4k1nTyHVnqd+NKvAuUyVAw3ztXGk0WQKUfLi+RqspaSkDa+e&#10;+A3BcH3mXy7vgdo/EWADPoxo1obdZxUQG2SGbdC06GgXCyBSXJ2++KRfXb/8LcTbcnWoebBr1S8m&#10;pu29uizLA/8r0nNUx1o8yGpFd8lP1iqcXReeQBayIc4G+2H2Dv9vDJYE/cOUuOxChJeUAAbCjtJq&#10;4RJWi6lUVjdNPZsCCUlQVELbSW2ZlhEqvXg7zXgJUI2OukbZzdozZmxfyVkr3xOyKV6yT534xSs2&#10;Bz2OVhsEOSGLJV1aPGeprTQbGtgdWZvBK8incitJCEd3wPLSJjBab7ydPWsSUJWcbKTojHn5nr3f&#10;6NsQxqbrE2CxrT7u/7EL8m5olKUQIBw3/ETsOhIrRUE81R4+cl4pKPMIklV7LzMzihNjAB3JFU1g&#10;rqx5unIqykUF95kNtw9xaLMhQh5T6j+98skizHnbQa1Svvu5JezM+JjHSs7m1UvGL37mo5jURJtz&#10;fI/DamP7M8/suLU3nCRBy3ZEqLPpDXwkw9rdzn1hK3A0hWTwpOmrk0CuQe06/Jfqh/emnPJ9SZx2&#10;LGQQkiRbTOpk0bFqyxJBxCCoJUBJpID16TuLjJJ6yQ9Eae62DJNWZJNYGaf0gmc2hUqIfPHi7VFW&#10;A0JzcteHobjVqquOUxwYFzjOCHyn1wubIF1BK83wPwgjGzRDYJ5z+fw5iNtgwrEBv8jMfWXi82cQ&#10;SeWA0AfzFvfEzOzZJ2PmyFjaXBS1H1+Hf/1+nXdD844zOBjvUntEVQMiyUh4HsnDSxlUecFduuTU&#10;KyScIoJEpg4nGjQwa9/gbirM6hHmqdk/6wMAnIPQP8BXBeSx+ZPCGctxdIQ18z4QzYaGJffTmlEQ&#10;47OuPu2JF/ZX470svNbxjRwMLUA+e2f0cJkIEEZDkLvDK7ZoZjk2MaT/J9VY0pyKs9m5NXpXJapl&#10;YsF7d+0nkeriHgA9FmbTwVDWZxWwWiDOl9SAZCe3MzPqyTHVMIKGGCti6kgVhWB5lBFg7XCTWoBV&#10;Krj1nJvselfFy5bfsrgEOYdfrqGavZWWK1rnhLRdfvHe+RkJDrhnaojO8CbE5bjQeSXvrKV5elDp&#10;mxtnP3XRxZECaz+L3mUVbeG7n0/89cSUE0kzUKMC51Vrj/t/7u/zbmiIPYGl0DT+Me58XSnN0OMZ&#10;3RSODCdoDFu3cPd1lsQiapbivZ2LNuNP8R9113zBzIJZN5xcDyQxz0E1BXqvy/8eHxfzo6YFJOHH&#10;RnR1dASaDY3NVM057wJNsXVy4Zs9f6mZaIZpdngH9UAhdJonE5kxWYvhLMfvOzZ0sNXXz3LFDYxW&#10;fteqj4iT0rnIj+v/pAXUWJEWTY256p6PdaluVy8myPiBG8RaFrPkRok0ljL0rOz5iMr6YinrY0JM&#10;d4YpjsG9bIr0hAxk6RRBFfv/7JVPGIWUX/LRW4mAq4YaT5o8Zx+yda00eoyjFlvAZQoKPtc9I/N8&#10;FBVobU6SeFP5dvDxGmqNRFv91E/PmBJIGnYFAHjAYq598Bd9bx7AFrIkgFU5J879P9byZmi5LI1l&#10;arzhQgjoL9Ypo8U4BIEOz3flaqfR2yjjfXDXLys42w3KiHZDMEYSIYXHPRC/swuiHXr1yydcyYiS&#10;W28LiNGlRHNBxY/1AKg86OghG5Cn1mJgJtDlAAylhScbJ/p9ScdvRfvfffENt2yV036RpRlYKwPA&#10;0gFEy5e/QPN1Hk4fW4lR/fr1J0BHxxXw3y9BWnzJXSmiiQrWl7iF9hnjX5gjm1nidgvu7RaDMI1u&#10;BMnQ+Hq/QfhG0J1IpLDeIWHRtVGoVABZg9xbILoYAWiakvmk4UFGvWqWXEIPOQcFZ1ISHj/2n9tg&#10;J6PUhWGDls9x13Ov10sJhkkkaal5swEd9qJ0PYHRoIDcr9xc/KLLi0I9Z2VZkM1RWgN0nFraZZUF&#10;FfA60vCy9uMbApylSSTLNPDathf73X6LqbueznG+DsV5mh/5uk3eDK35hQKaZbLsE/tu6EnMgGgf&#10;pUKWgthtyygk6oe9ugIgl/ulJvmr1Sixn07f0McBJ/iGP/b/QToBbn2UjPLIslrrdvz8dEnotIpb&#10;i3FsztatgLmYGWboASCYdeI/6YaeTy4uTjYK4HYEI5rYfo4SwdUtk+P5/Q8OPIsJJPPgE2HXx85x&#10;+fhXFxaEiR6/btDvauribFhMxAp+uP9FR8/YqTjw+TsKFdJQ69QoKpjpqFpjrokf26lYPAP+X3uj&#10;hML3wycSQ+QbBz6arWfM77gviaIuh+zCsbPW8/6k5gfku3XGZjikZ47c9FbG1MoQuNKbtyYLx7wT&#10;+r+cDnN+86/MjdcEdVIQyuhF9V32/uG7Xb9z2/GAAvJlDJ15H+7X+bp70xSCvwIty7+W3MqnQfNH&#10;6d0PbR6VJl3S2ez0/WcOSTeptOAol/GJbPa99065iMcZ4osX3evLbb8FtTwehGiGvPa9wDfCOvUq&#10;OmdIbNF0eQMysW9tmNrfUHBSoOGDoj4DVm09ze83ec5A/NuhsgG51laLwatTesTdL2Vv66WKYENu&#10;5++PGB5EGGBorNJl89ruJYmwIGVWyIPkOtnyK+bwpauLeoD72OFUhUtqWT/kpM2Uz2IhPdfUEl0Z&#10;wHsNfKoQVgXp0LMXrIK3nVDdM2MGEmPYto8qiyzBsgVxET9cTtGQBdesxHrM73dtrIwV1juFpSAf&#10;lhFxbNKSgZgn36P7h3ov4+0X931nOCL6msYobCq641/butxWlPbSfMcBDMjXNO6s++Td0FB1xVtL&#10;N0/sDXwC1co9/MUp4Qo97XLW3HlXnBi0AL2ipgffJh62s+wfim+TNFlPP5a+a2DMzzZKjg9QAkHc&#10;9udNP46qmLXtlWlqc8dx4JY0BfGDeVPOYeSUCJMSXIvxFQS2Lq3u6jdYZBmAem1J3LbV0HQaQGOz&#10;a+7/VX8DwpUtDLJt/f3h7w/QBLJ6IIIrqnw+Oc7gGXv0zk+ciqiTlc1k8KQ5W4YFgb22ZMMMkmBS&#10;SmfZMEkFSIt0sExSWQUjAE4d6BuT5CEVuTTqa3OOu6vmFPioZbVLoj2tuMi7w1dU9Uc4EBTsrdPu&#10;QQKrvqjP7k+7d9UMP3RJAK2hMDQhq+hm17UvXv70bObH/aH+aPA+ktTkVxdb91xdbIbgYefc2//R&#10;lnfX0bB1ZvczQ8bagoKQ45FnWnSlDbQba6yad8KpFXsgq+DZGYqeghlb2ZwdHYZEUv3L1df3c4J2&#10;qoCTwNcC9vkl0wp7IvbrUdd2SkNckZakWQ92Pw98HgmoyoP/Qk+r9onXbP/3S0RQKVyhA6xzsmDr&#10;HEls795XNbha7QClQAe/gh6SaGY/YJZ23WmGkjWCenPpgwJJhA2tMOb/vf3CRsCsEpyC8jUScgIR&#10;WFLYjbU817AASLZlAE2J5bNJ6IjXgF1U3tL4lE5iPaZufIfwEokHxvR6brvMJyB83epbM8hOFxH2&#10;ztrpQKhSIHVuClBuEqgvTeg1c9t19w5W7aAJ9QAuor70h32TBkn10H3KZ81Tq2/51V+Qd0OTVJPs&#10;2NynFKtq2vUdKSsGs6Kxcm3tnN5nF5JIkw8G0G1SYeXtj40dHw+SXSvX3zRGiCH5hOM1jtJBLlt9&#10;6h06dhy2885oxOZxkvm8epDMpbWuSQG1pZxA07iDb79j4zNJv2Lhy6z2hztZpJHjS9d918QdS45g&#10;dGj3iHsVrzR4Ydo3FP27NloOCatu1duxU8IjlLaW3PrRUhzEikkaERHsfCiLSKN65sBjBFYhkGyp&#10;RUWfhpKwI57vkAaBHXPRirUNCuk5Yj0k6VjHZ5yqARQM0FwbpksWyTFXVEZ9tIHIWRlnQBomcxH7&#10;ImIobZw0+8RLB0KgGtEaR4/tmjfnZ3ee6TKhAvV/2m9EL+fddeQsYdeCHuMh5pVxsYwe4Qsg1u1w&#10;jNb4TOaOQrmmoEVpk4tJ0r6XU5f2A2PBrCVnTlIFMS0rgBqgRJepnb7r1jOSCriccNjonDMasj1w&#10;F+OP9z61mM0wUpoSPDIsz9lCst/whveNShSAOzwN+uVaW50cRIb4zLufVSKCagEJHG/mAG/r7w+3&#10;BE8PDZaWDErds4vdIUYiwjP+z4q6G4yWDRWQkrn7B4U0xpJZLinGAR1W4CQyikeK1fTewCATH3jt&#10;kVlxD6UixjfbQkpy5R51C30Dsk7B3vpo1GXE+lKtjpT6bFbyAoNf9v1MNsDVhEltRfX+3n7QmNF3&#10;pV3Jo1f5ua+6FfXdI36yu5BFvnz2fTV3jisWdEYFltJDIHe0V9q9Xn3lP8i7oVmc+PLKe3tAfgf6&#10;CZZ+xBmNWhZH0vV/uOR0OVmYaZq4GIqgyd6/8i89db/qzvn0T8gHBWVV0ABmEOr9y35j3SsodSEO&#10;RO+dZGjg/hRMc9dfrx/LJ6LSTgii0boUB2dIXdJOIHM2sBWicVBZVlunhIbZ/MWs4A+xryHcCrB1&#10;Ow318Bnhld2g1o8iPnuRj/T+QT7VvfwFd5AocP6UlOTcL8JDBFNkM1aAUQyoKaUl1FiCWCLXoBEC&#10;OuYEjmmCpHGHUTDj5hk5kAjZZslv+p3I2T202QV9WC5b4PZ9o6F7YdIVKJf0lxuarLvRrFpYUPGc&#10;PRQayfSMRtclk5HI0pW7xnV5bmJhipQ2cCF91jv+iyb4UEXASjTR6lnaV24AX9UD82ZoVIvAxsFf&#10;yNb+9MpTKTwYcQNQpzd3XTPJPAqRALAteEa+urCugGThHOouSFQxn/lH1nx3sC2rypa3h43P8mDq&#10;F8DaKDT6/akn3v/eaMfGwRoEFE03zNuQeD4LXNeUj+HVt7nJArBIbgFVtaFoMt7hJE3ilOhz9QU9&#10;BNtJQWyCYoQ4LO3UCwZnGp36R2o04xzKmJBeFlXBfXLFXz2xeR4BwdxC0f4Z1XzapVkv+mqwM8sZ&#10;/n+ZiS7DN3Qt+ri2v67oEL1XBu19r7iSikPIlAvH4LAJwzBbFjyALnDYhEuP+X+AZbHZelhWdiwJ&#10;KbFg7b6+hXF/l9C7YjlcELMg8ruLxWgWybpcndmX7OhYTwTwKFWUz1XKeOTRVN7RJcpat2qa//un&#10;iTW1fYo0Metj3371ou/08qVdBFsohUhTKCRv4/pVWVAbn9MGp7uNd8JlPCrYibwqWMwdW4UkwfEJ&#10;p+SZ1eBxxGhLfkwEKgZumtIjH986ygGD6vZHunwfVSVN2EezuJYkMj+62Fvw2v4q7b7SCmbc2MpV&#10;15SBVBS1vy2nGipMyJAeJ8/s+sRLtTYXCeqqA00Jyq6jGl/C30o7luMsO6mQ+NqTkDXKc9N1UVDc&#10;czP7+IZ0MTl90AvVCqnhaoOac3flM3tTrOXpFx6gKmj74728OHtH4JG64rrg+PS0AMpxTVJ50gsB&#10;JhxqoWxv7X5Zclrhk1hdfIwPy2M6zVbNftV/VU+tePzrKaLUF22Z8elJpwR9WNCo5bZ/4Wnt+V+3&#10;v8/bjkbZ6nG+FfWFq04ZD7HGI3x57w9AdKTyfubtOZefKyCcDrpaix7swbWkfzR31KUIN/u2P85e&#10;240umbk7WALT8GD1L0o8l+mgAcmb0TXvkI6sxv7Q5xaZs23EsCFImGseHpplAoHee1/YNjyyH6hZ&#10;4Jl4y+RVRwGOJKfQdrQzm0f0pAvs5kVkajnf7Brly/U1wCguZHtv/qJrV45L+Mi80ImpsG75+bTU&#10;75OPToX0M1V0bDkCt33e0d0FX1QgfpTs5+eFqiVnFshIn0WKV4oBnwfq8bbk1m4oZeSqxYPLedKo&#10;A2pMfMZvH+x5W2/dCmrTh3aVfDv/urDs8p64j4O/7JRxbe0Fv+K/z5uh0UM6diZp/59Lvu/PSh4D&#10;tuecN38Q/Qe4WcmQ627560XnKVlwFGMPtKBpiySVtu3+M27ToY2VfXrb9wdVK3Apm36u+56/b+KU&#10;FC0DOHhPa3Wk29qRTTdi07Kw8PXfFREQZDTT7Hq3AJKcAcGwHe2jNG6WBhJLk0U+mxI4gxX0jP/Y&#10;hkYdSgeO0etvfGukBmBJbo7my9BYAs5mt4hb1DBSauClQGBJRZmcjGhqaHf3XR9eIXAOlAlADN7u&#10;fqI1M/Q9K5W57AkJvsJa0j9sguS/F7l/cK9a1LG1bmTeuKd8BcqHFRXJoM8wJD3+N9/Zk4dYWkgt&#10;LH5lYKH5m7LRV/QmGcYQvDrEA2/Z7vdt6zj/l6/Lm+voTSC4VJsbhqAw4shS/VwHusg/2+yqqhN1&#10;1VVQVcFAs9a1dTO7+9nekwQXMMCnNt3a3yqjm0qubEYUk4t6XeLlPDvVwbDleN37V1aqMHZ6nmnR&#10;lHYtiOBIkihqZXdcu3UWYUJCiux8+L5NbkBIm/4v6T+67nAKY+8QobSU97QE6BwIArSnXb3ucTcY&#10;JKFJ3Z6obygyhLDd3R0y4gXgyUykIjoAg88NFGOQcacvnW7zhddUva5mOSFpj4jtJMVtqEvLzWgt&#10;7HS7zJ1bHeCIqpA5126fctdwRwhYjDaobtdjt4ZuvrXSMvyifLTKjv+yTXTK4/O2o1GZYvhJtc8N&#10;nKKDHO6oCApqOmKWbXi9bFwJpfkDJR3mA+L3kr7pn/cOsiTOfWHplPOYDKL4Hlsx5XNiX9z//bNA&#10;mnaYJ5+3la/ZdTTTD0k32iGGBVblIO15BigiSuiFIz0Jl21/cO9Y7umXVu2N7Q135TSfnGgmaDza&#10;+1AQF/vGwjv62wx4O/K7ozGIthCu0V+5fOFlclI0A8VfbOtRlA6QmM+p5F93BgqSIULJryOzhm7F&#10;gioPfH3NDWCWqJp+SjdG8yM4uMUYIOZK4VtvlmQaoX5zdp2WihVnp6/I3NMTAodOxlVMIbUxEftp&#10;RAaZAkNxQodqMbbp5q0//mt3Rd4MjTITA4396bRrhxKB1emW1OT7HfTNNHwcTPwnc2cvujtR2miG&#10;VXkEnKoWuZeFCJtcOnv8lSYr1QYQ1MuRSmsfLh43NUcadcgY5G1Amm9kbL3/7j42aoG9rfnABMUx&#10;EurMtgR2Q6WHuiLW8Pm8Vd1vuGnpfrYCqTXVI8c4+hkN26JlrH+9222oSUBNeJ4NzeChxkLLl/co&#10;/TKMw5eEHx5Rxok1xSSu9OLeLO4GQjeI3rZ7xnkVTbSWzPLt2z2SD+ihT339hIyPiH3Xr+5bmIuY&#10;tl65KhBdVQqrZvTvFSSzXznv16Eon0kJfiEVDKzaMuIHJQoRfIym0VUthw062nxp98t/fX+QP0NT&#10;JQJRpUVrJ4fBC4No0lE6jrJB+WJvLPhJP3BBg5uf5q6IziEmtfqtH/Zh09LyB8fc6ggJJqzm7BSD&#10;uvWvhTcIuoxj3KHTOd+GpgWmNdwkAT1sWofQdasCoLRwcsGtA+a0Xqf2uX/D9787olu07wfb+0XT&#10;rL95pz3ifZC8AhFH5sHQj0FVA56OfBuaBoSyHkzzXVMv9e3tSGlJepU71+UDoK7KiF2E18vLIXPW&#10;Aq1sxwykcx41zlxW6b7704ERu5Cbz/UTnKzfX/hZfUXYs7PWDc2wFZ9T121WjxO2z1zW71aMoC4F&#10;cdhNb3p35YWPngECQVs0BErpkDO05v7L27i244u/ikuP29C8HkJm1/BDTii+7I37KiNEAn6j+ZDT&#10;/PcUgsCYnJDd/Iffjsz6VAUHNFTkEkRHDGHev+8ZyVvKhv8bexXK67FR8ExD0E0FuJh41Ue3n1QX&#10;BVVSzs6aYoFtO5B/WQe25KV0Xlcly1JW/+XvFbyo86DnOvhw3rwlQJfNBSg4Eh137sDiqMD6hs2M&#10;j2ageW1KiPNTVspcy4ml4/wEt9jkjT9X/yFiBjISIMsU0YmtsoNHzZYPb/oHk6pWQ0HOUbru+Wik&#10;IkhZedi7mRFmFtlfRxWH7pg7KsJm/Mj00QWrPVPJi+EQW40mopWL147V/f33LC3p4ThiuqzvA+JI&#10;WkkIKMfhO9CB9/MQ4vBsSVItVrp9Epv3+Pm3SzorN0iwLHH+3z771klvs+PNeBGCJBQH6sW48jau&#10;7fnSr/La4za05kFEJ3LWjt9fjuG1QDRwYGib/kkiBu1Th3tMuxlRD1BPexZK0tH60KxXvjkm6PLr&#10;Hh4xuQw7oRdc9Fug1cyG9yw68aISnodT2kmIEOjXI6GXVdg3dl5dwgArcaznNE0Fnz8cJqjM50OB&#10;dzKj42EQcrGANGUPjlTSL2NTssOx22eOOJWxBfynZSrlaXRz0U4qOMj2Xrt0fC1IaovZxcwArBmW&#10;Ghb07Jtje1CHoYNRTgZOiSkUhFetG+VKhTu2RrtkXVRJL4+f7xIxIwq02inndBzxPbkEAOQqApLJ&#10;9dy4qHLiVEbiGDsspFnh3bknjB/HSB+XVIIwS4VKV/N456lbvra36dBh+ahfg3NtZvOGUwuwktNK&#10;mCOuAfm8BbHqFZvPKQR4F+gDylvguhA8+fDVk8+F+pz+RvLCPgf4A8F6hXrc6V3vAFqEAMDUSc2C&#10;AgfRHXbt1vFFLupkjvWY5iWXgOAEwBBMpdOtD4FD9vl4DSdIjn5Ms5A0yBxsRzZB5vR2wRmyidUF&#10;H0BTck1iTfn4FOSUvabovl4V7++vwNYgnTlm7jKgiRUOAOAhg2endF/raPsj34XWyqCSm81CPHCs&#10;8B6Cq31GvpshQVC1RM+wloAUwaAVccdoHgEJeqghICRZccM/10o7pkaDGhcXEo0Befl7w2+ZEghe&#10;P/q1T4KuG6bQmjzJFuejTzvzHnnb0UzTsRrn9JiCwxd1vg6Q1jcteSD9ME0hs2fagMvAT5ClWsde&#10;tEPg1z9V+kvI6PJ1v79qPE5sTTuaCZldi3nmX5dMhkIvmEM6uDK32ncaoMSmGdzzRMVVkYwEYOIx&#10;drRmQ8uAsxBAZ2JnwSUVGgBmborDIjgw5dZ3GsSBxTk2eBmcdxddNAbBPxT5A4yVRyvzHtXUXAA3&#10;6pInCSQjsUP/ZZ7BSYwEBJbSZXG2NGTnnIt2uI6ep+mlLC1R12Rtj39AnIt8EogWQu2bLxWmd+2y&#10;LyQ0Ksfa0TyuXCyiAZLR/VVzlxRf9kplJQuyK85l9z87J/SNInjaUuVf7HPEGOTYZOpqdy7mp9Up&#10;8JVckLedQrTtxDvZ60Ud/DOHRO2aPkN3UP9E1k6XLyzXSZZyuefyZNKG//T5LqJcvG8zN8RGwL+p&#10;Gbxpy9nnjBOhTYIKxWOuoMfbSwzS09kQO3/lST0MoClafQ4EYimxtsnJ5IKRMz8UU+m0gNW/6Wua&#10;34Z+Wah65YxTTwdWmlLxNPFDHu/bHvh9s52pomuNvnrNi4TTCGv2aqxVGMifWZY04tL35+/3dYi+&#10;i97bMBSCKqcLzn/y4xK+9J5Fb2eQAncrzqmeTvxwR76kn+gKio2qgS/OTtv93R+eOOhp0/QTvl5h&#10;nnily+1hm3O5mtKTU+sRtCFWjoMkf93ytb1T3nY0PSgu+NttZ6ignnYgDHGgRL5p6WMdASeGVxfc&#10;2wsI9lghUOBeHQrT8IpxbWU8ypHX51x4Frz45h1NYFQf+Xz5HefwyHdaAj00t2tlbmuPY35ita2Z&#10;VnRRUA/aLspJvvw5wJkhmgecrQNmts0fDOguahYAZNhE0A5sWjiYmcyPetxcYKMODUIwuZ0yj615&#10;crJsbZiPZhYJfVWZbxy76bP+AcgAIhhh99/95ORCmr9rX781wQIAUEwJgil027k8XJnp2fCp2UeE&#10;Nq5ct/C0cisbNo+avsl9n2c6qJdf82b12POCTOWn9X18rBWsfrrq+isr4Ha7SiB28vrVgyMqi07q&#10;bCRCHvv8eG6VN0MDUcjrNT8X0j6PO+agnFfT/EIVvM1vmRe5CWFvEyhBekynhvba+z/smQ0Tbf6s&#10;om8pkBmhwUk6NwCJche8evptkI6E14Vqi/ZOmDb2iovTk9Twfv3lPTSgFCCa2MpzLDiLKELmiOaQ&#10;SNHm9QODfEZibAqxwhmsOcOEqI+wv/GRbw6xHBaBEPr67ZvubXx7CsLP+Fyx5965pwVSYiiaXZop&#10;L3Q1EZgpvvyNPsX+9hraQS4hkKi6GRrx6ep+TGD4/nf7VbiMyhbvq+9pyUJLgu6I5cPbo1D1ZM/5&#10;19apU0iDUuab5QsFU7H3Vk290LfLT+LwpPXi2NZYzzDDacil5FJz/+Mtb66jb/88/XusGlE1Awqp&#10;R1I647DAZ7e4F+kMk3RCGeBCcivtEnMAhMmdmhd7/UpJpKAE29xsvuq5/wxCsEQCD++RJD/5GheD&#10;521t+UcDTgPMClJjxyQKbaZZ4yVUGxgIf4CqMD34m7ue3MX5scGBzevASYNubooqzTi3iOiMAP+I&#10;bRLgy9dLN20b9J0ybmkCWYeTN67yFWZI9vyrPpsNUQnYOWvK336Da39FeNOmRBK2TwT0pTF8m/Am&#10;myZXrN+KzZlzul6+aIEu0Y3o6K1FPeiVd4Z+73wSL4QM4YQX92jv3/TB9ePt2h66GArpeyOJ8y9e&#10;NQMyXYgs/f+D4+hVJR1PowSZVEeO1VzfxjkT4EAJIu+YtqenRaMCDhWTwT/akOviZ7522nlQQvDz&#10;RLZjDJdxOX2GfClwcWTvHwZOQchDIQEGJclgHST1YbJj2cV9iOhQQhge8kn5WfeaDQZvlTvzKyYR&#10;Pt40BQWRhmjxqFM8+nNaoo60u8DTQxjNDpDIb7a/ShKqI0MoMUd8DtY6NpmEQ6r8Y8PtQ9Mg9LFQ&#10;7IkwtkeemL/WHHX0E/BvaOmBF75TCx+bsc65ZPWLpqyzlqiVTu7+I4O19QxDdrXzwXA9w3DiwTcc&#10;TPTo9agVUBt+sHgfJoson1D8CODMmtd3uZQbHercWRDRVhc4YcGyVt42/9SfTnB1fxpsQhft+uTj&#10;GRV3DefZEs1vI/VfAla/8dWLoCxJkEpDbvF/39iO23VkULYpkmTQrpkzboBP8lL83nGlaWgpPxxW&#10;fAdHrYXvnz4B7Oq5+SY3+gSGnTfjpEvkeHTrNOfaXhxkW0wOyEcqNW4FndTT/W/r5wEv6PX5nKTe&#10;qzXd1xQs35LZp00AzMr747avPNSweKV4yb4zRQuVjU0uL1aErOzXhdq3Nt82Ih4G+1TzF7Rzrrf1&#10;ckx19DbfpWrueWLCb3Gl07SJKD7SHQd8/A1vDYiKEOCNIInZztbc4Y4Trmo4SSjyrVs2KAL2OY5s&#10;rehfU5QbEhhk0/JBx9irSW0IO/sL9jxWN25SQQa1hmIiE3JDqQVTr+oVYMCt63EN4peOqO4s715H&#10;xdCoJlTeh7edX9vplx+fodFjFk4rglsf3jrPulESEbfzrOygqIA3IrChgPbvursBL8/55GBpdxxh&#10;xcuVVxfa/sbn9l47nMs6sgXhZJ5ik3HeaVz22RUno2i78wzNMzch4d/xdvlV0Vx4vh2GRmWKUEjX&#10;rWaVXGIHvDXZm3mUC5apD9X86uxLTIWW0XTyEYQaGghag0UfsKUUH8LGP+nerTGguwFLr/QvJ13g&#10;ZED2r920QM1BLC7bRZkjliiF/Aa13MeoYtfMqpJwC6vWAUOj4Gs00P6E17wQ/PaYCAuuLU2NMmz9&#10;jg/DZw4QkGC1JApwpb3EMl1rPi/rrtKyRC/Q9T/ejsvQaK4RoQ1kiQLcK7Nu6we/j8b2D97QqKCD&#10;Zyq6tGr2aeNN5E1y0TlDTPmrHvR/s7Q+QP79xQ2nWipKhoG9ykq0FNDgk7OfmDxO0CxKrNkZO1rz&#10;icoylMe/+EEPjyCfumPtGHIwB+FTKne/PraYo/m/3KZmOTLJcPL7n99UvjeKvITnY3XiLIKdUVoO&#10;tYfznwF9AeY2B23/bFABL9oik1EqCh8/oYzhgYn23Nr2vEbTxQ4v671iC8JyqGvJ48ETXJOXek9f&#10;fUVOWhJ7U7Oh2S48ZNcy3LDQuOZN7dt9fHDDgQ7R4tFP/7niPLG6EgqMIsJCuegsostK+as7z9OA&#10;EMqvT92eb/wKr227p3TkS3k5fZPgaOMIO1cUjAKQw+NYOcRXykmxMGxwz/whk6w4guPU1aEc7qHq&#10;Z9jrC8yi7CurTj9DNfwFIJZgSYgyAKZNsvnf60b7sMd1Vl94AolI92iR7Kehroi3UFUjtHY8Dxwg&#10;jkkivTNVPI6ZXnMck9FBuhj+aPatEdIlE0jTWdSuCd6OF/CeCDYOgHGMMOnLfIYTZ1zxXyk+AgFI&#10;QYMAj95n36eKkIZ/31EIhmWAB+jGstcROO1rfGpCZSkbGfHJZqQr8GzKl9DUKD0WyPOlDJ949DvZ&#10;H3etJxhFH5uNlO15LXD2Tad98ooCDk9gEADQ5tHVFmv06rUqhZINj1Lwf74dx47m2ZlrIz1muPzs&#10;6mtQUh8LwgnPRRNbBsA7tQGU9PLeKQONsEYpIujfCUzq4R13D8la0iuLLr1ASoCPyYIXgcIvl9dZ&#10;H5k9+7Zxiiq0xCbyPlm9rCoQzOSl2MXdcIb0drT2PIUejRC3scXs+m5FYFDOMRjSZDbDrnuu2xXF&#10;IEfnKZVPe27a7glH3wJJM2ApnYIloT7gidaLpWU1o1EXbvGWrogrAr2Q1fRie+16k6a3Fh1biQeC&#10;D5wFWjhpr78SlENi8a7aAfA0IFTn0R5478xDe81G8k1pfGrriIsHIWMDHDFo0JLMn9N/OC3b592a&#10;yTAzAzt8TnEOW5npb9w5DKsblfw4tCit3b3w9f9Bhw2NTirv/xzRFOz3PzjnPATudVBXeevTIXML&#10;/qVtvb7u9PGOwIEHzUPoOFxq3ooLz3AFaeW0UddJqagpOgZYoiBvJPKqn3z24Unf8Weg0eS5Xoff&#10;MQ/96gGl6Ou/veDsySx0ML1ltT024V3LakqBf9W+gT6vM/A/vC6lxe1PkbvCctbB/pKHV/3SW+TC&#10;EWAKUoK9Pt9ZFpQTAbNr1ZsT/JjPGVSBj9y8KtAT4oW5k3E73qbljAauCb3081hJCTcoMa+0C1GZ&#10;4rJlNQNxIkNKtDm2BZ/QxuJpZN1pqy+5s3tdSDMVIJt9vheftW8vY1VF3y0Us5IhU3S19xYcl+oZ&#10;XJAawuFw4SGL/7dbe1ylI3sCE4vLQr2dmbd9HBNM8UEgTr1qpQONyjbBzqwnlIt5k8+Av8ATkzHT&#10;8969aCqEx9g3rUlkX9BCmFoGixZmKqjKSGxe8luKIAabXbJOGAQKSISxffSodBJOjMBeth8MRFPz&#10;ft0edePHC/fSN/Tgm1VE4rctntpVzAQEO9rBPFa7vpdGQ8QwigBvqZ6WtkKaKIcDn/H1WU6BTLj9&#10;Hf753QC85KCl7W8qZKD8hvCT9St2EWn88vnEzEjWqMrnDNPbzw4EMy3KfNa485lFky90zRDLKU6D&#10;Goo99lr1LcNZzude1HXmFuxennAa7SpRIyFxZOmzuX77328dNjSKhMB65rLhTIH6GX9KhLUj0Eil&#10;u8IhHphtCYn9srNNGWO7gq3YaYsxTVERE38fMTkDVaDE3l7doawAAxVomoYe+khk/1/n/0iBJqzq&#10;tDtY1tqQtRwhUXtD6QdfmjumwrCQb85FQto15vQHuqTqI26eN99ADTWYsVxSZiuJKn+JihJSQCfB&#10;g9jZjRb2oQFVXPnj9GN1VKV48sS3VkUknXcyEUu5JfLCtgCfMTnoFrSduiTnRrAcFLejbqHQ98dz&#10;5vPJwpFb96MmSCPjtY+hRO9wBo7lCIG4KLRolNKNzOc/eu7yiz1tK3EXG3TIB7N+83/9kEDnXf6n&#10;wedqgcKh9fRItIJKGfuYONBch8AXnoVR/99uHXYdPQ8APiAoqU1+2tbvRmnq8qjOSbwoQnb+ZvLY&#10;InDVsJwYt31IlLFfzD9jmCFKdY8VjK90IM7XbPGu36oKzf++7/YAS1DDaDbnj/PtWrhxSQGJVc3b&#10;k67AHuBrler6WNOAtRVW6x94Sh7MxkKQNnLiAeP91799Es1L5CnH3qYZqMtgoS1Q3rVH+Jz6wgFr&#10;Fw1jA0kf0IRqcWCONnZfIfoevkW7vEfP1pp+IfX7R5dBbPHOTd0q0sB2+t/uUS5oSIZiabRygRYo&#10;Lbzx3slXjFZMFJS7td0aFX3Bk7ePhUwblSaxzUGLPz8d0tZNUWccy3RX5OS5fUtJVsx0uovdpk7s&#10;xIs6vKN5PiLOWlAkEXYsi/bM7QVHbgicxZDGume6XNgLRcf0aQh0AI615dXJZ9gqqZ+56fTTHUem&#10;JWy5liFqEfl06O+Cnuaq2/YluD2dRF1eBOQdK/W0/6fdUDndfoHB5sex9TinCePGz30PzF+Qm9lf&#10;bLw//cKJae9ElO/V4Uu+0WVVQMhOSW1THa7IUr5pPmGAJC5kcbo4liwkXZys6iI63JE38gK0gTE1&#10;Kwlz8pXr5hEpXltxba95azOKUWrQKkOJhx55SF559/1dLj2nRLdo7rpcVzZPfeDi0/yihXo9CIpq&#10;3YuW7AMtdY7QzEOSmGTgpeysvWrAAF7kf7x1eEfz4DdYygRRFV/SruiCSv+D1r8DvQbElZ18ZMuf&#10;I5zuyGA9SkSYdIDb+HzjPWV1JanpSy4/EQzciEY1/wIok9CHc+662AVWCyTjIAnIfzDEI9iSEOMU&#10;/vOHm09VGRH5v6NxnLRp7Kn6ucGO3bqsdykc3UyIm7Fw8PVasKkCuk23yMdFPEF63PBl1w8sVVHs&#10;HnAfuKgAeSxw6kCWbRsZiD4WkCXOqde2+4Gg6klINU4frVvBTKs/E+TrT176ySgZgBgMKa3IY+O+&#10;tTM2nXEXiG6hVmiwUtZd85J8yjeCKkS6PI5cpNni8Z5gGfOYj2woBfGAkgQrFq+bAIoj743a/17t&#10;/pD/2g86vKN5UEb0TVZk3/r08jPVw/NnzV8EEgI7+PQlxY5O3XAHR4kUYere23VHSbKUzFoxZlLA&#10;4VElCcBAUzSiXtk04+RL4567YUPdJ/8tl/8TUxnefKPoVKKhXqwjJDa5F0v5hSQjqdpdZY9uM3SH&#10;E50daydL+MaOkoN09HtNAEWJe9Pwhz5VsF2kBgxZxLH+BhLnOHvKpPdfc4I+HpFVraP5NEW8ufyt&#10;XaZ2Jv+uGwA9TOkZC+uZUC20TJDiME2rsPaF1F9/EbWTgKmYomz7drzMPPIdOS3IMmo+HVLLm6dd&#10;/sU7ONezOBFTTCicG8PSRwx9yakPJNmOvldHu+ur/l2Hd7TciyIfIgt3V9zhAs/qHUqOWJWgEuE8&#10;pV8XpYJLvAUWOkeSap/ZM+VMVQbScejtvIoyJ5RdNMPmLSbwj00/CSnAh9BqFD7/4f1c/s8UkONd&#10;uuK+4ZyPSaN+oLm1d1UFLQ9vc2I2WPC3XiPSsuhUvdNlbDgEApuvFvDgUh4GOaUMnb+tsNKqLZQq&#10;36sbzkTg2HNpqdf+FQVdEUW3OI9ws90HNYwqKzNdP182uEhL7OhZaiaL1K6L9k6knEmIIUOKTZ3x&#10;oXbeGKJBRJRkkJzctXSW9J2wKoK6iIpMCrwN2pDu6RViF4plRTyEA+k66odsVljMnUJFIDv0Xl+1&#10;uXT8ecdlaDTHKzLLF0wankZiNrenHf4qnJVd9vLPfeADRGWtC7Qbw2de33DaFJsRlkzvcWVhiucp&#10;OKDld66y84Xe5ydlj/ON+hl5dh2b83+M43MXPHniN4BodbkDxAvtdl8Y6LXYuiDHuq7MnoigTvLZ&#10;2vuCcExzVXVfXcPjTFRDWP6RHyy9ACq4co/qD0Mhf9YHyULL12XlxhHg6teg3NLefJoHtELL2CXB&#10;Zel+QX/t6vJurquIytIif6GFihyUV+z65E/q7aehikH3ZXRG5Le++7tBl/dj0sQHYBBK8lig9NlG&#10;f+/VC84Ezg6Vsw6gITir43XEwg97IfsHKFb78nxfXdfm5UnH4TrSZQ5wmtoXJwwnIXgDR+8oQ1z7&#10;/LmjemZTNPnPuaiutBcsO/lKlxG2zAnf3B2ELZbJGamWfIydeqXnHQFI6VGgyFE4fvLy1XT51En1&#10;W9MGIsacNXi14+FlU7RV0ZdGJO7mHXOQtX13yR3FAZSsfeWzxgSbsx3i3VKdMxoDRoLccPK/MqqS&#10;JVAGdMoiXzgQcQfPRHvzabkDAhZQNRA/+ba5s0j/e6qe3h+QLHvCNffuxXGL4lLqljx3zw9HOa4E&#10;tQ2iBKX6FbN/duWI/URU0jzPCSi6V5EcFXVl6Bqg63iaRlFp5ho2ZxVe1Pfn2wg4/TuW58vLfPgK&#10;btLhHc0CINxKMVzj35WrB1rpA2juppdGSQQOyUi0LXlm9A1iXYSgRAL6ZhkltfmBEd9Miaz2YPzO&#10;HhD6o+BtDuF9xnR43RL5f6z7Uanqx7/lmAGaHLC87Q54EBxYlhj+bObPV1wDeSiBB99cbgPtgHVw&#10;hHIRiaLJlxS9mhj91rP3nOIwdovu31cwhE2PQJEYYhMuJKo/1/tKVkBnow/2Gan7NpUj12eVVW0d&#10;jvRlgx/ZTIRFTEgZQ58QjqSLaAbCk8fcfnNdAsw1KAiYoicCZ5HsiN1rhsmA0pnvDu4u8zGf8NZ9&#10;e6+YWorolcOnFCfjUx9afdeFxbbfEenO7oVfANRzcVgwA4tPlwxVgU0ipIxVngMFk/vcFUEAxpD8&#10;ybFQ5g4lX13PtetJrSVaj/XeHTY0E6cnZI2Y+gdGT0II4ADZftNrazLGnHU1qe5vPy/fX26CHgIh&#10;Xju4r/rdwu9C+sj+Y/KGgRkj1IL+hopeYyjhe2PHmSODkHuGH9/+o0RbuoyydNEUIC88+MHPBtXD&#10;0o6z0bXYdSWND4ff6zE9NKEw64DBq931X8f5FiTrM5S9DLiDKjJvscMQ4t3frW7HGb54VzMdTMq+&#10;4hedERzIusQ0y4smw1cVZaATCbUZi08rpHXqcFNBvEJJV0mBgsLXPr/ZzmqcP724azdAwFfMDF95&#10;Gis5KUkisq74pv+Ku3VkTiTmwBBiKgD76C/96IshcGLgN+bSQW6K8Rc3rh6BnJ/oQuCpZZ5+XQ2t&#10;tWHKu6HhZJWSgQBe9tk13er9tDrm0KZKJlhCWGHrbOFmQ2EEVXLTPt4wwoue/Xm5YWVmrz5/PAtQ&#10;VvNYWJCL5thA5jfRm0PEodjj9kF8W+uAlpXSBkEcEj3i/ld/2+NbkFM+/uaBuVR/tqAg/sW2CcNl&#10;i0Mc83h88o68UtYH0qCQRDRDGmq+755g7+0R77fi0y5d6rFsgUy5t/RKQWV9iDN5sN9ZYn0RNmKQ&#10;5tG6XXDbSnWtdQRyn5wh9tv7fmVXRlzJ9Fc401ext6rCJy17ofL6oQHKmOpHHIRx5k8zJp5CsZ+H&#10;eggWVF0tsSS4cndfVhByRw2Mg8BqgV7vJvvIHgDiwDT6/wyteRaYHPzGSOzX50+xLSV1RBgeRugn&#10;Kdl9fNMvgkawLoAdCmRW8CD+478tKTLxH1x7SdYSDfR+U5cKRhbU2Ys+On2sYxgo2u6sqB1swNVN&#10;xq7/UcE/+nU8rN9iDHQ7g6Wl8YVBZfq4cwMoK9b0Zk34jthMh35j83GOz6SJIhhcn+VLTyqINIaL&#10;y17s1ycFFrpG1sr21d+NDokJAlsfgL/uYxttJYvhgKoi4lTJgtYeygIpZSULyj5x+FB/4dWirrbI&#10;KwX397fWzPDf2YOkJUPwAxYuCe/OHvbjUyiJbi5j32IwUJp3NEfokfzr1EJUEtFybEgUOxIYxKLG&#10;A+O7qRCoA4jt6+46ttZPx1ogOr7wssg/+8iqtaNYPUq4I7FqWAINn/rqlin9FMUsUeVGxp8B8PWh&#10;xE9TvCmvy/QnrpI5GAuIsfF9tmDi2WkWJI+HCE209nHt+nus5JBo48VdNbeeIUO34jgbjWJSL6h0&#10;r6ImFne9oCuKhnD0OM67tv/njBYVnMKeJQwTYHz/emU4cNIaGbnkfKZyICOXWD0G9L1j2jlMP9BH&#10;jMjyRoPuBII7cbBuIBERlKY+ML98eeN0Al4y0uOOVQu4+JTx06vluMUNcdZ8+k/unhJVDDnA8dQw&#10;4u4PZ3W/pZwSKh0WHEOBnMtBMtTop+znyO6WfIppB0n6JHG5CQQ5iP/+ZzGPHTY08IQhtLvn3bu6&#10;aoqj+46ESgEQzwirHj77Ig34JuTZfKwrRNPPLbpuoO3zf/76Nwo1PzFCLR2LY3SwxnqemdgjS7Ds&#10;Gp10QkOxGEKZsuhu+E3kXCvLHD/o1+PAxuIdIIH7V19ZgsIfVZPB+PMVN6wfnK5oEEhT5AggvmFH&#10;6YPIPvFre0ULHNF1NbIRJfVFItmnuGKhZDNGpZmV+jJBN+ZXuNaxhgAts0UZfYi5RAhwUwq/ky3K&#10;aFu6/qPq/G+WZDOIduB7w+L2v/228spALA6W1AMwSa8nBOTaIOStJwZ/64XFSilVd/NUu4QYVqqi&#10;765cBAwQVr0Oz8evuLvb/bgOfxjKoR12+7/l7xSC7Q9T9/AnA+ujctoy5jzKYyWACM3nJMP2/BmX&#10;nKdFrM1vRq8ulokJPscWVwHOp/5GbFIPB0W3DMiUOslJR84AfAtWza+WXNGbA6613T122A9yE4rl&#10;YpFM9Qd9RjAAptPtrNMqw4/1vgKfspV63U2lNqt7uhA/xzTWMD02TLuslCGlQniTq6lbb/lJnW3I&#10;gN0TkgCQmzT4mBgirqysM/tb7QeGhJH0MszJ5bMYI3TOnh3xP930y7E/2j+5tyYUaSpDkDTb8nbt&#10;yBu6ZaMR6jofOoKU4sIBKWaxcKkyYyNIhChND82gyoYVlC8ZtOgzxKT/G65Aqx+enws6bGioxhCZ&#10;7TMv4mzF8SvZI3wldKTFbN1+AaJcWiAVzIp2LMTM+eDUa2Iy2f1izY8KHRgiW9+yo+hiGltCv1OE&#10;uAw4F47v+fm+I+6C8QXLWWbv0jvuzWT9wVZdptZeoynNxER1dtmI7gmBT2oSiFE6Azr25a9SHQQf&#10;g05SgQLC1AYyyZcK3PTqHpNLkq6cbOQKkYwp/+7Ov6clDetMAwlLuk4iBbzf3UOEuJSsaO07oWwh&#10;Z2uFoDX1mn/MEpToZS89us3fe+iPN87aJQsqxOBFntS/uOGHfytIkyzow3P3OzCKLnQcFZ73WbHI&#10;3+yHNtHSea+iKh0QNccid+xdvo4oGgRH/kdbuw2N9iClarSgh5ZadUoBr5i2YR3wPGh5CNIhWODS&#10;oc3Ph+/0B4hk+mxe5fxkx1vcPamoEX97zzeLbREi1qQINBO4oeuYAsA7H4gjiR3Bnx9gMctvt6Pi&#10;FArUEmBhc7jvIWqRwnp+nI3LpDmN57OqNPetsVcGdScogNzwvwBGL6PGLcGDzZIuZoD9z+NbCSQ1&#10;A9+/QWD5kO34YrzV5XtP8IyoErUQYAAk1aVGHTsaq/us0Jdx9NMdmyVh1vUVI/VGRtz89kqnV/cP&#10;NvzhkR+eqp31uUpqRDljWupLj8avHG2xsighrOHtWAfnoEFZQKtpeKgR3pOZvb+RgTaa5TLQw1OA&#10;ElJ+9Mq6OiJbVIfHc8aPc1g67edIz1OwkouzDUUtgRnXI7Nsacd6cLsNrbkHLNPWViVu6XK470Vv&#10;aNu2RcKM9u7eqcj4I10DNkd/jbz1N93uM5Wk+Npndw1uCUIIto5iXZdPC8LCD/7Ys9PPNllA9RvZ&#10;WX8dzWNlB93WcY9IKGykXS3orJoxZCqod700e+dkJtr0qrYW1hMF1UJ3Ll2nRWSj/HdWlvBcbV10&#10;W8gcZqlaL71WQT1ghvApnLLbLb0r7/VdWfAr4aOXv/vrboGoIF8jPbe9lEn6/eIbM1deNj7eBC4/&#10;tqHwROp2zbS9habts5LUGnN1IOzJ24JmQ6jd87FNnZLPi5Drc0wN2SpKr+dC26BtyfUOfRhdqkTB&#10;t+yhbqdR+aVD1h/ckAqfOY08d/+qH45ON/W4ta9022OVV4G8R3l56RknHly4RpHDNhPS1/27x+m9&#10;2z3w7e1DKZHwhRb/tudtXVHO7Ry/oYEPUi+GZkD8FeVqvjar0KWts3LtbflWKFsrpLFUG3XTj2vl&#10;6gxnlMhYdvWykj29M0IgHvY/J5eQOlIv0wAVgPdtuefB1wh+IlSmk41VJ/fUs5pplf245g0txanb&#10;Xl549h9ONAGv+nIdONvRDXK6+QGtUuPCSLzR6ePaVt/x+2YYhYiCfs2bQSkGOfBtZFIa/Yac0mPr&#10;R/0OGRp1CvDDdfsnWLno0iGdgzUKK3qB/vynVw63qUixYzkmROemV1/eP2uyC+affBOpC7X8BPVM&#10;jAky+8SfFpxoQJe9k5tTIpriytR9E0FfbuShDIdT4Xwlgrw6f1gXu4RJt595JL8f3CgaPYlUYwQv&#10;Pfnx+WUi/EO1+8OwqFgxdHaL+IRZvydJSt0iTnP5Ror2bWdzoqnMWZfcMeNnpSmGF2SdK7666iHZ&#10;/+aPl/ZqKBaFwMGSOke7NQegnWvct/llLhgjUKvJAUTA7DP2quc+JVWF7Xydr/xyalUe55gcgLgx&#10;6MXojtYGR7fdHU27xUvRZtftuXZg3IvRHvYgVCTBKZPe6nF+HfBvnivJK6HEx6UDDMm/5j9n3ATh&#10;6pYO0i3QIYCy36n+9MJS0f0qTsPurhm9zyJp8HuAteK4R8pnscl6Ujd9wNkkQWQJYPVDjibHff92&#10;3qDAILtBGM3y/M3S6o1CrV8v3jV/kekGZL9l1FqF/3jHF9LxpkR2kaU2WqK+bX6Mo4X7Xbhr91hF&#10;EkSZMHzirPiGL+76qPyM2+ru30no0eXLG8NJmjF11Lw1JJxWnZb+N0pPT7yHyqWvexM419R1TXV4&#10;nkE5nda00bS6pXXE0DxbM3xrVp9iFhk5MfKDehebHc35Z9cUDkJtL6XKZnnwgOuL+JM4Xvz8sZPO&#10;lwyrR8vOxYFgAqsDq7913o8GUQqsTm5CDb/jD4vGRSzbz0oiJXc9vgbP0Q50t6ct+0k/EokZQm5H&#10;a7Xfj++hX/Zrp9gyrToj41Ze/pu9pH+Q1Lljli5BneX2fZWQNJ6s/XlTEVPMAKhaAaHSdgeDwJjg&#10;Zvvepz6dBY8VEgSJUvaM4tdq+//1rK7jP96CfElrn267Mhsllw99eQUV8EVagM4fSgKbnrp/iw9Z&#10;ta95g8Cb7PfJvK3b/gBdJ3Ko69beukOGRqcSF9vWTXGh3XlYiIhya2MPM7Y/PvpcMdxA4cEUxp9a&#10;/vaFl9ezxgPMvQj1pymsN9dAN8GKot348p7L+5A96Q69T2sfefDf66Xcv1/67j0GE4RNg6iqPb89&#10;2rUOFh1WmPbZtUMaGtgokzpGWd7xPqbNv6+Ts0JZbbHPClj8N77wxWODa7W7Nr0Vkxp79agySz7v&#10;/pP0J2lSiLprS0ljoNp846YLDX+Q4fbF3I2zXT91ncCZckE69udr5QLVH0a5S2tzzmI0HC1qSy7d&#10;NMf1SxQ/QOMhHJ8ioW/0e3xHtL3v85Vfj+kMRnNr25w3N8AKRC9G0bqddTgT7/LT936/h7Q3ctQP&#10;BUHFI2XndYW8bIx1TQxmqvqx4ZOcouTvte9zkuUEsy0GBbQAojf1Xzx6zUlirBsUnTq5SemnXuv1&#10;8wiqft1EBqTex/s4CgmBYvAJl5qhECCyQS/oeLw3PY7fF6O0u8pvZ8LV/PALfkqIb7Xs+EtqLOKv&#10;BZ4R3mKfmx+d464DabADKZf2F/xZcPuV+S8/fcpbH0tpx7WDwdQTcvRvhXsZZuzPF7zmnSu+bPXi&#10;Bd5x9RKjW3FyP1HTIUoOT/NpES0bvGbjK50edT6Ors39FJVfxKje9dzvfvniJ1s+30y3tLzsaM1c&#10;HvRchowBCPkcxpBS4gdPXDEE8TZEH1Ha4NH00MdR6R4DZH/yfcY3+hskBRhkkgHZlfmn4ecU6UTX&#10;zN4gVCIMaK88VXUXQWaSNkjdt+uLOTOqcWrznx93hxx0A8rW5RpUps3JIjjQ0LOIpFAOFUTY7Xhc&#10;R28+2QSTOLFlFAVN0xQQdNKaNC/z+QWt3wszlCKciKHYdohpUEgZyVwoq2KNAA3We4sfSEtSjATh&#10;7SWGBNaQohQkV2m1qw4MC1jy2rTgevk0XyJCzN2xIWPXVxO+AYKi1Q9mr/TvqS7H6j7y2idmgxAI&#10;uR161KZH9wOzpznRhB7iRdEVhFvtl6oVNkuJlm2MjSO7bOGAL1jeZpLgNfjKkTXH6uEDFXLetmU3&#10;ELeBWE9dn7z376Xfv+pbv9saq68FDzBHdQITWRrFhrK0mcsa4Z+oUXjzhPt162N4yBUmEsuWG8y8&#10;mr6oBK41MGtNBZM5Z9Bl0z5d4OueG342l2Z9KD9mfNKOf/zuzLOHVvm5x7d9t9y77MChzlJ2lJvO&#10;p8/ePRFUB6rUcTaqY3+HF66xAKWzJCNgf/iTYb/y+QLNq25rZ/cvua23dLvxYmHNE5NHhT0f+gB5&#10;f8fv284BabqcM8G6rytG90bi7A34Gc1qOKVGLb54lCH5GGHQLLWkn081kyQTjlUst/vKzN5wPGjq&#10;/n1vxPTKW0Wnze/rCLHFX1zbjxOWlnUP4Izw/BdXj+qya+cgRUOZJ/NBaS8Yj+b3tKkPBu8ffv9M&#10;n/KZ9SeDRBxpX0Fks6j/ZVkhvWxoIKVwWfMrr344Zq97vi3yfGDz0pNE9Fl6YM8Tm8ffcFplcWhg&#10;9y5vT3t5e0k3PiWxSTPI67ye5kQkaGMGiosBxjNp4R3NALTby6ElQ0B/rtk7vic0e5r00A6q8LMk&#10;UD2abxcNx/11Bzx+QRJ/MzP0slEk4s5ZdfoYOjsProARM5Uks+PDO27yoVYSZAcdm2Zfag7e4ooF&#10;3PaTtLXwKfXbp2Aja15hO/y8pi2e95GNTxRd2cOjj22XSEaHn3zUH5rAk0rIcTWS7qXRequRk0s3&#10;FpO6N/sNl/2M1HXi/HlGI1gGwGYZPWvMjGUOPN6IXuFn+u1i/Tu7M22f2D5ib9hwqlN6cdkzFA/8&#10;/u4Lxtp9J334dhK7W9erSl/dQnghAMlXbyU7dgwyYPS9aN8rDaircVUK9RcxsbizTlq+gvDgr+70&#10;dGqbOz9nZzbqv1EvWSCkMzyZ/vfULT+oYOSB13z3uzfJxZXpJ+/92W8/JJEgY6U5BejphnoSlcH/&#10;p3vJeOpPoQiyvTsa6jOzgrv71T5TikCeeRjcmnoKQpbn3v74wvGgO5QMVpDijyzcd8V3gm59ZPF/&#10;zrsKypOHnmGYlD+TmJH8fRjVh1gCWphU27zCttJlLWLpWjbEGEHu+X9f9T1BOhCF7vBz6AkYk8lQ&#10;6h7O3F0Ovu2cWHxz6/B92zwFDr1QE8V0LJAps6T6NMuKCpdofCKGmnagEHUS/cWQBY80kK7b01FR&#10;lcReu5ZWFPirgtbveTHL2yag3ZEft+G5OdvJ+teuGQ9x3J6Lq7oH+J8H74GYRj/3Q34gECj+yvWL&#10;R4P8Kh5oEbNouu/h/WHIYpcZ269Swd7FUfoeWsHmwgVaIvclST8HX+xr1OgRB+NNDwVMZvHL+86f&#10;gIpZg/Ehbj3uiosHfvFpbYrftOAjvofPZbJpxU8ZNh2ktpuppfDx7d7RTJKxRP/rn4zr5qi8CBri&#10;QxrsLOVv/PyNkefIEI03caTLvv/SxqlnclkrtHb60MtQeHtY1k0LZ/TZM6eIGQPcMcfBGHysYWmi&#10;vICMqM3UJ5na9WS0VA+lwOPe0Zr2RG332r3f7Aax+K+ejueQT5ZJOlBa5W/UMm4SuqnZlFSRSLl6&#10;1W0X667VGM+ePPijhs0huYEISeK7zXy7kamolrONGajN42Spb2nDtKacDVjb2cz+UwMkLva+8qla&#10;Zr07lNXCWXJlt6d2yTbT0PuaZR/g4Ce1Gs1FhymVZL/lqBYvCoiXgd3TUSPX7p+WAvcnPW9+PVru&#10;RAAMoZrl3JihNDyz9OqHJwuOBMEOQ8+mxSTpfc8LL/xzx7OPzXx17tp5WyLFOAg7ATdjKChdp1Be&#10;72zb7h3N4NwQaXzTd60Y53BaOxCnp/1CCx8MiflJyc3hjCFlHD9nzVx40aVjOAiF7fpn+NYIlq/D&#10;DE1wzA13Vt4DjiTOVimdwTFWwI52u+fVYorYosowkewv5t16WUCGUnZH73fgd16qkvW9++SFE7M+&#10;SNwf6jh+1TsaC6EeO0RqiFgfZTKcwgkZxxeHtvX6ZCVodXxl/pdPLXadEAiC2URht5dqT4ZmOHKu&#10;fEJxG31tqEfLDa/LG/Kil+4YnFZ4PbTA1/2fZbfLwBHHZevVU3saYsYfnZ88158IxuTD/OjD+0NK&#10;EKnnnrkDyySd6gu5GYnRedtW9nw+sCscjg5xlx//mB7tDtRUQGEEIgZB0Vf/etPgKRWswZqQEFFM&#10;n8KzaTsY8rHDT7hu0vYnX1v0WYmzlQnDOZMAhjMoH3auXrHdhgauYbZ6njuxH3ikXBbcRgcZBh0I&#10;R9B3P/jdITaSY6JEtm+Y1/1b5RlLdve/mbpuQCKA2vlDuxxshC+tu3ewSJk4oWvd4pzndaJSj5ax&#10;1QjzxKOD/9UD9T18+8XTDxsDL2RKk2YzVt8nspCRzU2slpU8r+/flhkkQg6ywSoUa4vdVBBkqgwH&#10;5QhG6eq+5J5AJC3s2/bhyCRKalGPFMh2X5oaJ0l8TYjH9sHi9RNtO6RhIXWSb8a/oSRDBpvsu0Zb&#10;OHyc4VoSh8c1RP0CJ6RD+7RuiMVQ0OfBObXD+8MWJL2g6NNNJwuCqgNuAbFE2ptumbqvPKKDlvZr&#10;0ppPWXhHm82umOe//MpgmpVQZSm7vIrklUjZxFg5WtGtvHvx0In8gn+/VVsWTTTIgpXFVtSs2d1u&#10;Q3NVon/00qlTWFMU4koTVo267k07GpcNPFw4oTAWAI2Iserxd0/6jo2CT8t+fNu1J0Ep5tAdEL+p&#10;D3307o8miVnBsDBancMZQQ9TLFVur3ks9PdeUPwyqMDn8TWvA/HVH3wy5WTdkFEUQL3wXLqetuO9&#10;f7vfTpc54hNs1p+QHei8kJhPiQVtXR9S8GiXPjWRRFm/T9aPLGr0OakQi1KZ9XKfeqcAtTMiyG/Z&#10;tgVD6EJquZuXjj+5oSgJgfoBexYNu9KXCQrIlvrH/3X36aLOCQN3TutdubfUi4N4a9HR+8MzreLI&#10;u+nCCNY9QLlMjgVEiCsIzPQXS8LX6Yzm2shrBWsc/6aHPq74aSUPzjdsCFne4bGxMXQbhh5O1qcZ&#10;pSOGDSveU3ZaauH813cEoIArMvV0J6JrTquG1lJogwyZA+12m/NNn3XlRTz0lFzEjenGmJNppgkR&#10;bHC88beN9/Y1Ja4myG55MDPie1Uh3VWmPZG4cqyrQ++1eQLBR8wA6u3Ie+4fcz3JQi2Lituix5vT&#10;Be2eacf+AXxsKL7ofvazX1x1KbjGARI7PkPAWQWOAfXCNv5hwsUytkikfnLa3J3x/m3qCs8ZptYu&#10;Y5OCY6CghgNjxrOBd+yxCieboT0v3qKGM1hpEd8bwD/HjdEFn+pDDduX4RObt2hgaCiyzs0GH/z0&#10;ByFGkKrCYuPe7fxpTDjD+rOYDyetXD04qhrSSO3xyiEEPOs4aQlUv/yQ42tL/7AWWGWUAQurB8g2&#10;B68R1SfIfzscv/vJ73AMXE/vq/9rBoe4tLd14AUcS5CYZLFc9eza3t8DszliN6iUgScA6UUWnGIg&#10;XhQJGFF4BHbcwtPPP7Usto+JbV723ipfuSxaoP9iVaFVQ2sZZAZYCkYE05L7fPIbYeQHcjH9Js4B&#10;ysOIu6mc9Q9xwighJdR3TT35ep87L04UNcjKCy/G7xqtMI4nA5trrG3LLISE6u40vx1N+p3Dta/b&#10;NLnaehHcPFsUYgt+aV4/MJffOT5Do04Oql2teP0Lg0ZVMtgfQVR4UI6jre/V+dfhcMDUrzy9IF1T&#10;wIlb06ew4LyljMVCn8SMkeV6lla4H9h2vuR9QJmPSIjD+NYvOhskV4YtSrvWrD6/dk1/rGCwKJ+l&#10;7J9zus8P4u8K44ugpEhuQgIHeUvU94h7uxCO9/nXvX0d3CsYJZYIT4kmULsr0D8bpnFxxNLycJbu&#10;WCfnZiq2cDDkQjrTDmVefS78o0soV2HTFp0b78OjiSqc9rLBZ085fd/cVdVV+2o/ImV+FgoEbTe0&#10;nIgdQ5S1s0ZMdEA21xxmy5kO5AqgYKEr1T8751JscXJg7w8+HnBrT9eQFOHlmVf+qCdGA3vJgait&#10;zaMMSeBe+/uUy7Po6OOf/cfuUBpXczWR+/fSH12Ec0tuje1Y/zf3MsHuzXLmOzO/3xty6iBIzIlE&#10;H9dNO+HHUOBwpB6fbSru6mdJie+1SG8JdSpgWxeZso3vnatISFTn0HqtNUhTgDUfQYpnt303ipps&#10;uDMND5Zf1vVfkZE+nTOxAclkQXFXyNrZ0eJH7AmazcNzAMj6GKuazYKQlSdyelV4KCVy9XYQwIyT&#10;SkRazZbIgNywdEb995qXCmQ4NSVyjigm73+14uaeqPZo3pJzmvc50aCDGiRbXEYJSOHu59117p6X&#10;X1+bTpk74yAQbuuHUFkSxjGyDeqiwZdbMNvmaeUZPs4mBpFNLUA+iAxhYjgo1r7G33Z311gm2Mgs&#10;fnvCNVHeTIMs86Cncahl50lszuVXETOEPGonNg89xtvZjy74HmDrx72fUcAZvHJ+L+EW9a70EQ3B&#10;6QP90Ynf0d5be2OkkfJv7X4pDe4efeKYNz4U4HaABcwm7uiqDcD00kWoLfd1UPCIeic3tqGyGL6n&#10;CE7wnVtO9A/oMzvDNGLjAYyr340bNuqgWie9Kj5TZdMW7MxR2NGaHobwvoi4p3XCDW+uwykC1cLY&#10;LtECevlF7D/Dca+oEhVf/63m4QrRN6pSAOmQxL7HMlffNMAF4UpTy9XRHwXWynOW6dpaotugsv5X&#10;/mnaH3s9d+v198fa7jrCocZCCIGeZzdfMygtAdGXI8dscQXBAK7x3JKZZ55H5aBTz+76wZkBww6l&#10;I6ue636jsqeAdbHqHZBtQaJU85Fdbzfee0LMDxLNY7sYx9/VNEDo+HY++sFtw1VPuOY4XEcv0Y/7&#10;UelEZ97OK3uAQQVHT29Ot74vHP+3tOMO3h7rgAGpR3Tl3uEgkVBG7FxaViBC5AA+vj+tfHqqg0NU&#10;Lg3d2n0pJBEMX8w7226sMBG0RYru1QHnBzKRDfYgiQH6SyJ8/3XzRkmgZuQLNtYM8dc6PkvAWnr0&#10;zqbYPeIYWji66fPR2ShMmKqiAxOYkaWqmed0JRaIsmx4l629WKf9fa5nsP/bgjDvD9qkq0pZS6GF&#10;zl7z9pmmUo2DdzTQVKNSDbyhjJWSCwpLB0YCpw7q2jvZZtcR9zXBNMxa3zrxSsMHqrmDHSV6BhLA&#10;2yJvf6Xi2oJswOayT4pTBfzJfLEAAP/0SURBVF2U0sGtD1VcL/oi3pYLJ7y5X1zEu1h13pLrRhqy&#10;oCG+ezyzv9XORvkV+9AfL7wh5Glm0P5p9SfHuIAaGu1s2dKC7804bwKWYR65wa/lCc1zbVzW71Z8&#10;8uH1IqvEQsNWL+1aQZHbbl2k0L9o30AZVAzetGmtPwD2M3ngiv7PdyOl3ZTM2EPirRWuWumfxQ/W&#10;xUxIg0Ky9Nexg7I+0jDIfb/2RF/a72n5Ht3Q4NBQ1BonBcvWfHSKL0l9TAoox3mCKI2fj/TTQyEC&#10;ZK2+WGsv3uG/zz1ZbMwEMu8ucS4eHkIwEOjFJqvKLU1HLq6UykNHSJo1EHwjkkjCfU48qXuXUJsN&#10;DVFFm4f7teCLG7un5QNnQu9tMFiOJSWDe54LXNoD4iWOtmzbxF4Cr4lSwwPJu3s6OkCXDtUjaVmg&#10;4MsLxow1wyexqo8B2rczgyG0b4xpj/X81QngETxa77RrMHJgTeQsl8/tc0EYH4TgaUtUv113+mou&#10;Zkjc1nZ3C/OsmQn7nhswEPhYl1NUpaTsKWekV5DWhtMlAsrgOkuvWxmOFNHUm6u+WX6aFI8IXfes&#10;C5ThFAOLtYs22L0lKev4yu2FBT19xEmD0v9Y7gMtkIElsaXa82eWARdET2gANsmmUFCwoqaHIDNI&#10;fv7X7Cxn98TNyL6tT787/LclpVBL9XFJaATk3BfP0o4SR0J0VvBKOEDylgUwhMb8TJNvs6Eh5oji&#10;rdi+R688G8LIsUMrc7Gj8TG/IS95+J7B0Lrk3O0PD70xweMwaz1U9fOeu4slhO8pNRSSAk2zC9EJ&#10;suY/5n22JMdtHzmmi5GXyYiOqfnL5ldGEhVZhePwGz0rzaGHXVv5Ve3f/PDNEJhug+uVl+/owE1U&#10;0UpG5QE7njmxrKYQSJ45g3vIAsQDBcQiKsUPoyga9Paz1mY0yh2h7rTi7THGF4Mki2uQ/AXT+ndH&#10;cEsY8sbGSbaU8Zuofhk4t3aEmCqqCw3fNqNfWXXEh2DL0W9u0dkKX1Rz+IY9+smwMyRhMHN5RhfZ&#10;guDbXZQQ3N7/Xng/54FhXsubfvfJJdcCAYKsJJ9u4SFtjrYf0W/U9gAfZbGtZP3IerCcIfgYsc0u&#10;MEIhGaKyf+5/PmwlXdAiG5fzPFhWi2Zkq95fiSInu37PS+Xfs4r4BnbvU9uvKDdL4W9RMXkw3TK0&#10;LIzqUzOaxD8w93xHsJ2QqBu5tSu/bBsevp6+XkInbs22Xw/PuL6c3NrxPccrzEsrG7XRIPx0WLFt&#10;8fG2G4lquAgE2MTK0N84YIYCvB3hAtXj7Gr+8zbeTyF82DaNb53y2IZCBBfKfz7rOYihgVSGqupM&#10;GPfrrMMINRxrHCsk4i3fKDGjtO6W80LtxXft/6Osq8WcHQrtSfmqmWTghG3VUhpwJEcT+12//JVE&#10;EUGy4/LL/rS9FNpOFk5fLWvrQf0OjWUbiHjXle0xV6x/3oVcIYoB6lhGDxDVd+olP89ATp7UNiOF&#10;2hSwaWOXtOkyBnDLRo7Xkx89WfHo9eh4M2jxzgHNndyOcZQjJHK00BDgXYiZ+kAWZ8FWsaGRNu9o&#10;iGMAlLbj5fNOACEuDmTN65T3PHQgZ/jJ7FduGgPMsRz4KfdNXWj0+1/8+f7bR/shDnTgbIbXgFk6&#10;NuuI6+acfmmJlzSgvFlNn9/aytqmXjroIhOFWhBnWPMDMrUvzvJ5UCuhY46MpfqvslsichLx3ta3&#10;g3a8NDoWaxqX0lGVKno8CVYAyZoUAksy7cVk05+3p5/o/B4xf9n52MZItPjDIjGkCYaAOLS7Y3Wf&#10;vg1yJAHBwC/Z0+gSmZWZtNj4wuiz3C0rT+xq6ZwoB18V+kfAg1yoLxlYzGZMxYkxvcv/06NHXVBS&#10;i/jq2WMjfEqmBHQHVXIf+t7IFqUcrkdmWXdRE4OmE7RYgIdUiaQ+Do5E2WSwJWHdnu9tR3cf81I4&#10;Zq6/sabsh6+ceG/IjdYoHeSooKhiyl3Zlh3NK5O1RDdYl1o4bBgU3zHwh8Rd6d/X+NXFL194ddyI&#10;uPyGJT0rS8USdcbHJ91ycpAyIx0o1AKvPpXMNYhUPXPgd/umvPNBG84IHe08nBw0ItQ8uWzKGBeR&#10;oDzEi2mEgSH+Z9SJJVBB7+h7Het3KBbRHBQvi2S/reMoSKkX0w3I36DgNpMyQBuV+/P2PJduStHu&#10;n1ehRMqOjB/9xC5kZyyWsxn/8LOejxchhErXny/dNBiFSQQzj/cdb/sm9Xm7xsezesFpY1ctA08g&#10;O/SibcuTKUWxOL9ABtV8xgVQh0j6Vy7gSDLQtFM220mLvTRJgzC636fKF1Xcv9+Hbdv09JQhj8f1&#10;PHvTFhEbO82Ati3R154O+ZJrm2vC/aj21woKf5k97xx/0EeCTeGuDuysOe6BVnc07yr6XzYrss9t&#10;ua1SBAE21L69jbP5hfF2kjBrwQnXOQEG8MeXgpeEDIZfMW3UT/qCJYrIyGY3X+olSGm4nXu06qqh&#10;TJKCTw/a0Fo9K7S3PzlT5NPSpj9Purc8I3AHwMTHs0J63tQnzpBC1aV1P3nd0UhG5Blg20Doi/+q&#10;ggsDE2VAAbEZC8D/NP95e/shE62uHyrgLmbvfxeezBgIIIJRs7D04+19wjUlLOqdjp6eaD7ui7ot&#10;Tf/o+pOzUnH5gs1nQjzeCZz0xbsDQqrfLWNXVvf3OwnYmZqQdhRVuqytSVbC6hqGRDItsqUAPTph&#10;Dut1/DnkMNhMqOQvo4aw1WEBdfA0++8ISo9tS4dEAYBomtnHM1xt7qrmue79QHUV4+mns3dfXrIj&#10;Ci1aeiZry1n28Id5uDwsl60amgdDgWXwVQVa5u5zLyIswvJUdOdQyyFy4/I5fxTRUfXCrE2XD5Az&#10;wWUvDbwG6wILt8TVW1Z+GqA0kY/T53x27pkpK0pvhf8cZIht7pe2XQi8n8s/svGXwwybw7Hk+F3U&#10;XNQpdfojdeeJOHvm29AMMSkxlmY5EkmL2HqyUkzBv0sQ+BYgAtP85237eOqVe/Eb4vQwPjJ7wAtV&#10;lf0bxqKMxmE4HUz4vd7ec5LMe+NziKW1HKyaHsTqwRcWXzNKEVW3R+xzpyenNIZY9z/D+4luo7//&#10;9GU3sRlbdlSfOOqTz3qUMcSnd+v6b2dUArFD5ENoZufIHAJ1ZGTLkAxXaqyqLLSAKJQpAIkCjiOp&#10;pyMjOUhie2iIryT66E305oltKgLz8tPibwaaTiEBsLEJ0dvujcBLbON/Wjc0T6IZW5+l8NN231Zs&#10;mwBPNiVncytAbki4ugX+CZyvjotkvj9kqsL5dr7G3VCOagnqogOD2zwx0I+gpeXY1E8GXSswWLG8&#10;TjzgCeV76TIl1BhM+/NJNyqGH5P2+NH1TTkzhVmz7YRiPpvvM1pSAQIadduUxJdH4t8UeFu0CNR1&#10;siIX88vNf962spYDbgfLVfDvMj1wzhOLdq3tF3FRCO9kXLHct8ysQGY5d+g+svebDc7wzVt40kUc&#10;jyQN1233axf5MtG06QeRasDwcezend2jQdFAMaRfKNnweb8gYVSxPLaG744gt0etcpQcQu7QoCtZ&#10;n1B9xrzqkZDaFhA0g8IyYwNtvmHfRI7qzHmll/meFkddp7x4XVMTUqtnv3/LPQWkIcBkBIGOs/cS&#10;7X2R5pxt64aWI6tC6WDt9jlTT7exoSGh1vQ2dKXMjQ8Tf3PLL/xCKqJLi9+/uj+jur9PfKsnjWWx&#10;Jo1/t1gS7XEaHP9w2flDdQmFh95+fPAG2da1um3X2bwmrbtPuWOogPHDweTARty23x/pCuRSlqTm&#10;hMSKvuFcHUB7e/9LHu1IjRBohPiExQDTAWlouTEMiVIeTqREFK460PTnbUcB5swHhLH9Vn40sigr&#10;kVDpQruLZIKzFHy1qcGZaT3KsHE0fUfzpxy0o+VoC817TrgZ1pgNED2YXtivR30oFSa9VrjlcBiN&#10;UmlptBuws1yMc8ujb7iDuKSQ8o2Jv1NR7HE8eBvrUawFO52IKg4OskLr4n04aC1D3xKBcaTHlbLd&#10;agk8cyBGcimtr6IdOIIllv3zi7suZHU2zDRC5d5bT2lr74sA/uJ9d6uH6tyjcV4myb/0GyUiB8MC&#10;AkKZynJHtxxWjmFeX3FZD3Cpc8EdL155etIQxT2kkiRkAFEpwvFA8BhhflbkrczrFw1DCE32FubO&#10;XK/YdJRdv+HnVwIFHHP8+Uss26WVJzbMPCxxn4e5oGS7Qx0OkMwSgWe6pGVZK5QYXxSFGA5I3DKD&#10;mv+8nY9icNgxz96cBBXcXmXEzTPe5RXGMIB7FMmYjXEflVI4+jm/+U/FNclyQYYINRQySM9xc+pL&#10;koU2d8KF0+dyelasHJ9ZtoFIGVKqOMaIwCcyA1itk7yu+Kl4SnehrnCMu8OvsjIRNhatv6DHa8sU&#10;y5RAn4VoIxAjzGknvLIzidKTgyZPOz+6vZcfvKOteH/YN08zUHCUjBUEbUj2tdfCmh+eS2ngiNFK&#10;Y1FnQzkgFG3/0mG9YlmDRzmpS5D+8igkAKVDUs7VX1t72fhEIBUiDfdHpoq8pE7zX+rqxfW0l2jN&#10;fMtTQNyXyXKpP3U5p0+aUTLYEXJxntzJp8Ofc+RXIFuEfJ0mBsia13sMRt6OBBx4sMf7nBYfnqij&#10;ox+k4ICrUMtAoq6ptdafbf17BrqMVBCzO6ABoGr0JFUZUgwCAIQhjfI2c+bn/B10s+VKlRc+nQil&#10;Cw0y2lhG/5Tn9gsKKbp+7VLIsxqWy2rpFmvDwcKDGEDpzGC5BqZmxvjTmAbGURoK2Lq+N6b+oAXS&#10;nGVM2rsZ+6+dqvzhjlczDghlUMGVudV6nRNqeUNwLv5gT3FMTIJ0CWxyR5mqdHYothswQmR85nMn&#10;K2RYg4D9l3NsxTx9zXuhBp0xWYlV896/R4yXpYIvmQIvdPBXr7rtwTE/nQRwsGP7IM/NorivnfHG&#10;lnmGikC6obVqaKD0hZhjRiZ1C8DZrfiaTbv5RjYuyHLKok1nSrwRNPc8av2gTOASM1ZeNhZbWVFL&#10;OL3lwTV8kMu84F41kJi8AHhIZzXqskJ+Pk3q//j+Jf0gH9XRJenoLyhZrDIiOJfJ2D448K2T0bT1&#10;M1XfbtfR6+AogFUDoKc9bBc1a4OdhfHZbBGqw3e7PTBurSt0HvbAFALUFecV/2VvQLEbmIu1hRzL&#10;idUlomaFbwzO2m36iZOJg47u8Pc0nBpUa5dkHwiML9CjIRRCigDw9biz4V+sDQLwxB2rl4GsOEMK&#10;Rr1TJ4j1/qwk+QeMXzvbkA0hYwcun7+3uxlA1D6HED1Ww47X44L1a0qRKeThNFEa+aQQvGXXR4Wi&#10;6jeTAAV0dkvzitEIaoJYsWgq299Xrz0RU53n/F5+IQ8Pb9XQKCGigD5Vn0t9G2VHWvOJpNlwAPVw&#10;FPezvecFbORX/Q3PntkNa254Rvw8vwlZ4yMGTi9xk9Izj580DNWHgAnmPQ91YOukFU4GuOH/uOKy&#10;bwlNYOIvTxa1pz8ZV2LOPuXDTyUQ2KeIlTfWJtMqgPYEhqXOEkkR2e/aq9gUBGgDYO7iNFEwfe72&#10;MOif2/Ou9FrcMSWOnVD/TkY1C8n5o15bRVN0vCNnnG6n8dM36jYwT4hSHXFfO0LqouSR2pPGB6mK&#10;J4+tlU+T4Xd/9qbk6Hr4sqEzVhOm0AicUD6NyLYHsis+d+90K0o4Ryj/xq6XEjiCmeKxLK05n2YE&#10;p4bf/ZRAy402fB5vB66OvgBlHAQh272ftLd3AB4G5kZRoE1MUlvn/mPv7yf19HQBPBLu9t/tyF+0&#10;amgYIcFwQnUfrJ/QDaEvTznX6wovhgGoBZxH5vNnR38rxbqCxSzvdlqVbvp31J8h6jqHeX74I1WG&#10;b1j4u9LTsg4gk0b+CVObn4c5A9yy4SobHzjpz+UewV67J+eXdjBi7dFJ1mN8IEYQvcjbghHSKJ82&#10;nyV9fCGyx6kg20tMC6zp6SFSms/AR0VFVKJYabe8FchjOZOcMuXpbagkS1Zc5J+zRzW7GBZFQo29&#10;+O1PZcVyQw6M++CGxVwXJAiNv77k6hMxGW1dYYSsqbAp56Rzn9iVkYK6csdnr5GgYNm9vrvyHTZi&#10;i8TOktIBjdsJeFBJ4YCJK5+G1w6L/rK6N4yNSbpdlXyoXnYtE3kYVKj56oVuVwRfSckJJ+xADKeT&#10;m2hrigJZ9ahjvfPT4O/6BC0dcRrLOiS3dhzvcExDa/ZhXZJiMhpZ8dCVpyUj/B6gaA+dsYxPk3fM&#10;FC9U0gxCswuW/tAqldi6+0+5IGNJLvSrD3+3cBWx7iY/8/OOgBLv/FOsN783UF9I3/gYZmXPu8px&#10;ssm3oYG0Xiddh3/xBSeTgAVinHw1hoRQBOXTC1L1YR6BhwoiROv8QmCdJpFSEg5aJqOk1XaL3ON8&#10;6nPizCB1FRPQGknFrbtfA8RH5VIhUBwPKt6oc9ndjABJ5sMOLzqvcfK7z199eiiVJrZOidd01ieY&#10;+oiaDUGipdVu3ffVs2kxHT7tnFc3mWBChTJ1duqwGRuJqeiMPeXcbe+lEXr+su6hUBsnRkZewM2u&#10;A3MxDosswg/o0uFXLXoZWXtgofPXv4e9SMvnYhyNuOuvrn1pzY9/Klim6UqQcfSqwfKxQre+o+Ex&#10;8GR2VF3ABFUSaS54yyVH0BwuS1777Nb+RtSSmQ2PjZyIs9/+h5ybC7N+IYPlrfm7WgxAIev3/O1M&#10;RbSyyFMKeXO5Dh9I1MZbGZ7XP/j7meOwd3p0kvnosObnSMSJmObp50zfo9iaAd86X80PCFYtUeUU&#10;CTS4pakG2awjxUIGsRGB7BUT6fJiRoWGYnsb0LsE203oZ4tmExkW0rfgfVfO+qieTkhlb4u9DjUc&#10;inhquW/T+AZBTbD4uTMv9koJQSBoIjAA31aSTrxr5kfAJ4rmdf5nXAEnHOGSbn+tQ7weyS+j31nb&#10;PmyQhCygdrcMv3+3gXRqDs59tOYNjcK62mm3vDKDY0VPNSXgFuludgS/nIRBWtZ+1Zv29g+W/KQV&#10;8Wmzr1n/86mFoSQHam/HAA+pFxI6/tbqjsbYARJwF8ZvIBqTSQe15vl6YOfw7V3Vu48iynFCFlRf&#10;TkoT2dfW39UH6y/agXNk8/VGZNWSn10HJAK+zOGlNhh6+z6yZYXSGMp/u+qvsRMtm82APTWvdgaI&#10;DqpCuL7XVD9HLAPcr+17y2NfjZOlzJYRq6ghaHFMPFhYJxSD5E32u24tYbOVfCKD8ahvtyvFQa/b&#10;8ZGiKyvfWURQfEFO7/6hLfKuomsgIDt71Efvkyg0dlo2tOZzkUSktS/1vZuziI+ezoC15GUzazl7&#10;yLlL/ljFQkr45LM/e99xxbRbfuFn60x6zoNe0IgLN70JJKgtNLCnNHyq0tz7l81XaCOEsXONlT+M&#10;gTjUsV1GtuAkZ+yLChaafls4fh27Y/V4yzxGcYREts15d8RVPRA9LcDJAwcPIDpgafk4dLQ+0VUS&#10;J5nZ6TtMf0ORkIKYas6+W14w6d/kjEsxKTtqpHeNUFQrXP3S2QPjXNCyQjg7H76jCYmFdXeDXcyU&#10;gyJ2nbbnXds7kzUq5hFf9snDt8d5iIC0P9XYygM1rLKs0LvPrAbeJx03H2vLwzAgtEwmmCJGMg0v&#10;0i7GkiT4UZBDSlJsZo9EAlJaKGp/tFYnWBliTOaektfW0QL9CZOefJfP8iQjqxJnX911/vvIAhxZ&#10;NpUmNU/7vykIvGk48DWRsdZ5BXQ1q3/wxFnm61tCSUe9dPQrW21IZpCCMcs1luiGKe4PTk292UAk&#10;3S3MdDtzg56hXHVf0qH0jMZE95FL7eo00jKWC4cVub1i98Yezy4jNA/e3uFv7/Wuo4T0BdPeuu53&#10;Z8myXUMTxRCO8DgqvOne3vsdfv0xDQ1/gUXI1lElG8m8sfImWeQitoDUTtOjIcoEiqWEGg/Nf+Xi&#10;M32mmyLZJ9P3BGE564pOjIcAPMY/UrUZGjRx7QRoKkyQHZl/e/lnskQgc02hNbmYUz7PT17H0Ihs&#10;RCWiGnl39KUkkuXAukd9gLysTU1dGKUVLMQZEfyAs9IKQgr0tJ+PtS+tgBFbFCEyHUCaEyk0Vgpk&#10;IHKGTC5wFhkQwCPZ3K29A4/zMgiUfFARv1VbmohDVGLc9W8uJmZWTkq6ygW+qyzawkDsycH5H/XT&#10;FjYVF6hjTUw+Zl9XjOInodHhVZWJ+UAKkv3gn498uPK257Ys3IsKP/JN5gEYB+f0u2vTdN3F3yOZ&#10;QiZn9iDOaTl84AbmWax66dghqmctUeum0ccvskXkzIl/2040H0pMET2RQDfn3LXnPVfTSnTbMnSD&#10;GnqeG2Yoa2cthpYArnzw0wsukPHhcikBwc0BGFEu7ndc8/TYO1pTMr8xRIh/zdAjVhQtTOspI+HI&#10;W68NOkdx3JDfeOG1b5XwbmL9/LuDWN4OawWEj8tCzH7isS6VSLzlubuOvJ1bC6Zk8/vrxqLIF+ym&#10;+VeS9DjsXHf41LWrZBI/UBF43F8WSAc0IqeE/SJh94AqivjNhJTJ6I5bUG0E3JTtWClfYwcfg7BD&#10;l0tfnxMFBiMwufAhJ6PAe0f/aMy3tj5OfFSTKwcudDUVKVLQB/9f6pYTGMuXgrJhrRpwomTz5k0P&#10;/HnnD5/706jSq97YJYP7lhuyebtpiDVk4J0vvwwhCMEp140JNz7xeoEooqhu0C27/2USHxJ5XyIZ&#10;juor5Ocqzqycto6Y6AAvSIkQAJmwYQe+lh5E8rGKHWWioKpVZGKCsGvukxf87awO9murP/sy15F+&#10;Jo6+YvUc+/zKw++E5UnwAQawc0XRlFJsVbb62U/ZvkJcTP2VnF55pEvoOijMUH2Lf+X/Ptz/5uqH&#10;Vt+vwxcwEZSBvPmvUZMYUFBa7ddqbu3Bza5z8IbU32v88Ezz1HQSDxBZSlWgYlmv60YaHcaSiWb4&#10;lSwjoConE+RUV+rYkZDu9qxOTpJWGQjJGtKgL2oitmsgX+Q4YplvswpgB7YMEL8RVvNxcajgKs/s&#10;Om+4YTtO2NDlggAxa8zP7ry++sopQwedQKwT0u9Tr0q9/MxXMwFo2HBn3zB7M4OaqLRkKedH1m4j&#10;lgYxvSFn1DyeAKEvgeTDMZsFOIjm9rhm55sOaKDkXHUN9vGLI/NNpGRzm0qeOvmg26g8YyrpxgJz&#10;4+8fOHFCYVH+n5C745caGv1YpVb8/KHJY4/IEyHn4CcJNvPb6C2Vhiah4nZB6KculGY2LR+vCHuO&#10;uB4y8IE4kReKvzu9FoqA+YvSHatn5JTqm3vST0ZiM0NwuRO20BwbRso36ov1rpjI1wBJOAglNUPa&#10;H6himWKiFYTAne2qYn0ikLGKsrqPqEpcDxZ07HmYqjZx7tTmgt9Pz46dOKcBASlMAhBOpa/uP0uX&#10;vApQjDsbqheLE4b+5ntXn6cmce6SRa2GU/a+c9uly889e/Lt5wRscPJyP6+aHWFSbsVNm/7PMqNS&#10;Srt60n8+hXuDI6UW+Y78D8vSVTFhX37Vh8v3E+hSftkwgNxAy5q9T1xYLdBIWrOn1ufaj54NQ2G+&#10;kyD8QLi5WiCibXtMuODWSDTVsX5t/Vdfamh0ZQOD/8fWxNARrqAL9dM6i0stLq90rCBrOWu3/P48&#10;RWdjiy8ZwdcUH/FkZKdd2b+s/h+XW2CzNfPvyh32RIfI8mLlz2NBF4qPoIn//Davygj/x5HTJn9a&#10;k7971wO34SvrojOpQiJW4agA9FsCqdNomPgBHbWCINWP+tIdcR3p1GWTQBaN7z1vqc5JQu8rtjyA&#10;dDsV8nFN5+zR77zDNSHF4a8gcx7++HcvX3SebaMGGzJg4VJ39u/ndhHH3PenU6lUNgV8TBz84meu&#10;43dKT15QK2fUUAO5+MO1SsItQrWb0MP/8V6/L6NAPm3sRW98BoJdr7Ix1w7vMaq0xwTBF3JOeIEZ&#10;dLMUG0l1ySwyzjcrw9OFuVN2NBJHlkPM/uTvRT+5TtLRuZ3UvuyMBtQM5mjwi7WXsFQK+9BG4abB&#10;wuz0M3ppEEpQw5seHXM+igr3vZC8vpuuyEcgF1DpbMhVd2SvFBuiakbIf6b68BdMSBvuLB0HpCZE&#10;HTrB5fAG3vtv+Slv73fD+RqfIqUeUfz9THGVGCfl1aSEyQZ9kp/xM3KsphAVKQzjVzoKC8JU5YgR&#10;5a+rnLmeOII5aGr17DgxIMwquwo5d+SchdjbUIQLQ1BFOfX5zM1nXMnFAiQbxBFCX/HoK5kJD79+&#10;SdoC3A7aP4B5qpeN+NsXYTvpHzNkCVJsRgXhpq7bW1KnBSj7+8ghb9lc2CVK2pmyfS22UufYaVNs&#10;rIjJYFMbftknMwyDJtNoF3NgBZoYfofWM3aO62hHHKZgw8MN3HXdRbWwvnNmSltcR3HrjAGTMnAJ&#10;D2+ca8v2rLU3DvZJRDXJ4ppLo3BLds0a3pNNHHk1ATU1s++fmyGrVkRilKi9kxsjb/zbzoEIwUOH&#10;K//MHtTBal6ZpRJ5ncdXlZdmkKJkN7A67ym3ETctS9a7XVI9GB1kmWaYqa+Omt1Bh2W6HXognap+&#10;E/RSRZft+zDFAbM87sw3Nls4YbOcpKUiN/ReOJ9K4lKatWAVqX1U/OtUHlGvpABOwy3z/vbCyX+5&#10;DGFJhTeSjAaj4Pxat2/I79SaQVJx8vx5ASmVyvq+rz9klugpnAXd0TdsfjsumDHWR8Qz969GxPrY&#10;OxqtbHSR14iSicNWvkm5n2kgF5uakDjnwuUf0qK0vKdC6YChI/etf3X3nX8NZpQkKYrlZRCPcpMv&#10;zaPRQjP3+TXXdwtlj7gOVSi69v7iMcPCwOEoodjsYaiNEZN1yeFyqoSArvawZvCO/vK/rr0Sxpit&#10;8FXlDRt4rI4xpceeu2ciXEYFhzSq05znRkExiIw5fpUZfPuK9YAW56u5oV0xNysmkJEiashyd7ir&#10;dTwtixjDroL97mq3ys1Y7Y5yNvtqNgt0T6pn4We6VOV31O47TF6BwwhsVTBecLs7EwVLtE7TjZWv&#10;+lvFTf3K9TQU75S4vem6+y/4x1XlUL/ycTEnCkQ+pcbyO+E/rHhW4Rq63Fgx7QsdhHbZyrvi/0yF&#10;RTtIMs45A55JpcWoQ3z2NfqyvZTx5JhNc6UgzyiaFr018KqgwthBVOdCVcMNna7O073AfifsNyGL&#10;rPzejjtPChbzdmk2+dUFQ1p86CyLOj4hm/yivDdJ+E16JqEj0NRRyLEQ37r/nHJ5RNNlSSMP+L/n&#10;y/BM3XM/KSRBA4wR3mjBFUciErRmSMEo2Uf+PuHHfVGhj5qS8rznz5oHEKkX1olpTlbbfsUPilP0&#10;VBBGYij/iXHwqwtojpLkLxh+Xx0YrGmY/LgbLeXl6UkBwkURrBLURY/Su9Klrgc8gQL8sRezaF/z&#10;iqIo/J4DWW0g8YOSR0hxmiOjvvv4FzgAMbIdQpBbqVzUINlZoU60o9Xvy5P7AxVelPax2XXf+fkl&#10;940fEQVNt+y6EYmyFtLX4122WNqo4Qwpla0Pk8YQCkMHXr1xlmWhyAeSTb137A7EAevgnF637Hi2&#10;luggFEX+ERvk4Wc1V0LvAb8lykTqun81conQ8QMFr4ukfdnt0Z/FNIZNw8s91hmvfb3RFGtBZN/h&#10;n5x9/o2DEXuFPh9w3F5k8yhnyPbe//DruV8f4w6OpGtRU7Cf5U8dTAyIWzS1XJ4cUrUgNdj/8F09&#10;dXiQaf7dT67rL4lW/Z+GTe4C8h28c/MWCDJuG/lP1xcPPZx8sBf+uHN87eb30wU25oc2QODv4jcr&#10;GUlrnpKdsBh6j2TSIdtmF0YHCBzq76Gz8jVvlAwJ2Xs+tGLbWFq13X/1/NGFHM7gYILhBI3d1o/n&#10;tCKdZ/9ae+swzQL5Q8K//Jd7ImedOTqC5DlM9eCJQKngQ3sbByuqVsG8cYmP0rGy4Tl1F4j1BSY0&#10;+Lonlw6oMCXw0Gs9iuYlx/B8BjB5FnCFw27T0mts2hS7pD44DVwjgIsYIpZNPHLN+5cWMxngY7GR&#10;5lpexhOrRVyeteO+QShuPWxa5uX+B82FYxqay5pQezFXzp00DgKRB3TNPINHmMQUs3tmc5eFbNkS&#10;5A9+Gfoh6D/4uS/8pCc4/gHhbRkP23QEyqGZjLy+7ttnCUhbdFL0qOmjsCLEQCXpvPnLCy9BaWwL&#10;10C+O665DyHazZDAvj0DwI2GStfWIW3/ZUPEtKX8OnLX1Mf+Qsgw+3ru/Ki0FLhCGCBLQt0W7B8t&#10;c1lZe3rjmWdDplzz1Revfy5dOfXkchYiA8CQHzbTObt/cr7b21Wigc83n+CDyiin7NpR2MOSVJ4z&#10;Az2X7+8iyA5WIL4isdYulxHmALv4ATs5fFwMRNaiFfPiA2UGwiw2IOq2IQSsaq2vBFW2A9UgeRlP&#10;GFrAlXfY/e0UaA/xVgdckrzcvy2GBpgnl/J/+sroCWEkSLkWMB8FONEiPlNqfGvb90qBCcci9Zd5&#10;d4xmdD72SP/LWM3kUbfW8p4WdIltCyLJ2/59wdVxyFR3zpn2wCdpvMAmAulb+Jt7qazREnTJd8e1&#10;PFCE7oHV+4u6iqAKPpX8gR47ySDBs23ClWa4Hp+/Nz4IWEco9NCYUgOcp9RfkoqNj8XenE1mzrj2&#10;Qosqvju+2H+Yu0/tI2kZzPqDUElNHQq77bNrQbeejBEa+rA5lOGTklVpvVPaWyOWJMZLK+fuHwys&#10;SyaQZUcsWTDJh/ghjAex02PsTIZgsHph5UyxVMkIVLUWvNiq1L1sdmwkqAYOgErzNZ5upvea528C&#10;5+thBED5un/zMB5zBUaYR5L1l2unRFDvBxKlA+Pu0aW4wZ0fr7nwBH8Ka6H4ReK2a1RG2T3HuQEn&#10;FxkkmCgobGoQ1iBJ6Aw23tj9IpNNteiqddI8otz0MiuRz/0/O9kSoeTQac9pujFOPWBe6TPmlTX0&#10;bAomva95A7USJKxszfL1TFdhNlmZHsV7+GAdxH5QFmJzZw36yx5b+WDGZeOFTIA0QP79/urrB5ZB&#10;rjXkN1Ne0fEhzXDTvut6f7S5wQ12v/LRDY6hkHiX88PTdxgy+t4gA4cu3gppZ78Fzrye7B5HNDIo&#10;w4a5H6P5SEYJaCee9swGqIFCBVuHwCVns4MGz9wp1uaxXKZ579JCetfy/VT5jb5QXlgLjvplxzQ0&#10;EFETZd2qMwuz4IJHjUSLq0TfkJK9bH5s3CSSCaDKIv6fE38RYkjyk0+mnqBApxpVDvwBjnvbNpkg&#10;abht6eiIGsrJS3XmXASpC3HE9e98c0oABwGp08K1Ld9QG3bNgD08sz2NEyHTaQnPfPUZsNWg13Ic&#10;jT/1tBd2wskOl9z84VxvOwO/HUgoBsTWch/OHHwFb4Yd0Bhw/9l/w1CLJOmpSgIB/eHNdaPp0ls2&#10;PQzaFPU0YRtJSYxkldy97VWFVfRESSM5z1qoB1BHidjaWWdMW82Kgu1+WdWLUUDr7k/dv4WIAojj&#10;JeilibYTOCWGlYwW1eWrefOYwYBJ5w38hWs0fVkewllHf8FjntEg60ESb5RcHgYrI2X4bTE0j8WR&#10;YdKLl/xJclNh1We8vOY2eGnko3dGXgU+TCBR3YOqLRjv6Lvt+Ye+OTHqQz1Tpx9ioKBhNt7P3hSw&#10;sD6wVnOJd2dZN5P1ayKrhZ2Y3hOH2XxNg068D9xBQNJssahgQW0fRdLZwfvn2SdCUxrkU0BouQX7&#10;Qs+X3BowZDYts9mPp914DoQ7/YylO3Ad1cNVQgRdiPsjny+ZFEZcWVo9OAo+C8Mt3vjFqCirA/5o&#10;lzTuCvbks35dcIr9i+t7hTgHOhbHdB1tgcm4wHXacbunQKNqPPQvEY100zVlxZx6aFDuOHqpSXaJ&#10;ojtD2964tMj7d7raNN0z3/Pl2Iam+vUP593b3QJRn8BBvqyl5TB+W+cPOdMgfjcVSP7q1EuzCGS9&#10;seBPclb1ITaA1a9FlBpc6pyTeO1nV/5wCJfVEEvq7OYgDbHj/741FJp2kLlroVLId8c1fwbjJ5qc&#10;CnBj5q7tinhBi/pJZ39mR+9PVRB0g5W4aqt72YvFXeH5N4yrn9mvlDKXIh5glPeZ+0G/SytV3nag&#10;B7/7n9dNyCokpWQVEYDDA9Hn5hnJplCG5IQ3u93CdjTwg1MHGaYRMjRlXXAAY/sw4OzQ9Sv43jII&#10;yBm+uOQ9uyCsuzKvNVvM4ePCOcmwLgrK0Hc2DoiiwjklQanWThL/oJnV3X0QIsiTIdAcMd3TJL5G&#10;KE7v7g+BQe/OX5mhYQNzLCQt035VuWryBRpoUeiyQv3XXGTe4rKizW97sOIbBYwj1JWYc764uI/j&#10;yitmXXaC7ctCIpXDwti0ZuH8YkFDXv1W2eMFUCPCytTRCdLa7yjnFW3YfOPCW9y5RQzn1cQfbx3R&#10;sZ7bfF8HgTiLhWc06HFfPwVC3hSJjdfoLMNurR9a/Xs4iegZ1wjJjf0Sf/0WizSZM/Sh0Cl1gqw7&#10;UtLhApv33TwwBh78IKNteGzcVNe/OwyVaiSPEXWk0tMHCrMQqdODrAY5jj7Pk8EOXNJUr5AGHkam&#10;t/1G9gTYjIXs3PBdK7sVgsbY5czCXs8lh4MPQcC1h9Z3tdyWkQHjB3NTvw8+GVwM5x9Ll84GOKOg&#10;4BcXRRVX88Jpx18uT/EvdE4zalgIVD8+CQQRDJfwtXhc+R6/I3Y0SmlJLUVM+d/cN7krYDPN5ZK5&#10;7R5d60syscf42yts3lWj1tZXrhiejWR3zy6EjBH0kg87haVC+yPSS4kf9/eBQASQmnx/wME7Ld37&#10;Od0KTPvoktObhRE673kHlla6w4vcJ9UXiEm/Jwh60MrY6sT/ii9oPoSA2p0I8Z3aaNHkdWP/nmEV&#10;pD4kMIKi/2nLPUMsP8f7Ysr2xyKnVAokvDMKHbhcO7w/sTAjXsdJ0flSbwCB7x/aW2JUkKCSoS8X&#10;VISzWLYFhX+ucmgaQRIfZ/SonMkrRQwL2YgvbUysfMziht4+FSlxqGeC3M/U1zZMpFrkxDJBbZIv&#10;1wjKGo6erOoWhcggcoCHpwnzNjpHGBpy8aBps1nG3Pzi2Rcgq5Gzs5z9eAUUOop/p79+b3+LT0AG&#10;ac0vul9TwArKM59cOVLHVke1VA+2JpFlxVnvXne+wgNUg2x/3t788BvRl0TeIRVwZ7x/5hUJsekt&#10;OtvQvMWVdo0c2JdSZIVGFehodfZzO9yPTVsHhyIXQE4+9pdzRJEin+0+GUgMVTA+/3Dd+eMcM+Gr&#10;1Qo3vFaY3HVGVQhqbdKxoDy4HbJrQrDXrk0RMcSuiBRHOBEkdaFe8z+4is34aU1sYEF8LBUYM4Ws&#10;XFb90HXBODgCvtzOQCstFDzWJwI0AOzYxgaYLQmtCUQcwE04GF77oTHHeB7LGIxUsuPtSbKArflg&#10;ebEO9/BRf3jkwoCZ46q60xj4P98FYjbHt9WMvHLhVRJfvaS+038UqUEwW4w98c5ERgjG1U/KR5IU&#10;8hyHRxW5ev9Hz4yeBKwhfFCUC3dWy9mZbUfcHQ9PmJy3Ba8Nr+vp8gBDO37q48siaiegd9rwDh24&#10;BFpppGDS0NdXi2CDG3Lh9mdjkHUx5/5q5rlTszFZdORC8mLtjaVL1YChBpLHfACw5Yyrm0S8Rfkz&#10;Rvj2FVsolVDQUNxzd6+H4wd8l87cY7xhaikFEAhNuyD2OfGnKG75mBE+OocynHNi1YYCcAxgfwTJ&#10;nc7zF5z+lx1+UwWZkJg3O8NuCeMKjNi1U0FZO8l2WtTxSEMD1YfpsFzBms/PLnbA/3BwQ+cg4yC5&#10;b/ivzpBwIio62tLbIQWUCs4omASINtIydP87eLVKFe19bvhN4LSmIlkdmA9t/0kuv0eMzxpOjDa2&#10;iHq3/fcdvtKzNL9ORrPrwGDzZTOow4/I3w9bzkI85NpJ8dSil1WlweUnXrR8CU5DK+f1n3q2LUQy&#10;QSdkPVh3VeC8QdN4W0kGU8c86yJ1iHAXpsCIDw1S3nPLPuJW0Zy02v/8VxKKDtpwEjjpvLkzINgQ&#10;FETDx3z3+fWSrFKqgmPMauohAA4ZkL69ejnPyS4ibdQ3z7ij963G4d+kQMm8dYiNAqCkc+LlTwNu&#10;BmWBvN338Bsd4TriNIjjvcRo93e/itdC3id53hH+P/1AC3iq996+4lTW8msyu2MG/0df0JCWTZt8&#10;BgjBgYk8fEdjY/8Wby+Oo9yQ0iDR5aOzWg7x7FS/NWBMGKIEX5HrSL/G6x9InLrrSvsBBet9aecu&#10;Ksffh4CwcCTmFjgPjO6NYeW7vlY7Tnln+qBvj/bFA+z+CPvOv6quOJMUhJ8WhqH+8ggi3JY3AE0+&#10;YmVgDmLJloF+K7mpvEK0bVkVykKLt50kZuWswNef8Oq2qVJCgUA1J3Tfur6wizcPjrXy0jkkQpFo&#10;zK7XBvkFDvMMs441URW+pbCrwFMA5vF3QNMdOJNDkYCiP312F9aEYHBnYWOPZmiI+JrxN7bf3MuF&#10;phhyi012RhWaQAFIuMVzhk4KimnFtWNz1t7eTzFV5S/mrQUaTxNXh/eA/rd5P+6VikDIzbPU9okv&#10;d6A7M882/KiiDjGJr9DQaDw2izBQ9+rPC4v/HzE0esxx4ORx6/QBEQaSw/ur+pnP+e+IZqHwxEaM&#10;Bb/a+p1zAB3vk/mcC4TiVHvr6C0HXYIOPTP2tVRl8YAnmVMES0funo8IC/W+VISSqylorKroAmW9&#10;rJT1i4Pf3z6c0v99aWQsEYWPeNpnH3Yt5wyRhYyewypMvz3Le/tE5ADzt4wxGmQ0+GyqtnG4YMGZ&#10;6yxDO6L/sKHBtjL7njljFCcKuxDgadrjPTsD85/rvLHnm6wdjxrgAn/trBMTLhPeXTWg2AWfCi11&#10;OKxteDE2SOVQ+ufZWecFQ3LJB5advummUrOYdKTUvwNm7f2EfjMKlNNM4VXrH8+fU9PR12nb78D+&#10;bRv+YLb4h5tfA8u4SG7u+eaj0t0gmM6aVpZs+8XK35yf4upk97aC3/kpF9cxGpZOxzRRbsIVBa54&#10;ZQUpCQqZBjmcCWpVvkkX/GuXH4Vp9T2t84c+VBXQTD/rr1a6Tqh6S29NuEIELwrr3rZ9HUbSc6vM&#10;LMOVXlq/dJcngZS/+kIUtRIij7joDRSmgqGhbb3X/qtaDK25XhiEUbyYjW7wwbfW1FJK5eAxPVCZ&#10;aVZgs1Bp2lpCAnijxiipbuiXCJvmnqf630ELBh0HNbTNlccayRiokl15wiMsKnC9JSiPO/4RX6qR&#10;BA4dqVee/OVonYGKUNMBIH9L37EmWu68gN6RQVF67qdxFkUhOSGSr3WDfiiOP0Ty9b9m0VIVtM6R&#10;SfXpy7sYtkF1QBM/WPvkVMevyxZjDzGXewg8A5MbnHctleW5z6NeMmX3MFWSikBTlfxqyauFDShn&#10;4cvM7DB+O2XOD5NYj7Oiz+0VRFY1y1T3vJse/Yjj4xn89gjKCwSOvaZkLB3eeNeVBVCUSvrisGRd&#10;dEO/eWZL2uBtZJaOs3dzsRg4ryIpsLFQ9I1nLQHAE5qBQoPxNVvEcT6o6edHuI6MhnSj8NHcc0+K&#10;2I6MwkYk0ry8EACMLMTs2P0PF11bnPQZdjRV/+hlp4QNNvFE7TdKwId6CIEoY/Gi6kjvfThhkuzq&#10;oJjIz/se8y5ACWmavPruweeHcFjiUXjaybGXw96EEtzwss7s7UX8FtQWO+8smqeObFoKGKl34umx&#10;xXWBqjfc24elFSZZoIraTQt/emkY1Weu4JCotr2PbAIERXeSY9WRMaIhBvjI04ML1Ve7nuLTJHDk&#10;MVygekdJLw1Aa4kvL3lLH5VkeCjeE0Ff5Zyxt0yKy6CbOawdqCz286rsi6zZP0LQRMNP1YEAnuDm&#10;xSdz+6L1gdzrH4BMdbRXvI0EM7cw+J6vl9AAJnKoD8ICmt8jXyvmYfMBmX/AiKztL5Zd1INk6VT1&#10;6H3pP4AGjRiAhSxadfFIRPkFkax/oOdlYQglTn88MpjyDnuv3PzBDlRBGHH1SwOuFIgfZc8d7Yg2&#10;/y4FRl/yadVZlIDrwFcd78LX5sdjDuIEe8JFC95jCSrO8zU+7Xh+xy61q8iZX6zgCx/5+Y7xvQiv&#10;imHVv+uPSyff1IUAKiEjR1Z2VdUzqgjSvibU0tGewxBoNJHomM2NQrdbv3jDVVKqjV3Sf5P/xc18&#10;AIVUOhkpfBCPoELHRiakyzl7l5bZmQhV9D18wWoKb4LkH/3IjZv8xfw4h+oY0GohyC+FLq9ZZoeh&#10;WOPNtjyFH+kj+YJPDM0oSkgI12BDyTuO/+AdzTtrsLzK8x9M+0FPlDhQuo3mPBrNydJA7jtzpk7I&#10;yogNi9sef+UvXQw9lPqF8aNiGuvwuqi53xibSwc3PBe+qaCGSFBT6Ng0aNuv6IvrIs9zSxZdcFkB&#10;sJkOchReoPT4V7y2vQF1oVg4NFL0o6WXA5sLwgbaIW398X/juqaX40FnldoxcMkMfupE25ZAgkX0&#10;3z583u+7sgb0RulXkYK9z54LLU5aOH8AE37wt9GuRhmMJicaYhX+Efdz5wBLaUGU2SgqWrH0VMXO&#10;+tMIHa6WQHgtmoDwSV1q5p2AAdNlD6R8tH7iOPCFEIvra8zkhxKU3FDEFPjn+iXe6dozG0LQIuf8&#10;Ha/n0Pxss3J9fIzFuajmQQYeuUHPjcvfGB7iOtLMBmtm/Kn3MtdArg4hXYhUNKGaUfWHFDrEp6Wf&#10;kpogDM397P+GXhbS/MyidTdMMVHzSGMRB7oMEG7f3oe1n5Sy0HdDZr8T5xJ9bSjQE7L25cC9RURH&#10;UIp2k2dn+VOHb+UD6IOAERXcRf1LwGqAzFJTTqQTP/y4bt00VGqAz56ya+GqS64d5oicqpgi/+SK&#10;0TeciBM59ijDAsxOktZiP4I4GsUdN/uOBxmHh4wREKvggr5/jOnFbAx0Bz8dWAvA1lRUsqa6Ukat&#10;tF/v37iooDvHZGVwmkeVXfPHFOwN5U4lB1tac74O/BcGz2o63+P1zDmOaYnwoqi0JN/1+eyZGQXb&#10;G3i06UJwXJ3Q9HRYLCcXrKjvL0Nyim4uOd/M4xM83vs3/f7QMxrubnP+zHP7LxmIgKrL4Nu8+Ypm&#10;I/QpMqktr181xAxjgxUapxs/7QGWloWzJ13mcXMcGq5lhFj81f3f7sWCAFRFHVO+Xvho303jorzG&#10;73rLmtLTcWgyDwuz90BKBPPVNKz1KDYmTGnq856swnn1TV/tKbGd39lsaCiHCTTOuuSiIk4HF7gj&#10;Wy+suu6Sk3I9h3SNgUIzZtgsuasA+Wrw5B4Nde+NfCzE7YmKS0sGWMMf0SbUIN2a8olJq1L8v6H9&#10;pAY/Z0j9N67sFgItvABxzWCfxRsHdgG+ir710fpJFxjEJQTRUdbvGFgCgTUkxhFqszNFX6wd0sM2&#10;gW+mAbrj1y5r6gd23+DC19TaYr/IWRA/byFszde8bTG0JtIqF9SYb6wZMVVAaAdIgdwCRn1hrGgs&#10;n1nzcdfLkHxBOMj64PPrzpYssf5v8g2hLJ8DieLjm18M0YBnlt18UhyM+wkB0jLtnAbtvBxVAoR7&#10;7dOrT0aoCswziB01G9hXZWg4hVLSCVYJf7JlhJ9B+vbL80Tt/MD8X940UD5eU1asKL3Bn5FEWxD5&#10;xPuvjrtcQckljlMI6hAsuISpXLNojE+E6R3Izxw+AW3IkccjbOlLBf0jrycvFh1bADcWa3K+ucET&#10;USKtiba/97J1o/wGrQRghcKus9Ojbfz9MfoJMwaZZMCVbTm+rwikJp7wE2pTeV+N2QsHk5yh5cEO&#10;msAYUVIcev/taA8JGkoC4AfHXAI6NhSHB0Nwl09mjr6eS3qE15zHKIxPQuDeAGXm/rUrryjmfMkw&#10;Y6yaPupUx24gybVjo5lAjc8Lhh7EoMsnfRvF8dWRDOuGZTXWsbdr46/ojmaIZH72ZBT4QqIJ4Lgm&#10;w/7qYiGsA/oG+DOkYuCzAqPijJZHnFAb+6Ejl9Xz6YY5n/9QUgP6fomtJ+tnTLnR8O0VeVQ1IR2j&#10;sWYD47fP/KgWOn2QODo2tbqSyvRoEIds3y6Y9xlPgCxS9RsxIcST67dubAiLomDVdRv6qomDmcb4&#10;0sQacueGx1Ffc6x+EkHKyztqPGGPvWT5S27SJLgWtYY8GXv+6hdU6DJ6Mlkd+eSj/QYOmC5MHHv5&#10;vE+rm8w3z1OH+1XTYylvdiyY5nl74Wt/5y1UaHpciE0HHZaFvK+Zeqj+270EFPZppu/1Of+SMkxE&#10;/U/P0d05C8gPz6FF5bUMPmfQQnDMwnUnjw6AoR9/Ad2ZfLfmfrA4egBEnSn/WtXF3XkfwJaoyG9a&#10;6SjlQie3Fgwg4vs2ijg05GfTw7M+eLCUw+wrOyO24zPRdXAMKUtGFuyJgvPvmh+Xm740xohPmj+e&#10;dKFiANaPKgwIhcEj96PGkE2GVw8WxaRkitCqp8vJUYAOAgdEq19v9JWVvhqbTOEckpNkueAJn8w7&#10;wSfZlhA0RWfr0DCEWFneBKHRK3su0VkBGrJA0EPd5tCgJlBJNGIgoOimW+WCPcNZ2bYkTZVtTu0z&#10;69NvZGXMV8HBaLfjww++tHnccjVNDKMG+RQZUxm+v19PxnR48O2BBZNxs0KejJn7dfMTaUAJBPnO&#10;ljfPOEPkYl4YkX6qF+NgGJ9liA0/uuk0/IuSIf5NL5wxMgAmw0cbJ4xlsyK2v6avkLOskrUDurDq&#10;4TF3mC5Nm3Rqw5PTEpOVxOkLRlwcgiyHdzT/L5yO6PJKh93qVjFN7IZyGZRJInjV6Zbewd6Fq+to&#10;sgzs1IMb7xhosmowFuZJ8henjKpkUJQC1zfXeFuHC+gvW7updwS1zvAYcpjfI1sOJDzg913H1Bqx&#10;aI8GJcsLkpgVU+duWlsq+02UmBZzqxsGQ+iQq4uYsmrtIYO5qjBWbtjoUXgVqYvkGrJGipZ/Ojm4&#10;qwBk5LIOHLuc2eEfZKR8RipAWbLy05CqBgsfG2Ke7Nt1ZwFK03AKwpfCDPLzhJYeQwGa64/7+N0z&#10;lesp1J56PjkgOrU0nGwVjl/ZtRfiI2B28aXe7PddaC8pW+cUncSnD6E68AFuwBHf5//pdwVKEI4N&#10;Rs1P/9DXBNWVyK1fXnF5SNeoH0/NLM8bf+svC2AMgmKgmBLI6IG/K0hhOwAnqfV1tTP42hxeDyUs&#10;L6+8cAykdgWiNJDdjwvnD0IPIqzTvP7yjskAbDfowtisfQ6YK5vihEftEO83J27aV3ZFw+MA8HM2&#10;J4BdV+LOnbEuDBVTgIFPLX2pVsJmibJGl0wYsWA1mAwRf0OU/mhrY27+8Vnf6MRSUm4CqwxhX0QL&#10;pox6aQPgjtQ9zx8Uy7ZkXhe7Xjti2tq+dkZkQN/m6t7JqfXBb8MVLRMBGxqONrz7wUfXdyMgKab+&#10;xYHfw3hYZu7su/tg6SHJQMPTH1wXkaENvTQ8lqfWdICNLkOkOOuP75wm31W8FxU1bXiH47oE6Z6A&#10;qSt19/FXRO16SpeQnxWo3S/l6ThBL4XdRS5Tl2C5McHa+996mdbfnqalsDJY7706+XIgxjhBlSNV&#10;L31xbw8QDeDXBxYIVpJB+kZOPXfablZzA8c8eeaQaIz7k3WvkdBwc0OYSFAeNjlXahgwbKGJiqsA&#10;p8onW6uJj1GLbDHtKzq/7OF1BYClSjDmo+yQ3koPRUM/GT/l3QUQ15G0ZBDrQ0y6pODFRsVkw+k8&#10;Qt0c8INZqOr5vvNElQTPyKQ6vhTqmx9La+lQHDZN0JzXLek+HHxtUCb2ZmwuFkmxZ+LezTOGnR9S&#10;QZgqMHP/GOmlEz+/ZNtZI7IJrCwHzmD+LANdXfXl7M8jelebAjY7uUmIxDLkkbnd+jipcmDz8qlT&#10;3c5Xp11mk1IS/NWjtTYUlr7WpFg+M409bf3rU64BlJCxMojyvbXm7l7UWughonlHM1iZFcOKRUYz&#10;y5mwipQoIrzHkMilvymSAlq9elXJqygDBrU9nw6qYftnsSezTCNULbP9r1rxPlQKBA3mbPS8iJ9T&#10;TTHCuSj/YY16bmDsYh3RLLq6aPraABYGnpfh8eq9b008YCKuCZRCO4fomJc7AkpYwcClR+41/7kb&#10;nrNlOODXQ1fkx9JoOiIXMKSvwMdX8ddaDOgkAL/KNc/KqFLankeGXeYDzlMDomq5ewdvZ4TGR4on&#10;+KSo2GgzB7ZwsLjImdkbvlGOBQ0VCPnqiGPdh4rbSWLNe6eMRN4G8edOZhxv5XMY1g+9vdDE0j/F&#10;OLoCfH35VDMeb8dHL/a/nsQk8LqzYvbx1VedZsA9o6ScLTOfJokpf0Wm8BtrVgMX0DQdjvZhubOx&#10;ekV8RaCM25JxGVCB8w4ysGzfGxYvJIV8mtjlNzqvxTOKCh1L18kO/ObG57UIDI03KPv1we6PhwOB&#10;N26ymsMbhdf67ueTFiejXlssT5AhXec2SAJyu3mD9sGidEtUEHyp/Eb2F9Oz4HcwqOfoeXZ58Mu4&#10;+5qmDoOwELHfWzju/LgPwXGPeo82fIn3IG7rQ3dWiEYQ2ABn/tarLgcyVPrgtZtOsHGhiWKk5pEx&#10;JMhtPfHsaZdWB8SGANVI7dwGZk+Dj8/L3jpa4ESCIH/Ti3z1DqQXvmI5V9fC2W5/PbULhz7s9FhQ&#10;hzsXOG/FXTrf+mYoERDTkqNoH78+9jodIXwavzkQY8C/QEjatAKkcufqgnIOJP1NtRxH7EDecZ6E&#10;Sh9unKT6tvH9KAhdEFPBlGwNbFwS6skmQerNizvW94sg2imC/Fsq/WLhWWG4aaLVVGF80E3pWREp&#10;a8blwQ1aGF1qF/pYPsUboC+BzFSd3F3CP+YzQUtjPNjX6yv982vMSpmFiASDvdZz7I47JNKyo/EZ&#10;XbBTn64+H1UDrJME63puqnrMBPif2p3DShDEVzlF3Tyj6DZDz/Dq9h49UdSUccOs0eKCSvtFecGD&#10;24alylJqoRnsmKp5O6aP38QWunzmhROkrENT7P+9UxE9ucMNMuRwIlA4ZgfoVsCh0Y4v+WovDakJ&#10;rm5O7HsVdjhDQvtEsnT6hKtt1Gs6pgdtam4OhI0EVghqVuCqT94DttebE8dexnRSOMKq4sYpM/QM&#10;KKNBT0oQiHavrp6TdCOCGMuefv7D2bTfEbBbBa39Z6gNcZeDQdId7dCogDf7WLYe1f5+PTN6/N9S&#10;qD4NiaKaUgTnrMnvLlNdIZ63oDZwxBzKb1AbVqSeMf3kDz+vReIOnM55C4awnJbhrCzXGPXFxJ27&#10;z+Y0AzHpUHMmCt/OZWK8bb2x9Bu9Ae7GZic+mrobOkx+ZdaKH5WpDC9hDUQUVKcZFmjnldqx/9v9&#10;H2hHS6LDO3nf0ZpdXc+t1UyGjxPlg7/0mqyjSh6Rotw0+C9ERA56Ko4gxVMf26fJHGnA+xycxv9q&#10;jengpzX3GwbKZowsxrg480Dtt7qlHRJUzQp71/P+i8IQIrY5iS6aLc4SBc3TgICVFkoHbDVtsC4m&#10;DQEiuIe1HDQQwQuD3JP+h0YibgZsNylsh2CKZF3fsB1JJsnXBn12wUnLoQaKmADqTYtOuP3vO0Dc&#10;yIBrxcNTNb8mVZfymgtpQN4UZWdwyaYUB814UwxmIEkzofxJC7kD75I8eHaUvNSLDiGyJ1rS5VP/&#10;to6YMp+lWVm8l9HyYh0dQYC6/IyK8k4U50V3vzzgssNRiZAXV3w6P2/GlPPUpKzIKqnec7JJ8yxP&#10;P3XNUDqzc0bvSALqa1wUhXONe++fEj7uvbaVL0KxnvfoVAXZ8Of1Z319gIVwPqAc3FXfIGsxq4wG&#10;g/57m+xR+jBLVQwlvhFL5bMNt1VYOOlgsTRivxlwc5FtIRx2jMZHDPEG5X461lERh/hjNmisGnLE&#10;uDvynaDWEKFnL0pOZt8w6KFtBXZZLMUN+M6S91IhByxPILgLTD759xtJkSpLAipyjgH1oHOS7Xfv&#10;nOUOoO60IsMBfPa0TVscqDrnu9E0oUNKh53/6DoRIJE63dbhKoF++zgb9zMcKCX0PQcm5of33dYf&#10;gIFD9gMgL2RT3/zvS6bAvMU4lHjeq7m+gOfEdT9J/DagUnyf51qC49mi/JNWaMt/htzgT/H0bzoR&#10;wE5hw3RkfGTbn+bfNiFCoYb/hY3syO5HnkSHGKi4MthbafDn4grHPUzHOcoH/VwEVMzmeZ8rPLFi&#10;0hkKwwO9m/FVP6ZeM9hwJNSJNHXi4a+Mmheue3xxtEDCZmMfkE86/M3gvXORReYJ8uf7zuYjDi2D&#10;wTA5bon/I707I9ohXS6uXh/oATgXx0ClWum2bVVhFwHEPdg0DlqSWp6fW8dZNdRz8/quCvJvCAoI&#10;DKh6U9u7iU3MA/nsX0TXTI4L9at7cWDvRAAjSelbD6Q7Ovoo7reUop64WbhdT62/cRROf9gqm3qP&#10;bslcIqgr8isLHonpfgnUXMwzK6acLIKO/ekVdw8VEzjL5ewJtUo4RRumkH64/tcBeJh0wDrRh0O9&#10;LSKlDMM1/G76NX9gfE0Z1vzNyI7eyUA4Dxz13ffN7xMNEqrK8LXa0RhVFhzwvHCvvX3xJZBHs0HO&#10;qeyd8ckvB+qJMANX6ViGBsEQvjc/raifQdEh2WPtJdChMPtP23mJFUivHC1XF3puHc0s9wjPNsZk&#10;ZRZR8xO2LBwMYWvk93VD5ivX7KkI4PgFMzu4zKq5/+nMphT1ijp8xcIxOPRREwUZq3jijB0nKFjf&#10;6RM6Ov2PHGTL4FGyzDpK6b71/YtTCvB9QINRar5c6+iTkKRzQORly4w5fenF45LqQbZBE4aYy/iW&#10;bTUT1EBQpHnFN/8VOo84irNj+w23ofQBe6q35CBMhQAQXHj2sdo/h8CH9RWks3AWkgTVfnf8j8Wi&#10;/xLu6mjWaBLQqrFdTtm0goeUH50m+ThDdNTuD/8duOsJ45f5NU+Ov8LxaYYKKBSZvfK2PhYpIa54&#10;zOACAo9ije+yxrc12cBgHzPKw6SIoV4cnccPT3zMZgubgEV07T6DfSftU6t9juI/d9VSbBOAFPp9&#10;llJ58uw6cLDirlQr4ajfiUlZoOvhiTM3IPaFLDLioLIYOX1m1ou/5yun7D0aYGp41q6T6HWN8f2H&#10;U0gZaiASOv6YC/cr2FgGsgTsq+9MOc/xYxwOmIh3CPZZwsYHi28WgiCRzqrKTz6/r1cm7f9sduDm&#10;EMS8vXo12hwDaiOsxDz+wO1jVAPc4NRj6kRfDjAe0LwiUzXXvnsIDte5DTRf0/E47gOJShRaQDxq&#10;uT4h5aNTJ79L7nG8Gv2pwCUTIX7L3GnjLwqjCAoKW8zyp/ZMnGSYCpJS2B+OsaMBcIyaMjGzcnC5&#10;xFr2MXXKmIBN3MFvrD+fS1Rxw7harDS4I8tKSUlbGh4Et0dO20Xb153uExwgd7m4wmdWW2eCKIOl&#10;dtaSVzjYdaS3gJSzHNqw+0QGsi8gD+FdnS1enjkBeVqve/M38gjt0fIgheiVX7zdq5RS8eHNDn2d&#10;DowB9zOWMx2/+dln8/vdJtQHHKpZcOA+LlElftfrVRcPc4VaQZDM2ncuuI6xGGn2/KsG1/tBg9ey&#10;BCGFZcj6vHsKf2BEXCEHeu5EQ8NmjqIzK7vgwTvH2SCNb3JhO9AFef6Jh7Z0hVRJ6crUAKnKwywd&#10;CkzP8wPbdzuLM/9/7F0FgB3V2b3jM8/Xs7txdyEhhgcIFiAQJLi0FEoLVKD9q1CjXoq0uLuHBA0Q&#10;IsRJQtxdN1l5Pj7znztv3ybZZNm3m7eBtL0ttJB5M3fuXPnkfOdIwrL73+p+txCFGDDPJeY9/sUl&#10;l2iiZKjUh2hqoVm8LQkpq1vtJn+lA9RxU09VBeTlhNlVxxV1qZ7aqcKPsHkGle4I7ay1Skd/Qqkt&#10;sLsvU0MFHLgfjUAdFxnwoj0Yq+cgrMFBMxt/VOfTFavfgpryAgqMtBAc9wlFnwS7U4shk4PKU7M5&#10;wOhgK27rUH5i5Zukq0SjofvFgVr7HO53rJXkxRUPvXTCTSIbqAkdqOVLTzRflH1n2XdHGqLlk5AE&#10;+N3x/yfqkrLvs013iDzixNAcyDQOxqwmLfy5/pfhEiPYGSLKNlxo+NYo+05Fb13zrUqU8GQ2tdaO&#10;Qp6+Eb2NgXp/1HwAF9LZfK2otDjDbPGN6JrXDyDlSdVbdd+5ZV+hP+3TRDf6s7duv5mAaQ3V1SSJ&#10;curM7t14KHVRivF+NlTyNDnehh5Ek7YjVHTN2hM2bhkoDN3+xmkZ+XXc05R1aeTiSWf4lEQR0dsF&#10;Hi7rxdoia7I+jmkffasTVBwPqi87cKHRZeRLB8FgJ73RMwi1X+D9kYZzK6s+6tIuYy/k7UgzYNIB&#10;9qilysmO0r7O2x1k4DcOKMJo7RRDmJAp1LY+Ktx1UQGohYpAN5y5FfgdDRzPrBV55eNr+kGmmZZ8&#10;mb96UuZrFaJ+tu4PMVviHcr0TfMMNN2mxYJrbv3y76OJraHehoIkmrS5WzGx9+eBqOfoOEKC8Jq4&#10;/VvLf9/PKvQZWa6uVtw5vz9B4FtAGRVsWn301k0BkuLcGtSjf20o/oa8IySCbBOOVoIz/7b2F+fL&#10;AVpyZpLNN3/w97uANYKQimzbCqr4D15nmfwgJGgdJ4gZ6PQKTke1jGkc8D0OGkB4Y4JWWsC/h5Kl&#10;LuuiDnhmgMFC3BEAY+a6Tvdq0aBt+mtHAuyH3TkOHjviqBOv++MXlpOGk48UkUXhlPubB+HHngqQ&#10;o0mOv+KvGxG9EwWkt3RGmXDa79bqNMpAEk31p6VfF8YzKgpcXxBcXQY59aqHVsFBqeJ0b/AQcWvp&#10;/bLXc/fYUK76ZegH0MdKp8Cokv0DA4p6osgkifBs/CpJcLWAyTmbHxh+QyEK+ma/ftaoMG/Z1Emq&#10;fzRbF9LjX7xz3SXtAIhj91fitrpnzbxRTYG7p2jHve/9/pIidAFkzt+wllLgjGwoK5fTUGbZP6xf&#10;Wy+p2hFsOA4M3Y/tuqUTSp2iimAre/763A9+loT4RAOKuIkeZud+onTf1iFA9zYVhePA4aPxKIlZ&#10;P5KXt68cGrJZFJwBj2rrPiJsmHVKuSomXT8r7I315SFTQ2tzoaAmftirRCIawvbe8XSoKYj1j4pI&#10;mZnKnyhX+5CGcCRdL0pP6deXJHwpatJkWr7mG0hJUJHjL9Dfq2gHC41O9CPCq4N8RU7/jb2wSxg7&#10;se+A6coT7CEQibfnRoeUyzrHaQCCvTbyzn7UuZ+66cwQkJGUvr3hu3AkXDfvqp+0JzroS/U2n1Al&#10;e50gmfXM92/EBoHKrzZ/Xksf4HdTwjXdX1lD6hyQGuYDltrSHhx8PaWc9sp4fU8uvGgoVf6RjRin&#10;//Hh838sCahzyp5cTT0l++fCmLOWTHP2Ns0BA2IkoENGiR+wduWNe15SUfyKSk+YSKg+l0YGphky&#10;gtOcM77z1IXokgDUMaBqvc73v7oVWWhvPh1unWU6T0jnkSuXQV4JOAsL5i7p03d6nStTQFK+m4jC&#10;AEDly85Y9jmqQA2Uz8FCOwK7hPsVF3/7418fl3BNRuBZkLTW95h1LMGqVvgNTw4eX8BArDHB8zPf&#10;+/lxEA4PbHxv4DgblgeOWT27tWl2wnpr3/crbQsKd85+6EC+dpjGAwnvXdzzWeUvi9gk4mV528jy&#10;972ifjbQ8Y/lx+E8s2yhQbM5fw9o4Z2ovCRNQE1786yLTTBMINTOWk9P6/Zcu5qwa8PMz7Tm7irY&#10;7RdNmag3cNQ3/gFOKF6A0vJStaiIbR+ZJFXKdQiiuYYikJTQnpu7ZyiB7JDtL9q1rFNZbYhqucDw&#10;D1T8uWdvVYohRtBEsBqBXB7F2V12zOxWUacgWQm6KkluP1ttV0DARZdvcQqcYayoJhV+Y6pHIcq8&#10;waDS7Nh81dixYnLS9F/0TooyhbhZBygpsqxrBp31HwZO7wJcmqsWal/8dlQ3DcoI217qe42dNDzq&#10;2oadTS8IP7r40g6pBLxbAoHItm5xX4I8v/AfYQQ+ARuieKxvVrN43jUquq7eLLsW+Ky/9oaAooWD&#10;35r95NjLATPECWEH5Jdm3vVkSSpi1zVv2zaceLqv645NRdGmXgiUOgYOS2tCp8c4Pn3KiQ9vZ5B9&#10;TeMIck0pTc7vv3AyozAqZ3a9cumrKNmjtQHIjNldKtakwEWXMRwPM6WpPwnpJtL5QvWtmiDsOp9t&#10;hzVryJlvLCAx4msy3dDagdfB+kazHeTqyOS1knXEldws2frROaPSnIR6YAqWbugXypLijN96c97N&#10;nYiTCsMhNW//cowlyDHmg+lje6IGDNS19n5frMB9cc2EE8HKDY0p5ERa+345/65dKvjh/WYIyB0U&#10;wyPTkfMPj9KFMGxrReu7+mwXHymPdE2t7z61QKKb/jr2AkxZcNoCQPvi+1ee13GPnyQKc7+r5U+f&#10;ePm/NyHIfviGD5HWsKI7hLdvRUjspJ3rjWIRHDwyMVASYkjXDHl5m6qLoP7oWDFHRcwQJQ6SCLbU&#10;H2x7lxjFtKz58I23UEgLVtb+12yYAlJog7HjBPWop8WWmX47j5XW9U8PADlGeNkKDh26drqj0Xzd&#10;EeEOuF/r0e8kOEVLAkSF9XGAiC8Vttr1UvkVgGe5ognP/v4bzg4jSqk+XXYlalsBoKHw2ezApKe+&#10;ctoVJvhlRZBbwn1rylnO/ZM2c6W6+Ue77+1joEKHhdWbt9vm60YcqUWZYnd1ltVJNgUrj4perewh&#10;QtRscsW8vb9Rqimhts1pc18feqOeCvK1omjmbBe5rF7e4ePNg7JHSON1ASk/yxUdwbDj60cD8sru&#10;drsRIwi2fFH1IXjnb7dqZZeQYlmqIu7SevLgMEN6H/noHjsW2eUByjp1WPsVz0ECyeITvs6JeU5X&#10;VGrQIhxXlc19/g7guMlu7Udk3x0wtJRpyQQ/voQ6nwWkJ9JYNPrZ+ruzdscfGgp2hCI/CyXi/cEN&#10;RGT9JLaTP82ARe1PWWxy4R0/iThpI7whNYEnKaTywQi8X6dq18eXXgY2BE4EKxiqwlvfoxznEVN9&#10;0ZYHTgY5OzI1cD3yVmmb4+Obv8yRI9AkmrDjM5E3hG+CuAxAgnVrPv/bDlIWFZy0LSz716AfG5ok&#10;JYrlahrUzrTmXozqd5T9YNXkJq8zSAD4csKf2Hty2k1W3LF2SjWQUjpJIYbB+ZnaDtc/WgXyaq4w&#10;dtbJr8+BSBRnabqJvNzNoZf2Nh000oBpIZZmF8XJVfrjDg+vKaCmBcm4lZ20LZ/KhPUv5uJFceq7&#10;MVI2ce/TYAugBT/Njk7To8f9mhK0AWqPlUGDKg07G2Yw43z2zLgJrhOPMFow/vx9P+3Jgfd50X2X&#10;j6HHfSbdAgQ2mwYsY8u1gRtLazmAjsFtSCHGzUWxmvugjf88s89RGHVCdmJ+1X7m1btv9KcRaPZY&#10;HJv34lv6wCO9nopHgaxnz+6u7USwR3m3QwawzU/6Rv12WRq5V0Ub0htVzyz8RWdbgWhizCcuf7j/&#10;HbwBb0d0ofHp0VB9VTCkAZhg+GynVLj7ciIZEMgAlJxOgwzcjjZw08FxR0iaRGuk8kKVnDg1EW6v&#10;4jGOgHIZEmDsDdoAmEI1RVaP4HOdK5MMIOpmoNa3d9S+T0o7WwKjUYqChnGqvy/NuiFI6eqBNKft&#10;at8h7lc5UZNUSxn00/aDof2AeAhjN0gDtPrrNcxbPBD/lZBLIFvT3dolFZbm+ht2gpaeJDTd7LUD&#10;e0YzwjyJkh2vD7wY8mwh05LdTT/p1HEfKTQW3+MbKrNCfZDHdWs5FPjZK/+1qmcpkcW2J+NxSajW&#10;Laz1O1V3XcVpYAn5hrdvV7y7EhX8KmjtPTDS0e4ukjJpglAwD6XAV5b+uE9dgZYglo/b/WzZFVIr&#10;iABgQUDes3DgtMA+HQH2/fRnjV7MYk4qflZgeSXw/X9vtgBWRg4PxUNikgR/tvdpMEqyrqqc0OV+&#10;NqJaBUgEB43S4jH7PiCWqYvIKx1+nLAKQOdqnjHw/rWhvQobC9qBApIYsyEqaUjHp9M03ZXvhsLT&#10;8T1fmh3aTfmVD9FNzPlph1toSMPbdh0J7PtNlwsF7MVCMi2mFo+6q6I0XSc++8lgmMRZrQPXLUxY&#10;QZOZ9ejZl4iU9ijv0Z/Gb+IkiVdh8c+Nt5eD1KENRjbnscvpwvCYtR/BsJUBeKDsri3dCHN6xldd&#10;hLHCWgNjHKe8Onf8EIq6DDlxMf5s8vKOKVcAx3xuYf2GZ8A7Yvnu4z9cr/ij6aYTmEpS7Lt3KY42&#10;f4/CeTwbyyLRgnqw/6lLFsWIwATMwn7rlxM/6C5ER0oSt0enRbt9AoIeNBrZ+GTOYLkg6C6kii8L&#10;frDXpCWQKfy7yhuir+2UHQj2uYipHPGANb4BIsY9zo7N3CcByksFllrZuHsa/ZAiqGmhHqpoNz84&#10;YaDIM7rrBJkVz/5oGMvHg9ofT7k5yHJ7A9QQon+xqG/iY49x9/VWbV8ayIM2LnTkkAxKS/LDvxl9&#10;ZUpUjrxOqJXjlvPPzG4LF44qBg1Lo7D10VpxJkfTnS6n+mY9cdb1SS0CxKwaMh7fMnG4oftanu+E&#10;48LYQqB02xunYc0IKOzcHxA7cFCYmFLET+tYRrRk77lCtyzHDUrilZr+sTc6dQQk3sSv15S2Y2ye&#10;0ywFCKuKpXVgHk9IIKRrfKR5uGz8B4KHrFnU560VF7m7i02gtZL+Su1zdQCB0I2EwELed94UFldZ&#10;YPbi8+1oyMbsq3/Jln6/wx3RGb0xh0waU+KVopMQs/DV4cdxslbEPzHoF50cA6RqtNElWRMxHfUD&#10;5q99SDKEErn8p+gbT2mfA3qABT/tO5EWwNlH4J7mvFaO6EKTnOKbBwgGDx2jrwMfAmE9YiVMNrT0&#10;4RE3ESkMM3KfQN7/7NKT03rEK51t2YkGuWfLTrtlQzesIWL0sISM3ngZEbbDReb71UQvGz706VWg&#10;yvf0zR21wCxyxy9ZaolJ1L10HR+fslvUkJGFGyv6Bp49/+064Iep8GATzZfaI6uJHp2/qEaxr+1T&#10;IKtOJpz5+XROV8Gh/RUiHK38igy03GvIyZG5BheBY9Rq27FB5CLbDwTxMu6t9Niq64fxYHIRCbfi&#10;r589ElFIWnxm1rcHp+W4ImWMaNgDoASU35p0/akuJB3reKpVffgdrpXvecjPgK+0lfd/wP19NAvF&#10;aEhst3KHyVd/mruPnOgrz64bXI/V3R8fbumO2NxzmvxzHA4Gr5AVD3a4S6iFIWJxPuG11y87g1dD&#10;JBZoeXgYVRPY3wTN/vL4kEWgN3/4743Yux3s9enW/gFW77lrQVF5BvaNaj1NJPy+7WWVYkIhXAE3&#10;d98I+u9QjYJq9H6xaXI3VBAcJi9KrW4aYE+LHOdTC9buGBoyoWHsKPsEvuOLu8eJAovged4PNIsz&#10;CAJ/ZvXOgZKmtB7De8iJRoulKSJfmPTGt4fLe/wYGYN8OWcYp7q6svbFEcPVpAlqUGQIM7DqsEG+&#10;mNv/zDR0P9JgcWxzHw2bsGS+tvEvp4gqMUFi3uoJeLR+aDNn8x/U0DrVI4sPt7a/2JjAub3ibfm7&#10;CnTg0/BxyJxPe1zmOiF3j9Dy4BUVScOqIAPGb3zOCIDmqokmklSC6T108mo+KZfcuPQDuKie9SEk&#10;fTEueVvFB2tIwLB1+eSu7+3hLdHlNFAXR8nE45Z9rFPq2cYt490iBO4LJREkH3ju2mmIv7NpEwzj&#10;RDqlbrVG6R+5vDNjU01fkAWPHrfkM7AHt36+ZaO6B01YilNe/tz4EXVOSQrmsmGny37nx9sL24z+&#10;Al+U8lmQN/aaS1J84k+lPyN+J+2yFeCibevGsVVkj/HtS0FipgeUI0bGtHV3STxiCoON3eDm+HrW&#10;mYHsk0G2vLf2Z+1SobTjswVn/rOdfwUGA6KW+bUWb4xpQwXwA47FwO+t/XR7EobV4Zsb5SJu7Wna&#10;JtAQE75j3DBQZULZ0jgazi8bv2FWLbBFhq0M27IHHHe6KTg+k69Rbkl/vA3H7uGjmdjaA6wTAROL&#10;cM6AKfPMuAztPURyjRu6vL0OhIeo/c73B5XSAp/ihfCIztOXgye59abjPVnTq55LBzR8uiZvKVz5&#10;wcROpry7yOVN/yOL/96eT4H46qGrTsbiAswKX49l6+C3+vlt91b+UFEZR6T0ROBOyQWZ2prRQJEb&#10;NfK5mFzzmP9nPurg0zReS32M1jy6db+hZz7MAxiNBbuX97f8lNp9v2VzdI5imFoqTgv35fk/6Yly&#10;EhCOSmTLY4E7fTUoJsT3arpSuql35pCrQDbQBVNPzau9e+g2QtQHep/Z72EE4Gn4Un2ndOpsWqFO&#10;s/f29UEUzYHADK3XcUv7PGQcrzEBTeAKJ4/kwH/DQXpU8rlcrw1zuxfHPXLJ/RD3+vwVTC2PORuI&#10;d27U3Hn92pM0qiJ1oggDHlOHO/i/Sj37a8tN4kYv3JAXFFwHBK+G74RPlhwXRCqthT5t9rYH58/w&#10;bzkmYQcTXVa+fWo/2IFlhqtJH/9lvU9OsPqO9yvPp5nojBNnkyICQF/1C8WXKjqtT2rj0LUMmgh4&#10;jMT1P/2nguJW7yytWzSt+xXduyQAYdufxt8X3MtjmaHM8ag1GnpwgWjex0uPrbill8FGakipRWr/&#10;5b9NVNu19ntlJ6CUSJ4cX2/xEiqFUap5yFsh54x9pnLEGXdtw5HT65yZ81JxyHuBuz8TBAjwdapP&#10;iopWxYTud+s0ywi2YnSZKeVmdkCdOj3/DycjmX2+mBq1vBaWKLjnAHZlAwNmJBhJV9tg//KeyIqJ&#10;/jOjLEWItK4dyA+SAeCwPj9h6p4OfKvIMKFRgADjLP6SSgjMSDtePjmQkedGQhtxfKg7cdVP114y&#10;xJR4isxp04Y31KFBwBH/C38bfCHKqY6JlolIk5PKJm0vhTnEgWvtKDW6yJCmcSQj7LyzYNhpPlFz&#10;itSor/bp6KUdLdjcrfxeDQCHumDkrGWrMRtQ73yYMiVMfmCKScGQ5cuByGMvSE4XETsxoM/q0ZIw&#10;hVds/ACZKWQHyrrO3uxnOA1TykSYRR7U74lYaYquPIDGDhkvb9ZDfdIN9Bj6SRUWGmUUAm/22IL3&#10;FbP166DJr5JZ2MA9Fo06/s0aBH9ywakd5m4H5dG8vcYU7LTy95qbu8MSBqWEJSycdvb3uN1FNvfB&#10;nuvFrAAZWDQ1FMi6L/z92jNgE6UdbC1H4Co2P/tYlN8CVGpb064tfr0v+PbqbdRWzpfmH5iHK+iA&#10;ULwcx2gbneOjoJe2GjKeR6vf7L7wJ0+cd7kQk0EiIBj8C7O+N2JXgK/xtfJ7ZU+UdIivO27jwgEy&#10;asSoCm92uBr+D0LtjG46Gr++Z4FZF9AX9m5HagM8dLWoOjrD994yq7wTyrxSrpvcPAp0hwz2bhxk&#10;dtfKl6xeAmQA6Sc+BCSaocmlNfVij+nRXiIts3FBpFmhvFtcJvgoL30GHJiH71d/C2+3dLlQ12lV&#10;PQBWy9y7pfffv9AyS9Vl01JCWfzgzaNUy89DkE3e8GHFeNAmSpvmzf5BCdAx9Al4ms3rUFHbcK97&#10;fanqTyGl3bbrjNZPCaxqSNU/2fvvk2L+dAZN2fIXzt/4N3unTGmVjmwsFyibi7A1iMIanLSWfqhm&#10;n9boggwrGM4bYcXT/b4rwd/xOXG/9NYHF5/tOgEt3NrvlV1oqUB1YaD03o4DWFuHFEwD+Cn7XiDW&#10;R6UmfMT+H9b1CnBu75Ub3a4+qFZSRgW6AVlDvlw5mLJe8OGKKVYHRNeg0gR8oaYE2r1aMwp9t+CF&#10;HyJNnL0/mwgH2GmkAshLamG6QuEXb16nipDqzPtC8xIYQp2iFM9yu9azDbV4oTUyHZGdZk2/MDky&#10;hMRlFPxwXO2fllzYDXgsov2hz7Biz/D2mk5EnjOXaD/rloJGQdA7YFo6GVpyPaSLuaQV5Nbbfx4f&#10;5xCyPgaaZ3RYsG2sopMr/g+DiSqio97tdQ+3u42Lp/xpO1yy+plPTr2c7I0gntXa75VF+YdMiK90&#10;6DETXJ4ATKFoqlHjwTlDD7qi0su2vVWjpPzf8iEwqCI5QC/Eju4Erl/390KO51xl4MWLptdCfgvm&#10;FFyD6vCJJ6xepFIB3sPUpTQMIFbrScMf2QHhaWq8ulbhibFlfrNJ7YAjG3dMbdaUT+x3/16KmmqN&#10;YNqBwRBvDFHkos9LXC2QAkY1DJt/ZZK/M/L8enpz/EKdMU3PkcNXEmAQ6dNXXH1JUYTVfK0Pe+Y8&#10;ALQoOEi+fHXCVUQKpPdLjOZ8g6/pQlSiYQvyD7NngDXj6CFZ4ON4Xtr6SeHrQipvE9EkX/7ptQHX&#10;EDWE0yZ+pKPBJYJpXr/JP203kXkqWXbISuMMFZXTxDlr5JRPiM/qOi75pgOxXXQMUFqL89f17Dcn&#10;LVpsyhYuGfTuGoe6dBr+Y5Pa6/v8o1ZtonoY08+bqKG4EhijfZFwsMhwGBrcyCs/3IjwSJ5bhoPL&#10;JVoYcJXhiQW5FRMd2omGhZY9qeAIrflDn6sKoqLmK0YKbX6XSxgrokrJD64qs9wQJUylKHRGshxj&#10;18xdNwkxhw+TKop9bNNGzQqW7Hn62R6Sy+/LuU6xTfuUy81B4Ozo2L86Xvf2PsK0OmiVy6MOuiYT&#10;CnGd1zdc1SPF2djp5dU/mjzyOt8eBTBWvdXfK3uiJQvr/Hr4pJGvL/bK2w/RwQPem0NdtQzk76nV&#10;26FnnehV8JkVRJCDqstYNrOnwBpz4j+QblME0xm7ejOWJIGGtJ0sIyWBDl9ENZiEh7GRPAZwGuF3&#10;Q4S3L1wYBS8iOLsZOV158o4nAnkHFdcfXy4sVE0svuazehhdiy2TBh8Nsp2OJTOI9Hz5zIA79ioi&#10;G/WTVGDq2pvOI5oT2PGHijsE1AqZlPUSeo3ID8Wcv2q/9VsCMNOoMmrxTGjRDxCBgjvPsfc8dNmE&#10;wrjsVxXUvNOakzZ+bos6ediLKU8ZVacta7dp2gkSImuwqFrrH7WkNyBTZFFw+fqMHw+B4jmAxeb2&#10;P026/fc68blgnWx5/izrm2XBkZyDG7l8r79FjnMUqm1W/wfZPsIboxES1pKSBdrs4yNw2SKL9MFi&#10;IkSAnEqE04Ua213buP6U2mCtqzg7qvuGJJ1P+0XKrC9Y+oZBISSiUfGW4YE4wGLEE/A4eIVmqrLT&#10;xndOpnXJKZ9pSiVd5m/o4VdFnadEsPUdOdIJQr8VzUig9s1NlZVvmdWDlfk6AKbqW67P2R8MAaW5&#10;QFSTsRc++RvZB4S8LyFJC39d9iMmGnRr/r70it4kqYCAy8RLMiAQcIVfsDe0E+udpSNOEDY7idQg&#10;sf/+jwvu6E8A4Kb0f0dIS9TsA/N3ATU97KKax06s9KR2qfN+pN+/2c5xCaauQHrnrR/0lTQwnnKm&#10;9uL8G74N4qR8iVvVz3518eDyVLqB4LihXzQnRm1mQfXrhfqnJR3qguHij5MDgDRQGV8gBUQwy5XH&#10;PpEGaUEhzfafvaav7WcYAzyu0P8qqPh0x6hdYaSzPQPqcG+bwkEqhCIbFvUojoUU1QH3emjl9LOC&#10;0FkzBLHVKPsmBpYBEzdrgTf9HyP7pCHdeEiKr7kP2rDQbI9+wBKkqpdD16C6zpB0Udt859wf9AVR&#10;ljLvR4Nug84wMMOiCwIDF8USiX/v/laXII7qTBSkLSsaqfOJoqo9r/y97DcnkBSoq4EmPiI6y2bn&#10;aV4voMYOCsG/LO6DPeKAKva8PmT/zbxN1vBxLD/p7fHn4BSF6gZJvbLugqvLsUNlMqFH3jz5Dtft&#10;OXNP1yKG1xrUTurvnIma4SIoe5UWfL6vfaHAdV+3zlcOfidEEy0hpTjxcHnV8nayDwShheyXyYIi&#10;S3JtHwHsgy8zp+vHA6KFIjNvvR7SWBXZY5YtKX83OopNyLC2IDBqTC/vA6k/nNc4CTMtL+9K38OC&#10;YqMgKZ/7B4ET3/uOB7XmnnPAQkPkw5K4ug/X/1jwGzzPQT3kN298/5adfp5jX6y9s2/MCrkpHyXk&#10;0VHvxy1+6K7haQXwG0qA25Yhx4z36LL2hnu5R0YyKosiSkiIHzsHGp2RRIiGyt7s04m6OG0anvWK&#10;BPGXw6vK7NePvzpNy/9FRn1jznmXKfsCme915MssM/nxYqHyGbt7K+DXOWQ5eHleCKIgVBbs/IIz&#10;2k4p/RZ8OA7VTRwq4RhV4aJCqNeMT86XYwGutr/zdN8OFCGGVJqEQqwe4jvhMh/d1DPMqYdMbBe6&#10;9lDcLi2bxPczpbpgTORSnX1zSyo18Njvf8e8vCsWGr2nDt27vp+ZA5AX98RdDrx3c89pOIioUC2k&#10;VfW355zfJ6gGbbaukETnXf1rf5e0wc/f8OezkwpE6rFPOLaGeW5/9MK1Q/XClIT4LFX5bbsDzWPa&#10;d4GM5Wv33XICeDMVhNAYo37wW+yU5mGOtegWHt4Rk1DzhTuunO9RvNC4dxsiROhadhzdUlY90+VW&#10;mI1WwiF1s94/bxzRfI7U2rD+IRO93mlLHz9+wasquC4yuKKGBl5fbNYcKwYdsocZqKzYyfmcSPcN&#10;2KpjBPBEEjBJuWhFem3dAPYRnHFDyVytUDXBcI/UGsvGLzzxH6tNaFt7NuihzUFGQQyKDNc3Nh9H&#10;mUwEkWPlicoDu2Wd6Kl8zgv6+UByz3FhmHPDO87+gvAOANItC/I3nGjY9QCfdOa8fsrlIPm3IC3C&#10;WX9q972OCckSZ78w7DKC6mpQhYDnn3Ukzlz1/Y3/lmv9otMgEdmi6deCi728BeWO3vPbLf+SoOeF&#10;6JREVCQm82gatKA/Lbw047yiJlEiSWZHUQWIefHdwJLdwvvkfHkmGu3Kzs6n2RsKUeCf5gPJjyef&#10;dxFfG8DngiWQ862+6kIPBoTj0Ra6T112KXbeQ2jisoACaDNLlvClv6+jMyV7tlcWAlpMRFUCyxLQ&#10;RbI9e2iEmH5d8E/r0BUwCFYkqiUxad+AqqndSgxEj+hZeWgMgOLa0UFW1XbwXQlqxQCuqPY5D53c&#10;GeAmPq/0c/WbE6IYwF/2XTujotyQMtzl+0co5xMNQopAe6gzmMsZiFUnEZqNv/r8aT2jbDpA3tuM&#10;3TBCgtQ3owJqHFnw8M4zeFKSRNKj7VtmS9v6wKyzC5NAYaWoXC2V9D02mre3omTK0ipuK3lpcwYu&#10;0pa9zwTg2SWPRr/fbRdraazfnLak40TBCqO2cD/h5pGPHrw9jlOqyLm+ZSrQ0oenqgMRL/aY9LnD&#10;F83WOKvj1avf3w0lNp9Bia7Tlsz1vTD2XhLLVGIvHjhloQ+a5IybchiteJP0gyVzU3wGsHRoA3co&#10;HmmQZNH3S1/ZIuy14bu7jj7k7AVbBZPn814/hXA7ZWMESPP0re8bKMhr4ZnZsL2JdtrB9rGp0ody&#10;o3QBgh7WL/2OGAbz9g5o9RCX3yvKts4j16hp+6Y9fuM9nJYOJGgUramxOPJP6d0hM851b/7xlH9D&#10;OApYVRHgtrxX0uaps03eBuVGrH/o2gUwQtqUHS/z/V3y3qTUdztWVRgWWInXfsT8LAm3QM9Q3ua1&#10;mSWp8X1e2mY1nngZDkRqIkOXKBkSb9j0b7/MpI87a+nHFiuw8XBKj/h4O8l3G79gfhQmlMpft/Qz&#10;JilgKwesPWmWubuGbpDEwy9fb1pg7jmclLBu7f3vZaV+3RETpVLoh19+4sKZynsBKETLKLkSb9f2&#10;67cFMN+mNpamBpfNJiAdrjAaWHdz3x8Rscbk026C2Vv2+/G7TEZJPMP8lnc5UD3gQRYkw1n5tV/f&#10;/PugycmAangnaBvu0CrUxSHUy73044kPgoCSglVg/jQwE+d73uR1EmZulqn4VHfBoejBb8Cn4iCG&#10;lTcfLfv9SELDXAdvgWOi1Fj618/rLu7PY8LKKXbbY+xPGIU3LYnVjjgS05BPqx8pPq2kb5G/p0gp&#10;Hq9lIbFbH7vyvgw2FcDNXR8yrV3kL4iYIheP+tt6uGgh1ydhXFjFVC/q+ecdLBcXSbj/2roIRAAT&#10;PIkXW3ys48/J/yUEid+LYy372Ib/BbUojZBpTrCu9No9T9iqhBSdaUs9r390vsrrwHI2Fa9s3SfG&#10;iSRjeM1UIX9r8FcgxwTGjEnmDrBp4AwB+Qaz5f3gBRUCIyF2LkhLfzfhjIBCUqFZL97W1RJpdR+N&#10;Msl8NGQ9F/4l6O7acn01jIYAcTFXjD32x+N/213F/8ui9ls3XF/DrzI+GnBKhiZEmNVcxKdzUv6z&#10;IbEwb0CANaErKWiM/HPbyReckHb5Xe2SBdHHd/28rFZ0YoVOGmX/eW4MlajZWNutHHo0og0F2MOA&#10;eimUI3X8gnV9wv4qVnlvSG9W9Ux/GrVRwzt9kzodx4B7lw/v2d7VhxI3xPgQ6UANvbFz5SBkIBFl&#10;pu7CQc3bMXDcGRLLsfP3XirsLmTjlqyJBmRZiG57UrT5rifBPX0pwcfW7ikNG2nd8UsgGcvNFWhY&#10;aJzuSK/Nu2awqMHlMzm36g8v3d2VRkKcR/f+DIKsnhONF+MhcfrwzjuHZiZ83r/bodMg6mMMftp9&#10;wr0nGIaMnh2lx+ZrPtYPEQ5hRjKE/tWvl/aEs76fJi9fz4EhhcQZESRGFHbNe/O8bxUljSDnKJbw&#10;480PlOxuBxRWPF5Qh9r4PDfXknFYbuweTrucjfndaKFluWXYUGhJsosTYv3qvD5iiJIqZWgNeX+5&#10;taaXnzU0Hqz66R4CyBds0cCSNZRO8fm+CgF8+2Cka9ztTHqBgG3d9nErU/05AdKivCUE1OWdQn7U&#10;K3orLc8TFIU8qo/vVDM52FPzKzpk23NVfdjPgpUIaI+JtzBUOSfF87F/vnnxeYWEE7n3l1zZzaYq&#10;CN6JRmK88PqkS89EeD2jzNiWzRsqYMECxmuz/nqeW1OAtCEt5c5P3Kwte37gvTOFFSryPs6eUOlj&#10;gaGybWSoq/M5ephZelKuClpRVpj12ikTbVnx7SHhqoLH41d2cIqTVT5eDBAlP8nqA14PlDISGw7O&#10;MftCtoKBOXXoiebFQVm9q/xpvKePmENnLOpblIDz5X1eB7z53b+c3bk0CWhyDzK5uLuJjBiD4YJw&#10;qFjKTOneUXXk/fyTDY+uDzoLtQrLdrVeL+u5LSIKCdx/+Mr3h2OmZDC5eR1j+si0j0345M93nqog&#10;7EmJGXJsDQsNykzvrjt5MH7GGVA+3f7rTve3wwbBfvnKqKvw1jZFx3ngNd+0N8dekvOJmWM3DnuZ&#10;xy+pi1YsuPap8E+VZCGT8Hk7Zj4n6JF0sAW/hQa0rSlpwa2LRzryMPExEfI6C+Ig81C0IMv4hRkf&#10;9L7ZUKpdu4CPF706+fxTwMwBoXIAdvkd4Rb0OadLTdaQLV/RkhmjSiDBxnsSvQdtIpS/EP9ODRjd&#10;ps++sc7yKV0+NiMRZDhoegrBfJ0TKz7Ty8Kg5hDK3t52ppyChKfrx480yV/2QvIkCGSaXoL4wPvW&#10;rzNGDTFOXOmnTfN3BfimLkjqwoXrYoWuN8J5PNLq8wuMDq9SCaVWdaxkq6DZkdMY0YsaDocA+ejd&#10;MZeDxUoS+CCpWj7gx53lNAzHh2vOIUHgKutvyfgWPNX/egFCn7k/I+fONL6QOvooWSyP/vLzS4Io&#10;LYRGwtFxDFvd48P9kC4pFlhsMU3aadL1FR+sQvG9J7aez8cEBJ1NK6WUruji++4Q2vFBU1GDpczE&#10;96/hSCglEn9QDItD8q5BDEZ9A+w4A6qXQ0sIbPyHvpPHXsgqYCg8PvVuQYjXet/86Jc+b51ROBiH&#10;b9zvqpe+kAWNUcnY7atIIWfCSUioomI4RSd/uZrlNdT4HK7Rcj82ZRUY5MraB4KuShnpQ9aAa5+c&#10;UUhPNO9Uy2dDj4Mu9BK504a+sIpEcHfvO+byLfdbYZ/O6n66DKFTmL0k+sHr37uAVlGTnduPK4+C&#10;gpPuU3TGMOve6HEFq4UaSsbz+R6H3gvwmzRT86epZ58HXKyl+sFnkFdjoG17T+/uaVtgooElvtgh&#10;YV+HUWs+Rp0IwCH5fTa1RQU5wfClpFbiZZUjEcZnGmHQFMtkXzCxj2FDuhlrPXl8E91FCAS6OWTY&#10;BYtmUyzD4ax6qlHPCTE/Oen8KWtAxmmOCmxLAjTifUo95U+S2DBuvSb6BFmccPrHC1EUIFgqRo6H&#10;fTl+5HtrPHeuiQkNghsQsiaEUdp6JAYUYihp0qd4WTxbYJrfUcYysGXgQjqMFT7dLIGpGfiDFi60&#10;ulfZ75XEFNB5IUWw7oPJHZMkzpHN7w08mUTSQgOIkvl34kcVe5VUzrbpkbwoRThoPveZP495rSQB&#10;XjGfSFmPjuSOR/+3GRsRGy2pQfqP6M5QdrMLd6aleZjmep4mSlJQtzv7fnzjWpRy2axk+znu9u/v&#10;DYfcUEk6WAIVGFJp5r1gFhooACjaHW7Y8O4WRoFq3iGNSvoBrh5OJyuuqLy3VmOEjT/d8jlwexQg&#10;49pBEjYV7perZ5nxFDaDK+d9GEc2JyWEIHSNketz3cw3DBk4kqYW+l4oKbIB86TTH8KkNCxdF037&#10;F9EPvMMsz5sZ7YLBQNyNkD53fPmiyQL9nPNCA9DZQAxMlxaUheJ+zUYtDFtrzL+zImBCtOKzWdd1&#10;N03I/Dh1zG6LY1P3xr8XTIaJH+dy2zhL2Y4j46irPK/K1uu/GXwvhesj93qAZnZzE++b8ufezo3m&#10;kiIEbikb5h37JiEm4fIwE/KAecy4RK4LTSF/LSkyH9k6oSd29QKOxPYlL/L/uCRqMQn43YoSqCnb&#10;mX/2sMxcZuzIfdwDSUpvQJ2Zgytb6rdGn5Asm9jpH4A6dhjb7p3pjBYDSDfB47PygnLaca8sCfsN&#10;lYv8pvoxJOSC4LATGdhXycrfLXkZddesmdIpA90hE7uUuAXg+Bw4RHsWyqKJUAo7ytDLJr3HobCF&#10;30bp7fJio2f3d4RAkI90mK7cfFYUofpObRYGfArNNBa1roJgm8Kzo0fbOLIJF4iTukm3/FQyagpi&#10;k2/v37lEEGSJc/wbK/Va5tmd3+ru2hKI5pq78ZH+uWxqhmJUh2If/aTrEz2SChCqeY+YHWkfW/P7&#10;RMlxl378mUyFrVG8iNrgPDVb2csEdf7lLRecq3VIBetiaqFya+9bWQufCvKQopregFiJf1eeHnfo&#10;baSTP0nYjupNucNYHbSwTCadL974CRcl/E9KX56jyAq/M4I0HOhQHW58n7dn2ekQEbqUTtkXiGn0&#10;a1NwtBLtf/vSx6lTK0qIdjQ9XsNu2f6wvregrlBCHrFj1RLCxO1olzaACHpelK1e1+khMOlYmUL2&#10;5keV5U3ejnHa0ysuHKRBQpxJITb22hcnBQynHYm9wQ9EitN0CDKRZciBPLL8vFFyjJLFtr3pyANC&#10;Ibp24Hnz/4YyAYMiwY8xq/Gwoy8S5ZTqyR6DIQRB86jvxpYmiPThR/3OqpKrSaIjK+691x7ZPmAW&#10;0Vkh1hCrLBpLMBkZoDZottSxxzsyZW08/M0ZYjiMww056+59oJjk7yh4e42S1AopehBBLpfpeOrn&#10;C7iwqbn+Ub7pyAt7JzVWGsdKJ8amgmzQhc4bao6b6roVGKJ8qnO6QBKiaHU+e8NC8GkDYpL3V4XD&#10;CVy7zY48beEcJh30XjiHYgyY2LVG2Hj/49NGAyljA4FqpZ/4ee8uIDwhZFXioeOIo5mQ0EN4toYs&#10;mXTmOJVKkziHUfvI8xuBxbHA0kvcTdF7J+5yPMW5/4gmVTkFp25Yr3C2id02jxlBF1IWM98acFN1&#10;GcOVRb6Ic5M23HKapbaPgsFVcYpIkkQ6kGSbEc9yVuSuhZ86wMJShqtD1wPAYdCLSZLRwZ2W5ttT&#10;eCP76C4wUgAlTvkbMcuGtd+TAGY9bQ/64fz3w9Tio7E31g4lyWnifCKhZASsr00uNNfQT4jML0pB&#10;j5QYCd81g1/eEbADsXqNiPxNHboB0LNW0seUPcJS/EluCApAFy0/eWvSOecEgXJJ88QIrHym860V&#10;jMRt2j7r9PFApXISig4ULV7y+UsTzieOGJDBtp6/njdxJxl2eWon2fvLky+EaInrp4KZOZzQbd6v&#10;I36AzJJzu324h6cKDznshLk+z2Jj4qrHe90gh/USsypWEn7687Gjg6FCB34bqbWjqk3U7YE2ZAey&#10;240Y8esqBC0O7xNBFR5a2QIpuX3WCpaE4z0vTb+cLPBUqU2gZoASnxh4ZrfP53d9ZxU+DpJsfG4a&#10;rTRtnbug57ubJJaxaYlAU+OBvMVxJ01eWqjbBQncN3LZitd4HBYtFvFodrypWeW5xQU9Nm3ga73c&#10;RQ62Fk7BUjJ5+tDz/ChUAJkDjo4ZNS8MdFOMIP9ZnyDBCAVqB5tvOLTsyQ7X8kmErVRTQN14GzfM&#10;CzfQNfmb1wYHSEiF2tZ/xCpDyiSskq5XLnvO5fwCSykx8tRYJ7zi6Q6XlsU0aR8JxsjMqZee54M4&#10;X7Ron2QVChGlCFV8rtukzNKRdsMMGMyZ++bDujs8WQKOFlt1ea3g5MBLi3RFJAOuW/+oTgIod/Gs&#10;R0G78MR504im8pJ20pLlUvZEI1aRE7os8PedlPrbbRqMbbuScl7g0fXFUP1EXFCu7DIHbBzhvIG3&#10;s+OTcV9YzvCRURc+uLHIS5Lm4NOwvLHlgef6XBfSKc++z2IKFk+uHKWaikGMzwZ2Y+o4RIWR93HZ&#10;Xc8XfUtSoRGSonGl/M2QJr6wTfxxznr41UvLfaKR4FBi9J/ho8HlTZPjO3+6k27m+6sQjnSeE86K&#10;v+F8u71B3I4AW1Tf9PDxJ3IpN11r4FwQ9yGWUK2zEYPgDGmbFicaW/j9L1Z+xYYoIbNtuuW3pJ4D&#10;8R4xR5+5eIqB+CQFIqBOUyUnnLroIzNtsergsz/Zm4H8uVg0REv1uVB7dwWwnJQ6pokGyki24nrp&#10;lZiZ9PugoKZfVDFNc9vAR6NhT0QZUSnR7/LUC0Y2wdfcqLIO99s7yicEJMlFjQEbI2v/vPoCV0GA&#10;Nf7+0C4kHRZxS14QmNR9xk2VbjDNuLKPSqU1d+Mj/XMxKoatJ/4w8L6OJO2WpusXdl4itUfatSP6&#10;va2GUGt9Snh9NTFgzuWtWdx9e27tpLFhabsRXnbnM2U/KjBJnRgUdqF8uQfyj8WSbZlSm/m6RfGQ&#10;y19d97qNZDzMvkPfK+GKFG6puoV/FR9dLdkimXDGR5+nslFHrUCTr94zOVhk2KHCn85/gabZ4L6h&#10;ntPyEXXwTz9YHqerrElkiygR/74BN2x+zAxxFifUymeOeGGRYEXyNsD1N/JA0jjFwHlklP1w2Rte&#10;+oCyUzTTWHbX0+f8JizVEmi945PY01+77SbsJX4yZen1Q0hIdwRWY0Qz+dfk2F7YH3ysH3Oekpnm&#10;mZAnmx/BeQkyd9tMor79/V8V3F9ZRHwSVXX02tFLV8M2hplVDYOHOGkajHEQTqAbJFXpVuFxA/RB&#10;MnyodZ5mV3PN+zxgWAGvkR0ceO2UtXUyzPBWM6pmx8tABIyBzrr++J4r+poKT2RkeV5YedsvkCIm&#10;EcprGhTTKaTsbA0hOVAegsAbxfTN97e592mYePSz0LIWDE3kB6ueTnJ2lEs01KVlb+MGgIQUXOKD&#10;/fiL2o+3AVVlXE2eBr++qcmyLcg6oP8n1S0mIgi1Kn6w7E0jzloMb7gFrA1qjfbfmT4vIcZJ1Lsf&#10;GFgP6J4H5cJ3gfBRj0ue2QFmH1S72txV7NP4hCyOdLjCUJbyXvnI35s6ZfSwhUqg1G/CvbV4OGi7&#10;aDbtK08BcEud8iDjU0U1yKajcdndeP0VRQhFcrUPjz5VJnGWS6dlXSUf7Zp4Hqlts+Dw/mHzI8XI&#10;sBRpXrP7ZxXPDsnxe+f9Mpmkg264Iw9OxEA7jiliWDMQL+zMhGXGIArHp2DzFAk8iC6dAnZv7rgw&#10;VnCh3RTqzz4VTCXBYNzaju8vwGTVKCepS74cMZDIUXtfQI8kklNuK8GaqmYCMJ7CBlMqQlRTJj4T&#10;KbU6EcLPQLLlu5m262O7X/32irRbVCM3TSUA+ajIuGd3+1UgpobsSvK2LMddn+pIALKcMPDlTXwC&#10;ZCDDz3x8bUEdlm52xjFjhv12NykwIwiTwHJDwrdx8/LkYnnfmayYdjQFBvqQquUF+Ey2o6kZyfV8&#10;NjyOB8Noxy9EWrjevCvFGiPv6wZQJl7IZv1F5r92fbcvMWPE2VrXk42pkqS7ssGLnzxy8kiC4tK2&#10;1//zRCFdy0nVFK0hPx/ZBBNFPoesqXuxxEwGsc1yOpAVbvvdQkk4VifEuWCwyiY1ONiV2gKwzJRb&#10;VSC6yLlRBiwcap17rVrvF/QjFzdnNRKM2NUb/9L9+oJ1pCB9MoBYl32rR3mqTpU6YDaYfaBQsoby&#10;HKqbKiAsDS9NrpPk/H9IETXPuniKNc3E2dZAFHzIuKBAyBVHGzOJwcrMhYMeT6QtKQSe1TQl8x54&#10;QfL17e1AUCD3r52DGi1Yjh6CDbuK3JOfjSItWq1++JODLiWL6zRuxYeWFGaJnNImDHhps59mFQAx&#10;yftCo8XsRBpw2UfzJRknHLVzvrKxjn9AFdDDjFIriDx54+7SfkRF6HnnW9eXkyLI7DImb3ILf1tz&#10;sVSNmx1Csd7c/Vv856B65lhb0/2Brc9/76JYE8HiFt+2xT9IAAkualVuUk+bblfb2FlOqkXZVV0m&#10;wQ5Jk6Iih0Tc1eVBEgNaD3DzXB8Acg1IZMbJiWe9EZfzIN/Ik7oo4Vb/4ZQ7id5zjxVcw4vc9f3r&#10;RKedA0I3wScmoDPNEJ8iFZ64mtLdgiqxwIHfk+8mCSyvJvy3rN9Eol452OEbYyuo5f/1yslh0XYr&#10;r9nyHLqKecULZhR2dN+rdr4AwQeHlFz75RI/1C/V7EpLVX7/y+mA3aKQGxDJw/hE2FQEfJMzB76y&#10;ilrkbiTd8Zrq51MopESMgdZ95LkhSEhIj4uKnqxlHK+XzSw0ecO/FdApW47I69pb91Sc6IeXFNjw&#10;rPCtiAGgsi5ypn/lTzddJ5IisO0jmtnGLSNFCZxq7CH/RLMkC2/Jv6nTzHsEOWJEhSrExCEHs4Ut&#10;7mDWuHUIJSQZwdqNjEMtUzqPlK1KcWp3H0hKc04E85Q4zDGMbldueE715V5m0WR33UhkwW9e7naX&#10;Wiul2qlSe8v60zmJAj1I1C1hEoZ/TeI7sBpRwbybgb5FW30+bMGWEFT4Cb1eXC6xSMg2udAIq1uX&#10;DnpjtR1z1CG3zpmVYBNpoIb98GFryInjVk6BQa1XXFL09jITeqD1Bxrj7zii9OltPDw97z+HNhbW&#10;BeeQios6vLTJTpC9QljrM7H2JRzlcLEP8unyMwQoP1bTbuia4DO7QTTabL6O5aJLJ0MUjcQDNqfM&#10;3fznUVTrqu6Z+ycWRuxtqGSqCTI7/jDz/660NSaMIGzeabwavzXw0ABgS+zWx30/FWRSm0utT35G&#10;7uC7YE2JEVJms2bUiTiV1Ss5RGV2AwpqmOBtqzVFmaskcaXMIbuICGqVXPsAuB5srAAvdh/94lqA&#10;EHP9XePrGoJHCrNr6hT5NzZ64E9x+vM3PfFdIOak1J7iYI2x3U0lIFEiry+AsKZrp9I61DGx6vLv&#10;AyAalzZAhsJNmDNTgR5nk+/FQJ+6kFzX669rCs0kGXbN1OdIEBXViF+YXMAmZ3b4B+QzGFJ5Ffvm&#10;dtarGsmU8jMdzurwOE49Cj05HGEvLQ3lsKBKzp+ymlMMUEnFyZh2L9YCUG3yiEnmuwFOjGS73u38&#10;p1dx4eYtcZYMuGTqZ3tEyN1r4or1E84tB3W5tfSDbp1jROlIUqiZ2fbP2TfeXiJpKirdWj8xcn1P&#10;GAYGYczdH380rksV54IDqNlTOddbt+g6GpszUyTNJiJcTNneLgA4bg246xHIEmKkQDTUOo0EpN0F&#10;TI9qRChbECaSBLgneK0zi5YaGYbf1mwm2d9ZZMVf3Ed+YXDFvhrNLyx6rOc4hkR2pPl2ahxZqBrF&#10;kEw32gNRcspKCJheHdEKdNB057lR4RFTtwyz10nrt4DJscmG6jGMZOEV0kd7QaIWP7vfl9MdyVT0&#10;NIohJVQ0nCbOhEuskv5j5q52MhY5DfygQHzwVdVvbPMgvYdBVIK/n5YF45jpMWC5FnT4tO4jfK+S&#10;z+Fgc3nMVza8F6KYvCJzWo+eC5Mc4MDNNOTRzhn1wG5ihSwldfenE1Jkr8rxNeSvkbBaxdUKSvH2&#10;WS/1+B0HAlWFQobyXqHbuH84XcExU7fmV04n0l0FvL1lzMvNvW/Of16QtgXObwW1QujqaP5tZnsC&#10;fC6Y0LrwZqFjQBOO8xuIHdcK64sDiOPlemOaWMXFGjFLLtiwOn7EJ1o4+Uni1GFFUg26J9Ym7u/0&#10;Q5lJRrsGmJgTQk0mJeeQGAXhOy+wb6VJAeizWTn/uxe2HQXhYiH67eT7DIdUyOEbVQd1ogVqu7/M&#10;eViQagqSPznu4Y+JqfhThEU+hU+MuOyFPawIYrzBdZsM8InXNzmU4jte9foKASrqrn2oT0zZTXGk&#10;8bqk3LniE02K+QPIbx8/YeoGmhOy8m8yCxAIxNz0kR8tm6v6mg+2pF297rErP4FFYf2MXJeI226i&#10;es7Fc1N2Ev/K3ubq7g3HrXH30Jyc17I7ab7/N3vjmLvTdJ0vOnf8xK3TrWibP7e590CtOrK9IgYD&#10;eCZDc/UC+NyuSzVcy2Kuy4uIsMEso5ZZTs17T+SBjJQb/es1m1wX+aO0hds307Ljj2wwhci7uuPW&#10;2S568LvrZ7pp/K8NGbRdN/0sltQsevu2/l6Nu4tueU11nUXXP0//NO64mg51z4MnTfY62138gz/U&#10;uXFLj/715vmwBxOuG7NcnMLrfv3jKgynZk45Zw4SIC7esg7jE3f3ucvP/TuVFVB17ZDRanjfmLv7&#10;7Rs+SWLiuprtVP386n34OLZLE2l05Jsb5xb9OSAAbtR98cwZrpumnqVFD4bDN3A5VEcu7/7RPHyc&#10;tWPuSgY1qID/bLeAMoWko7IdUsyjhb+sIIW5btitv67egAqpFURNTk/dO4JIYENqNmza+gfm9kuB&#10;xMqwyKqxEwNt5zhldaSY2QsmV6mkqhvEUowgtP1qgXxrYWN8ifBJ8zcifg0STbZpxMPhbpsBtu+L&#10;sDWh5CPc2J4QcSYxNsHseKLoUpmOWosJq1vY+a+4XCZOT3eek0o5QcZ0xCbD1GnSe9u+SFpmWWFi&#10;11c3gOosBTKOvUGVdLqCfdi3PSYxx9/yxCrVShokBH1S248x6nzB5s+YuCnDz2yqoRygbNwJTy+2&#10;UHXCmEzp8Qs3uT6NzX+5TLYDPvvSs1/eVSuZDgcHrMmgGGuSoB0aL724j3su9Mu+7VKAe3668bT2&#10;JO7TGVQxKZ9+MPQi31Fg4EalBN38XICtNGXtyp9fHoDCCGhH8zcFWncno67dPuLTin1mjS+VUoqi&#10;hOwySy1N1XVSrRBOSUSiWqG4tqV356sl0u2kGdUW9trm7Y5D7y6oIY2Ep/5+Zo9zyxxK6Ai13JfW&#10;jx/swRY8MdSj27IJdKtGCwzVFvr8mgNgI4WhHNyy1/GufHZ0mo+r49n2F6vPbYsYMHChAMyYYu/i&#10;d3dW8iRadtKieYC6gB6Bx/Jh02EncFnZa5vDsvMVQT4/qxL+lLXzOShocHacDBj5sWtxev6DIfWv&#10;5Qhx4YzFM8KsjVfVm87ygGEoaKSGXMy//8qfBp22B6FQYeuc224tMxlgZjS/vvCNMWegRjGd/zxE&#10;4y8Ae4oaRYJoKetfKrnVSpmCaSAC+jU3sUAQhToAEYRC4ldBedktTlSVl4m7z0lVu2GNSGHgIHq1&#10;uJsyIrg/0V5BvMpyck/D0cdkYiem5LorX1x32olhTUPi0Ufs1zZMHOFA9gh/iJX3NTVe8JPzBz26&#10;kAAvBX3RJie4HHWuHvD6QnRUina/ZscrBnAlcU7WZNhgo3u+xPo11JWdtXyTG2DhWsqAXqBuNF1w&#10;SfGzawAlaxrtxKiiWdX97I0Qg0Jxl1UXvGf3FMs02myh2aBU7XrCp1VElh3doUIYh2/cPdXojlDQ&#10;9f4/F1/ZU0wW6TVvu98tB69+bVA1ghsfLP5hRJUdZGPqW6u99+Y+POxnuhXze4P7/mLcUqZhSzKg&#10;XN/mz22mX8jl6J2+K1aLuq05naW0Uyu5sinYhqYwQGD9n1AUu9lv6rkLxNUPoCMnRKZd8sEzQzJk&#10;YFscZHJRA6LMe3z41ScWOSmZ6JBs+eTVi8clBehoHVS10Wbfq4mTCtKmqdKiVZuLy9m4wlIpYS8V&#10;tv871h9piH+QTjWv9+i4N0DUbsHPd/WRNT+ryRZo89qHPjF6EpxN/Vctq0TcGTx6CPiD8sAUi3t8&#10;On9IATzQJnfgtJ/TfWUbN0ZKQW8s63Lpnn+eKwf1LDQ3r+OBLQ0yGw7fcdm6biFo2ygiSBGbWmiB&#10;FPEZTsUDe391tu3XZWHS6zeDtFrEu5mRdQ+XXlNuQo1svwuS144e0Ce6S9N7O4bywqYf9E0GKGMr&#10;KJfzK5Ha3Go/9M+5R2Mk8TszyGp+sbIGh3udwuwuJIbMcHrcB30gfkupbecQdWq8YyTD0QhjzS6p&#10;DEEduXms3P6ZmgnDMoiEPhL6dlfJSStQYFGMBR93vwK9AdvoQZ+orb5XUyOZkJOWUDzs5Y1juRgK&#10;kKkI42GTQpZimMXF2z89rsQWNaEbO4V08wE14WhyrcKU6x+UdBDTgeLC6akOARGVoeB2ZlNIj3Hh&#10;Lp/V9XT8TVJxWwHDCupFBdPVioKkI7JKWn47MpqAQrYRsWvLp8Khv8CHgJqbUte54l0uFLERz21y&#10;A+B+KBMYaM6X79x8Xanj+lPMK7V3CJZsaH5Djj5SdVdX1UbBXQNRbJsl0jw+TVhFovjizOtG1FoK&#10;IrLYDhs2iKM9YbKjGqwtTtsA/Vi+VDCuaG5NhEkVpkSeeeB2RZHNdkb6L5BdFXLnCKh/EW5LcTRI&#10;7OCnvSttJDFbYCJnqLSB43kieVtZVEmBShtQ8pq7u94QiIVAIX3wfDja4wYbTdTs0Nx1wwtBP8RT&#10;yd3DLjSTR12Nb+An1V15imnvkZzP9k7aYoIRNXAfd9s2q38gGnArhY+tQSyUSgWAJbAdcVGtfWRy&#10;3QioGzV1cpCkLUUDlWSmMxD83QAQ+vzrKgXA0NpmobFMQtGVds77oY6y43JNCkyyIceAVBX/0dZB&#10;ZZrt2v45xlgZjLFMZJ/M/XvLne1ANWdEQdyXjw3gq+5Rz17nalN/yIxxhCLTRUGJmjPgos26ly6t&#10;DjFJyNjofqdMDTPlESD5u8QI/hlkmkW7IJPqAhOPuFgLW++6IpKqGPLFLgSeEQhqya89vsvgU6su&#10;7wpIkiC5Ccgrb1gyvNiMaJKuGZB9bcnd8nxtHdAztn550YZYANXDTa5zm1IOyMoP5r8pC2m/Yd5Q&#10;+uHSkIACfquYD+m+cR9t5COmqp8TXcw4OqpjeBPlCHXEF06c6i6U1Caje2YaGTfB1c7bPo3IYLep&#10;8xWO7Xh/VZsFhzSApwoSxoR121TU5hhN+sbcPSiaZtwnft3zDinlY/k5zw/4nqWDR5UJRJ/ecNkJ&#10;FrwzeEvAQGdt6zx/F4/TnLIdMdSkl6Kh/6v9zgCIapkgtwY3p5t9cJ4f2+ztbDYtpAWgBzkdoRDQ&#10;7KalB/YRmDACirnsn4kPxSQ7qInaz1tYI0ep6OlCMR0ZVCxmpFq1uttIeB5MhXho9zLDD/kjCfTi&#10;JnCyf1t++QmuDoNKdAROU587vlsHzhENKhxNr2ur79XswAEiYnFMO+HNojDi3RCkpufvob8SWBgv&#10;RCptt3D9cFQOMWTY6nc6dtQ4BccgRGbje+KDwAIvVXNLKztpqNwDSSPOSqjR+pgNe/qWN1n3gonk&#10;oPyD5aRlka4utF9SUrjTIo0pM0D0A9hRPsFNVA2HcxjZxcu4W9u1j5kBM7uiG78ya0LhU9zy5yHP&#10;t08WofevbbpOM3xJU4iTD2efe0ayBSZNs5/gqy+IhnVb2lk8r+CWcWZKUY9eiefhuwXpV1S/+Fe5&#10;sR0KEQv3qiZZotKs6l7Dcnf6ta2WFou6i1rz0t7Ug18GCDrLX7FndTQesHKFYTFBS0tZfmnRTxOX&#10;nO4D0zYqQPhqor5Zc/KJDKJrrelPvn/j6Qyd2+nXRSZH3Y6miauQu7WGdHu1OgoJED50/bDnl4RS&#10;joF/a3Pl39P+ZUkkXnTmyW/OKgDxAd2OaUdltuaWC+6f3jRouX6HcceMnLJarA6JgqGXXvTMbgLx&#10;c8amEdn8tYxMcuZ+Y3Z8mAyzTZ9o2EkRYN7a5ebeiQjKeaL2WI6TnUhCi7wx54zTUS+Tv2599Z1S&#10;kAxgScnmKb0vDcGOorsynY9H28Vo6CRY3EEFYLZLkkCd6pBSJUA6yKRKJajchDQewmMkqJFurRse&#10;fB4eSCJawdh36KSlhSqvUR7ODMfa4Vsmps+AxEXkfc5bf1zc/WQlHU2lDQg1tSPvvzP2RJIEwUbO&#10;VQSt63guv6IFz4gRduPmByFG/VUQOryyHahQFkWMuJKItj+dLIG7yrOcYJPAoJP2vluHMEjFudJH&#10;mxyNLljvVkxaDndQVzc5Lz1SKjS78IqKJxbRkCUQnsfrywwOpysNsOUTO+ulLDNj0qPD7p3ED6er&#10;icb9zvAxnz333fNMVtJk9anaG3iZg2evrP9Xl9uFuiAVAs3naXtoN+o7CnFVFImn7vWN62z4RFUG&#10;p0xmqeXybdvgGpi0Dq8kHb/pUwQNJhoXFR02IGiwzNJiOuSkJMaJthgQkokY1jdPY67iTX40jMjM&#10;NIKOWBPvkql3hDXNgbz2w2mdLz0b/C1+nkc5cch+7vOLLmGSKI2BbdQWTn8Lx5e+XtLX5cVhxQZK&#10;xJpWKaNj4crB+e3bRQOgIS4Lvr9sLF1LyJnZVu/EU/06IAhSUPH+rpEsmGu8kUMiQ9FnREd0asrU&#10;yo6tIfg7Ttt6OhLAqMuMd1oeCcvIwTAw7fInk0LnJu7nrTWnfA3pBkLobMLuENMRbAW7/vFROWTr&#10;Eo7x3hJ5XgFjB3f6tt9//IXgi3WPWuJTqA1xfN0j2vhBCsDwIFnPzLiva50RS5eAvA37Ug54vxQF&#10;egsFDKTqNRk+WoDigiMMkYrhnrei0ckAPXBa7OHYvlt3v8vuzEEsIXOm8TU6WTy13Z1j/Sgs4cBJ&#10;6vNPn/ju6ZeRBAjl1Dbz+Vvwlh6pBuPvN4R7HFDer7CJwSXFC1qXkeyvaguh95kiw/QFWE5qmoEo&#10;mMz0U0GbitLlvuVfVolJQNUoNYsDSXh17fYTmiSH2u+bxitujN5PWbRgKVzY59kvXCVFSxiaKGdr&#10;wQt6l2ZMD5wGHl0XFtzAXXPTQOM1dR+WFOz5+dRvyZDJSfom/bTXBVNfxedvv+f+wMUDNF1qg8rU&#10;JnqiFyJ7/8rK644zSZFK/HCiv7Y15vVQwDdJJwzIFCOYBEsWXgKLqjMURe+zMZ6sTtJVGOyCln6g&#10;7OaRMRLxd3nsce8s6tCsc0WLQ6htCaTSumcDl/n0VJp3E9BfYRY/Un35OZoJmBwocL92bGj2uObc&#10;ijt2PQSewias4UySAnpjqV7fFv+cEpNAVfBn9XrbgsI9ncB2vM8l09ew0LrQz6yYihXn2dWuAxme&#10;WVXn+ZscryykV4LFMbzitQTh4ypbbJ+7einqZVIex0L+6kG8wywzT1kzYRcHmw4ec/ewM/5x+r+L&#10;OEMMkj8u+NGo1DsdC2zmuY0/bM/xqFBsMg/Sigl2+J/UryddTKpzZp19FqmTGQsp3K93mdGuWigX&#10;pFkpDeXehkigUcDaCPLJQRYCsoiGigHGTbfGJ9rvfcJMMgSu6N2q01GSnPlmTZ9J3vxgeGXLqzVX&#10;9GcETuF0zu+knvvg+N8cnw6yIuAp6E3WPf+6xo9mqL0TOxVoV/3sGciBHF6CuZ620WF3FxR1/1Cr&#10;KAVo26rUXuhcCjokojNRReywvDpUAN+1PTe3bjAF3uMIcPkq6V/Mr4nW7MCngqyR2uMrVWwEzqva&#10;74r7O4tmpo40L97Q/q+YcfxShlpatp8EpvH4c/fULIn/udTh+LQ4ffnE8cEh26b2jjz9yV39OJUG&#10;nWEbHx0fTU6E3vnn6Ve4ZtAEoCCed870lm4MKYXVPN1yasMCkwpnGpA7l5FR36hJ2HIRVldFsRWA&#10;4Mwn8LRSMCcNU1RmGD3LgcPySombWmhUS4wm9Tdvean21sHIL1qMYfmYjX97vs9Npa6A6AxhIJMJ&#10;rFIbJGZbMnj1M4yR4mJicecemXPrsMveO6Kt4lR1j64PFHeLwuAMl9bNL6tEvZkBSUGtsNcLZveC&#10;pCJXLHnvYp6So9H4UXDz9I6jLampjSQbTdJD6WSg2J5V1kFmTTXEdpu7ry9IC2NYak2BVVryloc4&#10;NXpw0NuLxkDYur4dstB+tenupzqzaZERdz8w8HZfrXj8qh0LFv3weB16i9S08fJYLetCi65mIH2F&#10;XrumaNyx8PvdQBCIUwQVyG35zFw6KILGxuOvpPMEnirWGZx0HLTAJ3i7qXdBy1Uq9g8mFhWmGqNU&#10;Kad9tmeI7ksrBmuKVHyPuhXZBUfLhlGTZXMJHw9RRv6VP6dvH5QEAndbEa8b1Q8I37uyCBUhokCB&#10;xAyAtN+MdYaghWR0kT8uKwHBXQBQTLyVtwb2f1e6s7AMr/n9qdIOj4WOS7BKonDgnIX9UDxjIfqR&#10;YkpH3sf2AQ2if8W88SFiKSQWSKb9vxb+6qiHbMQNvln9/0ENqMoGC5hXBymSbvucSNHz7nEpn8/j&#10;I0XLLsjWzrPs72gemP5/kDi8Yl5mAWrqtUPmL8upIbjQKMU27im4JBor5LTbtiz+SVf9aH2vlMwn&#10;INzLSfZ69+Yxu3NZA/9B1zCMVFsmcJesnRQwlYTMA0qx3yTJnHzeR2OYdGivg2zTvxZdfU9fEpDN&#10;qq5aNfv0BOuSkQUsTrGjlobJdfAl22DZgR2eceu4ErpwDuer0VejMhY0F52wUfPI1QZvjty/w1/j&#10;Q6o7pLhyly+V1F5f7MrL7q5O+nbYhfsixeurK0zmK3gj6zuIWpCgRMpGVT5kJVAOHyMVxUvjwEB5&#10;RKp5zaZlHqhqpDISTTWNDPkVFxyMdIVENv7z1DNR22j5V3084gKfisBPprIp15Ft5XUOr5t+kjCk&#10;vU90vCMUbNDsbevntrK7+f0ZLWiJBxy323uLz/YlIbyF0H1moe3fEesHAly+dQHm7SnjJravtQEG&#10;CcTY8NOz+10z0A+HBgLfbYLlO5K3pYmGYu2Z4ZU8o+KgPbxFBQPBRuBO4K1lcldSFxYtuXL61qFh&#10;AjVnHFqCsYoZwJtORNwwfzSqJdLAdb6aGNfZFVFU8dWNt1xA0knxlndOLYH8kV+PsBuNbigt8g4g&#10;VNs2YeK1+JXrb8QirrAqPthztQ8+uTP/zP1fYT/Z5kXTfaFwXEQSY8EVDw35lufsZwoL2nrCg/QZ&#10;OEGG3fLB+m/1rFNQ8nH4jrZ4AI6VHwRqoHvgrijoWVcYlevX2QHDnv1u+JAcP/u5ky/16WLAUkWd&#10;/fihLVdd28kQDFPiMiGIw33gr2sYdJ6D/mF4c/VwQ5KgDeb1rtG2TbcTHelpXQx3m7e6slwX+GSi&#10;e+G0xBAUxEB5RuAqtbcGle0rTgWGTrI6+QRJ2jdl6cnnuriwufeiA2KkwJpSvXuAL8YJutg1PZfv&#10;aWXEX/bnK494ftffgLfNnh/MuS6d+YKHAuq43zuw/lmmet5Hl51gW7yy9Z7e1xZCHB77ETrU5gca&#10;gno+sk8WnLdn3zC8phBVtv8lC83DeKI5nOZjYv2MGfIAosGMOMwE8iLhjlAdWv3PfjcForxisgrD&#10;T3t2681jpTjKYuCcYR5/wxYaNgCbdYOVX27pBgFajgaNGr9cJj4pEFNlBF/71asHFKVYvmBfH2ly&#10;vJ+ClRb3Wb6KzVPb9SapIiX9j3HFUUVnftvp4iC4QDyMx1c1nBQoxJZJSeGn8b4+x4Dqevmupe1K&#10;qWjEgfG95u7T3ILOnkSW6UjVm9p3buqkZEla9SEgoTw4uK8jG6TqX+XXliXRm7Y/y+pfASFbkUu/&#10;8OXYUxipDXXymh2wo31BfR6JWNQ3EcbWPEVqInwUsY9Gmsj0HylBECn+8sEe3w5YPiVdy5G57z45&#10;6tkzamn9Ez4tuNaOdvebe54IMVxwEwwa+WAVdEbNw9ZE03WGTYINC2qi7xXxx/cGabyJnH3C3Jn0&#10;TOBJ2iq9jZ+yM11gu8c5yxmlxl1vDa8gjK/5agfEKCnDg8Yff8Hn02yQQ5NYyTnrX6jPG+X/ABFk&#10;f2zcif/C/pkJDzceHxaOtUAsc+2esYVR4t/9xu4fV6YCOo21tbnV6PXFFlQ7nH5/1qAroHtiUG6+&#10;/46W9ce940pxykbUbgJAiDPqab8a3HVPE4gutfUbp3DfKk7VAutc5k599C8X3A5NeBICgRaVxvzG&#10;DRqf8gmWaFvDCufHrK8SzQGFIc+5kjPg4m2vpHh7b5GtX9Xt+e0A4CCQp1rFt1Y945Ko1P17Uz+X&#10;GfnPQ48jmsSBPbqZhp0H2QDDSPMX9H9jDaeoCBN377NxHZWCykndvbkHNPpz+MlOIbcmRu3Gw8Va&#10;2CRRge6PvXBGAaiu7KmfXlthidgn2yAuc/ieA+/MkzlfDvs2B2pS8ShWC7RwIPN+eeZzMJDyYl1A&#10;+cf0f6UgmQhDSPBg0BL9J7rOaj6/qvquiO4vFaIqWTTX990LHV0QYWsxvMhAp+gb13QeRLNCMnTj&#10;glUoxEo2NaFMpJOtKAzF6ClnzJ+ri6VVXE2oz1KViTt80i+pNf2DU2U7FGWu6fjsckFb062AOl85&#10;nEi2Ddy2EBKIc87ijUQLxrkoubT9O6hxahOR5iSpK1BX9wRiJQOVa9y4e2tDcjL2l/BlPfiY/Oqk&#10;u06mZiPqvnPSCz2Cr0tBu9iKGSHpJ/P/sPhXEWjuEAx6Qz7kCO59LPw041LRBLWCb29ZFe3e2jUc&#10;VS/U+cB/G/JoaUQ6OCCJ/7a5/4X9BVVcV8ztuneW/xdDBYiSofI940cDlfzNioWgnsUBXMrm0ies&#10;eb13uclC7Aw6MtAqq/842SMJ/5K4AjTmA+aAB9Ln1imCVaiGzWUVHUhCIgLLmeV7dg9DYFLst3p5&#10;4Wz/OZXEEFi9SWBIw/xhUZiCB/JxW0ot7dmO2D45WlnxaU1fmY35IDTSRL4r17lDAWGZsAf9GzBU&#10;wHyQgk2JfvzekKM6h2AxWVJYC+TDJ70Gqqnwa5Nv6pmBlOX6uNZfh7lFuZrdRGAlqZlxWpuxFLW+&#10;h0fzl7DsO982/XXfLshygg8aiqrZCRPA/hs36uZsP+NHoxyDSfWqik1eJt9Gg7O51rAdzRc58Fne&#10;ThKJfX/wtCUI2XwVmTM2CRkqiRcnFhZUQVKKrxz80R6UHguWKyhsz5OXvmpITLTwtAULXuzVjc7q&#10;llB8++SSa0qf3OYoMdvPd+jwaookC/FXvgYls9HRUg9rF3dSn7fTRgnwYYcCm1gNFdah6eW9iOGf&#10;/+6oUwqoAXsU1hnFWNAPYQftftG5E2+tyNeLH4v3of6wGTz+pFnTS4muQ7fqgC8QNzW2QJzxyPjR&#10;YXDXBPzx1X+a9fQveKDEaVFN85KuX+d4eMEOznfhWytRngrhOzofD9cfOlPxJvzEns+sLkNaUGAk&#10;yIVB2No1ofOonN3v8zkmCUd7dVd7VOD8l4CFzfm1DJ5LdpkQfSaJvUxgiwfEl2DgYAsc+SSvZ6ml&#10;nfdCvv5iCN/vURjOZLlDgzUI7ws1733ynRNrCzb/rfdtLg9rPxspzvllWnNhfToDVcHCH6t+3wkm&#10;xVFI2rWmo0fpN7qUOmXn86jRh6EIGEUDZk4QIRT1yaxu4wudKCdUr3vjschvCsP+DAQBs6VNaNTy&#10;8s4UmQm+f3+005vOaAXvRFUXs1mNxpE2Jh3QuGDHeeuGqgJiO59tmViiWSLvQqtPDfaatvjslCLL&#10;3LSuE2xL5DSj+WBI9hUsQ0gxlcpsrjJMqxv8/gXti+MBD1N6ZHnH+l83hPM1CJztq7N7lEGsmwHp&#10;VqMxhD+W2jh15HBSGL+/8tuIieZljHO8CTh6WVZ5YPXEcjVvR3mOj/5GXUZ3Nhus4hOPu2+Jgroc&#10;zLQGowK2vW/Wq4Hv+4geUtLv/HrxDVe2d/kdONEyW+k36kUadYaaVTr02m/dPUdFnbPX4cP01zsQ&#10;8H5qqv01Ox6KSE4NKeb32YBvMoLo8LIT7Lppa2Qzsfovf8pLVXu3yrFJpl1gRE+a8OT7BBzGbuWF&#10;8QeShbrF1hMY5X6jxu/m/XL/wejyRkJoN0J60oJ+CchSGnePNZPRFwZeF3Zqfu9+uwSyVhkp7LZv&#10;wJzB1kYK6dl515+mQbL6v7lhovkZrjby3fKH94ExHnrqHlifNrOWbJzS8UpGTJpifNKK3j++9EQs&#10;yfaUHgxGAXf0OF1a/n28BRRBGe+Y856dpSH+cHiXJLNh8EZYlJPDwssZw+83Tz/xjQ28ZKYcUYhB&#10;dfesoa8l2ulgJtr9poCaO7hAudfdhRMkZAvD00t1hJ1qiXLyrA3EMDLFEEfUvFBIvWwGwnqC6CPJ&#10;tV/O2VkCqXDhkP5xv3U+evyHEEJ7du3N/ZJASiOYdXRSaLYFgho9veixsy/TKGfff7npyDOWT4v0&#10;mh0XChlLQIyufhLwGye/wV7XXbX8zuIXF4z6SYkhCTqqiLySGrSvvSymycmKnnmYzaTs9H/UHsqD&#10;mK8J05G+C3jQOHZfMKHFO8ig8uMePr4b0WzB4dLwytqFF6wervBbPhwpRAqgQguXL1fTy+bMpM+n&#10;2dw+roPs6qzZbke6D3QJ68O1R7LUPCeNrla6aAXTTix7emdBQfVIONz8IUqMbI0y4+xByfRLc78/&#10;gLApcAUdpXXGMlBuJKm9fx13LQF0/xuYCDqSb9Di30LCS2Blo/iuN5emeAFCH9kTLbboydgPetUE&#10;XLLkdzPHXUZsMPHKhR6m9pttN9afF9RYYdzREJNC5AuRtsOODH0TMZUk5cwlyr9DMeJLqTquFIOc&#10;hewuit1HXFD1TE2y/Pze5ge7oOljNhBYNzvQQjQIuXGjYALzwVZiFojh8E2LXxQ4yGTlJ7ae/U7E&#10;2jTlyffKfz7mqXUaeFwOkdrl/vzl4jtKE5+9dXuPsA1VNYBVjpLh70g6r0fva39xqYUsCvg5/puD&#10;IZhpNKHE8ZEej/CDo44UNfxIFlm6/NAXv51QDEx4zScfD7hrtOGIKCyhBM5ZC/8blz/LTv0MuRLD&#10;xxSQZg/Y9NrIiM5ZlkwJ3+gMy57Y9esRpwOOPKTm5yTO5oVEwFrZpbemKUhP4XKRuF12PnW5bB/3&#10;wHHm/ON9UMRsyKM1VVeW+fd4EuRIXEe0A50Wbx2R5NNmsFT5uNwsAfqSs5qkQjp0/Ta2M+l8xWvY&#10;pgSjguesbcuf+mTY70FFtn5ohernGngns7/jfl0e6adueOCKoYUcyEFbUcnY7J5y+AvchByXhbuT&#10;t/QCrQwLavX/6oXmmSDeHlvY+dXUaMOO+NKCm/IZTy+4sUdE0gz1zg96Xtfe8jeUwzTM51aO/1H7&#10;GYBGquzjt1e1K2JEPiZmYuGHwfdllt5L+ng/KJBE7t3KggjKRzNFLY6jvtK/vy82a8CoV0gvx88f&#10;IiTWVGCh/t8zRmHFc7WjrQBr84E9b50rg/iFP5LQH8VbUIyJaVLCyK11902q/N5JZbJUZN1/biHb&#10;QIbVMMwsW3uitPq+c88oA5keGPaP0EHM/fMhfWew6cUFfUhaw1aeq8md+wOOsSuzJkjg1FM+mBZM&#10;qDEHYUb7zbmXjioS97H2PZXf/1Z7XorlHgT4pry/5NJFcdx5M94DUc/+6ozG3fPWHv4WCW4nukCC&#10;vRaCaBS0UnSdUUWvvt99awkRvzvbqlwO5g+qUtOSRpNog/wzVR94F53y4StW8YIPKCTitn48wckp&#10;CKIUAuOPtf1ftwau/c5JHeW6Wl9ltWQ4Sl3j3nF3O2zVPzrfAVIMR+IZMN63pP+tvNZbzTR4+5R8&#10;Tjl4rAXrv910zHhcnkWljdozpbSnFaTT84sZXW7gan3RZ/7U6cZTItVAYjVwghwrJxqCjRynW2Kn&#10;qVsHF6VsKIA1caJlVhrj3xntBZJtZ9fCkd0hzuT5onRw/CPmLhgc7v6n8nOXO32T8iH+6VedaHRY&#10;xaQY3mgNUB05JUrWqqESTwCzPSBh2dK57BnGxK0OizX/fkUdOe6ckjTEShCpspaHCvlDoCHcPeKu&#10;e5VfWwZgaTzoFA9JtLX0+Tlc7zGFCqrufvz+JWdqvCgw+AD/3T5aPboAc5DV+CFffjyy2NGVLX+Y&#10;ffxESxaS708N3dW9yi1IoPAkG2U8VhYanY8ILgPCuSHQl2hZiOHhTUdc3HnelycVMijw19d1CVNT&#10;M4O7YFlz0LIvRui1VWP3fdixC5toDHb8ioWWqXtz7J5Vs4p6QPjHCfSdtr67z04Dkd3qc4VxTE9M&#10;JJB8+LO1Bd+ZUIH63agZ5NWK5H1XtqMcQAc37p7tr237RbEmiVC7d+yjsc48QIOb9pOZL4w9U+Js&#10;ylHD4CT9bw6GNCwbxhVVpcvqhT39vrVPfNFrQqXovj951RX/Z/gCqBph3VRW5+tYWWgA0kIIgvNF&#10;+1V/4ess09rWw/pomfgIqA1mrL4oaNhSiDzftSMHtiEvcoLwv1no/HlEr7KnAhPXLy4pP8TX+MoT&#10;Db9XFYfrVP1x+wrHlkSf+dezy8AHwVhHsNBsFiF6e9Y7rwauu7T73oCpy4qhgz8osbewQkw3Xmms&#10;GZ/7h/K0AI0SBlRLOZxHebnEBeht2cwelwfjxDQsg1f+6320+mF1VcZf2/Xb+14R9jyZ/OMfuibM&#10;9x5YcP1Y4tvKkB2uAC3nY61ZUMJkFRIWz0q9kUAMsMmWWWlAWAG3hdcMkwRX4wUoPR/NVhJd+swg&#10;5cWL5Bu2vVadA7PzwQ/CbcziCemnTVMRLePEHstrIZDuNstb+xWjDTGc6gXv3rX6t7edIJMyLSxX&#10;kyAjldntz75/oRJu/ENWKLmrkuFti8p1YJs4kifnPAXoiRZa82zsl3J1gEgK71Cz9X+NzihwsNcV&#10;kA7f2fLSk/yvRtcSa9rTE389iI/5u0T19owWOeaqHMDhDRfc1bjtHftsSTSjs0ePJcgboEhITacL&#10;CI61tBd0tG3LUIORO1Z/LH1feaSy0yanxXlXEBgKqYKRqxI8OErk8PdmrU2Be7r1IChKXF294Lk/&#10;/uzisyoEf9SUU3JxtM5vOol2HWol7ZB8IfcrH0rDWdRB0YrUAxQ222Dee/VBTI2PsSE4t+0B8QdF&#10;KYWjKX5KN9bW/JFt8D75vyXC2EIMlY12aafXo7d3rCmZ8ceZV18ExDULmkSoSaIet0Fmp8HbyX83&#10;8nlHmqoC9zBqMOM9Ny4805A4UOub+4ET9a+xf8aX175zoQRBwr3PXlOgEBaFdrbDOaqEmdzZenpg&#10;j8f4kwfO3T0Yace4L7m/7qvxkml8X6TNUtAgTs04Hagb3mrnPNmla1IP7KUE5N68bOalM9llgLgR&#10;zGBsTFeN/eQXS0eOnNgDASoisVTHBxQl9LFF6bkDConucGBysaDzl5BrfQx39yFvms9hPvReqYgW&#10;B9N29SP+swc7htxgMjb3om3bq2/G3ekYcPJev5MIL15S3KW9b/VLtZePLHUJn+Fspe1YG6dsvsix&#10;w2FxybrhgPNzabnpDBYXWrr0bAHzVonN71wEMXWA+BGYlrmE6+N7iy8O7LTD7jLgSXng9gCbiAg5&#10;08Y5tg5KrEDlovXDQFLLKoFXuvVEjVzYA9y2AGUTB482cLqW8P5LK6TRl53QkDCv/zAQtk9X3n1G&#10;Rxd8W2BTNWUqXQvpZO6eo7zQLNEM2Snf7nvOHk+SrPS1i8F/M5ZYQy+YfVzEEOTnp133xabiV1/r&#10;8H8DUKKGCdGguHqsLbSGknnE+dsvee+ioCowSaXpIATDzFxxpYQjzN/n4a37Zq5dECqnCGKDSDIT&#10;l9ini8/7l3l+6cxFl/pZaF2jHiXHDYi1bIl1fOX6LNI1HmQTRmxt3zKdS6MyrR6TmdtMUED4QySO&#10;/+zdzSNuGQNYQdayqP8w4CkNirO4TgERyQOEJkUosKqcKTYstNwec+RXSUmJBXvBlKqLOlhG0HN7&#10;j8md+shH4uA71BMnMUEQgLgrHznj1PSOjZ8OvqlSctOQQNEpO/kxPU4Mp9UF2aXcYCktsnzTGtRM&#10;cnr1tWAQl5zQs59GP122Ol6zcuWuHes2r5+/ZRBbGNNP0qt6+Hwflvd01UiNz8x1oVGqMSvlCN1X&#10;vHEJVLO50KBPVw1UFPCsZlKYuX5PBvRIfrL0g6kDJp5SgvXfEFzInmg2w0VPmLenk99LSjMWrwPr&#10;5TO5e3J9Qp6uY0wpzsvT3r56mJzys84xaxLlaTgOuE3mSzFuVcGyp9vfobCrfBPG+1zoFsEBAM7n&#10;GPHJGo9L1mBCjZ3EFRufFnVGcQ8qpJuc2WbV3p4FoO/V104/92cXjx+19f35i9+bMmfunI93lMRT&#10;/Mt7R72SPDHEzituH/cbUs7zR4MSFI258dWzR3Yk20s5ocP0zSekFRMRipYY5LuLAoyz7937Tx/X&#10;X46mlAyizEtBZN6ci4U2V5bFX+5TIKcB8oIrmVCY2Z3to77QUIjKitNePW582CSisR8TlvOWkv8Z&#10;/o24YwbqAGI1s2TTI+GrS6OTjHGnwgxBAIThjKbVU74Rnc+hE+AqEA2h0+65ndqheMsjVD1sA8/X&#10;srUDQoCZ7/7wnOEdQt1LiwaffOppZww59bzidx6b+unmZTM3jTpeGbps7ghZjeyPYTQ3f1CTpTky&#10;4CDhwIfhjqycTnYrmiL3TQLwWK8tm8NL4JJQtaus/se+288ochmfz90vWp01HQXe8TuBD8u7+2jE&#10;xLFZvzH3yT5lR32hgcWE++K1wu8FbJNjNbchXN3cQOU2DMf4VQA8Bvj0w7Xf65n4Q/WNnTjBlwJy&#10;3QL7Z+61+9/UIWAMODfhzouWDwXXF9Urb6JxwRUfjw85NcGwtqWwkrXKBw3q3btP+8Ede/Vw+/bo&#10;MbbHJwNuDihC8dx9xxnKft655uYPnucRP3CR8s+29yuuCfuM0kmbJkggFWiR5mVNceofz/W8fmSY&#10;Z2zdRBlqttV3wJTrCtMIsn7RuxTHmYaDjp/7ERlWwt1df2FzHc3X94Ngyq4nzR+VQAuS5cT9MldH&#10;6/n5eo+2uA8FFnPRP8d/3pH5cP6ws2sjajyMeguwsUHN6hhvSVGAWmKq2H3oxHY8aVr8m98V3DTj&#10;Rh8JRYO97uw6wGAM2JkowWMgs9r5xG5nDRvZKTWiA9HLtzw0sQQc9tl509z8QX0bB9VWSD0wQz5b&#10;NyycBr3hRjdSgbVH01rNhvezw++Pvzu9/PJBbtxCwbifQXnBwQuIN6FGKtldf9Wng4W6QlmM7ni9&#10;7u7OpM2DIQfUCwFHo7EWqz1b96NOKpiIaIVqRn8tk6T4r2zZ8UmJCGBFBXHnnC+v6uXMf+KaE8Ky&#10;Kvmhn4sJQiX4jvKGmO+Pga2f/tdlVnCjob4NMQjKF7z/s2e511BKM23pD+OKJrMbZg/tCxA1CrPB&#10;CwZtJ+CxFCQaezxUc3JN2AhssLtDXMZlbYuimpo6IbPjRuv3KD8mdMgLB366oVsYEYIBi1Z2k2WI&#10;i+o8rf7OJMr2j7NXPE0JNjUIedYqeoI3BefTlzdPuKUjLEYI+cHTbAS0APcLgvpQyBGXh7qB612X&#10;at98vfiXhTCW78n3iDZ1P8ZJg2/FNpX7NnynL827ZoS2/2tXWKNxkmJBVY0was3tV47jPn9k1Nnl&#10;qEgGdQiOsoPKt47p8ULnC0Kfib5wXcib0RnuM6/tz0ft9W3kB5kcmGNfHDkoidWZIfP1pgooA2x+&#10;Rd2gyuogT1YHQhLrCTViPeR+5Cvpktiz4wrl1J6ynk/uOqdOUVIgE6Hi1geqwNS7zF4qG4kwosQR&#10;bCTc+78XxpwecHQALRp04g/+kt6kZtiBPyvrJTHGngcndbqzIMriDkep2fAKMSqO8Myi84bYBvSI&#10;0df/rbP9o4+4lUSi/nW+ds6yRwbcWkxlCRA3+k8ZoixomBsz6MG98F1AakBBQQ1QpWz0zuDE40a8&#10;WCXwvGPUWPuJZL3FRgl1XOaqise3FttFZ5Tc5xgm46C+2aGn5Ve37P2R4bbYUfo0m8gVRO6yrQq4&#10;jhTBUVlfEHjgXShzpmubAJU4hhvmo3zVux9893vjQrYpcxAM4A6H4KLTmsMflXaOqS6xX4398VdF&#10;yYgYP2oLjQWYkocR9PGr549HWug/Zf40931z/nMtlERBTGjhO3f2XTA9dCtva5ogUjG/LPYn5zt9&#10;Uy/MgIYd7oK9S52IQVkfDxfus0gB03/3auCZ2GTHWnCC12c9suvM5tWB4zc/Twy3fMiqzShvs3QQ&#10;s+Y+jXmS8JvtfjBzKWCUKeW7kTe5Wq0kCTVwb5wPtBc8xCBcG+JYJkDNxC1cfPe/B08Y5qOCdMAE&#10;H94Y8+6AV7V/Mn9ZbfXkmVedUgIkuBE6eqYjpyV4PvXlU2Ou55CZp8SFx7QVlO/pLDi65Mh77u1x&#10;hf+l1HfK0jLwpwg4HgIBPYYHzVtprO4IS7uVJ1BiQmdkw2zNnjgCSVm75lwc1kC5519aUoZYUHYd&#10;eXw6hpgk7YMLq4fV+JK+tV2LQGZMy8KaXWkN+S6LyBY5buXHJ0SqC4RS+wO5SzIo6tTgO4iWKnN+&#10;4s44t+AkihbP7bmXOfsSGr20TJaeoE1MYU+4ifjCryg1jy26dux6PsTF/c13MF8TKs1KjuTOeG7I&#10;TWDq05nEN504Pl/vnfN9GCXNrb234hb3sZrjeqYC9MsgAlC/QeZ8l2/0hV4NORu4svihKHQBPavx&#10;kH0DJ0doZ7KCCdgkcObKOcJ+hQFPFRcJMERATvA/TopTPa5JvrLHlQMIS7RATkfzaZJmXR+6t7YU&#10;vFvnOy+ES6oho5Y5oBqdUt5SYzlorTLSpvt+X3r/jRE/rUT1GL8PP4MzqxN/GdevnyNfOoF0DyeZ&#10;IIk1uxPk68thkIvJZzND35FiIWxK3m5wDO/O+RqWhvukUYa47+1934lseXn0+YYvbVqWUb/O8v6s&#10;r+2G9IPzvoKL06/UofYlU6LcqKmgOS3tMh0M2pqpuKD4oAIDGSuOYudZTudZ0+1TPoOklMh5e1/f&#10;6wJwvT8o2+yr2TiLXL6m/Z2TnycQdXZPt1dwhul5Y97fDvbR8EjqTLqp6O6nX7N+GtxjVdekWV+Q&#10;iXoz+HDWY3ZrFE6O8NdfmYq6MYMYteGjZjqKqai/+tnkryIxf0rx1UX+56UdPCe46oDwj62/qmRW&#10;f3pRp30hGwAalAe6ca9S8oAd6VjfnBi2zunY/ecDOlPVt8NstiJJmV3Jk2cbCufq87p38OE6atR5&#10;vFGY2YmIxumBEumDwt5E6+08NSSoWCDraFY8PjturJDwGz6/rq/2n2LwTO3gPVMGdORcg8qA05WW&#10;vc6L9aOHnIPwiVFX80rq52Mq0pG0FJbSKU5EQUwT66zeqQbfcsXCqtGCovHBhF9pMv3Q7M7Q3AVZ&#10;VicsevCx2KoFibm/x2+LWH7is6wgCvcyVzR3n//UP28IZydsxmSYqFNmPvrFDT2kL169cjR2Wqfe&#10;Mgll3j/rYRzr2RD0Xy1AzXXRyjpJFlybpfbjwfMgFgQXePWuSNQh/p9Mf4+FSQ2RNHqWIZZH3KAN&#10;F8QontDrkSow8Pap3Vxo2IoQl7PzrYHQtH7iNPhm2YnkAk5iOmLxrYvfC9Qki5QbKx5YHfMnBY+F&#10;ff9AE0t1eBGqZyaTYNwXb9x25cBS4rNF0bZ9YYF+vYO/RcNzvEkNYOce0kddYTMWK8dcN4oymTae&#10;yVj4ME9ZsIKwT+y5uUtDRDRrsx7rO3Srh6/+xW2wOGAaKdzeRa9fMcZZ9e8BFxZCktrIHZXe6h58&#10;LT90DNGp7Vg5vaOfs6nGYnYXaegMLRQt1z8fJAR4I/Jc8UkWth0QfmTzWjT1Rqd4weZ5QyJpf2Su&#10;3ZePW2GzQVkwu8C+6u1wB856pcOAsIg9v+Tz2MnxYsqbTTO72Z+ZLKpq4q6vShZl99l5F51+HIRZ&#10;7ZTsZfRyCOTZYU0rrVrb02/zMmCHbZ9Hq685Z13xyaXnDvJnx+O/dn0d/P2pqeK6Mp82yOqnzj+V&#10;jT5ZeVHnlCM1UO9/LYuhLR/KurpP5scOeGsF0As03dyopUWD10tvZh7l9qQV8apNUzEUwHp6CyBj&#10;BSA8iMOt2yXxl+okbkLZJ8sJpHVaokaUca1wE5mo4FYYUDa1yiEo5jzIFgR/jqqFfbECVvvwws9/&#10;dOlo3gbTpkPnb07DA2E368QRC+eqwBxC763t0ftAj1qAsTji2++MuxgsYg2Hcy47T06vdIxelHEC&#10;CKtRMlDBmf/4CdcI6b9Yd3QAEJDVG3gBc/usx9AYSFGfXKt0/2PRSC4lQbSv0Qsi+iDUkLD91xP7&#10;JJTk8Ss+HlYQkzEa1H+qt9cymIz26X+NqYgH229c3K5CldnGpDNfOW40DmdXaZ3DSUUAWnGlbwis&#10;dy+839B4F2SUHLEVfsqb/Lln4VRSAQKj8s+Zq5r7LlC057kCa1agm5VA0YDe9qYj4xiwrbUV/xx7&#10;jSPsFyc40Ok8hqZJ3rqaeX8kRG3ZrvGT3Q+V3MG5T635TneGBBiVMlBkWnMfNG8dOko3SkhiLcc7&#10;oTlGu3JiCjY8o4PeEvSDnB+zfFX1mWAM4Tqt2+UvkJiUSzU6688cb6YjLftlRaeIXRx4sXCI62YQ&#10;VAe0Jsct8wcQZCt61hipmHxKKPF/IXbwFu8BTN1MnAS5WjtA3px85m09BNsRUDKN6Gb2SGvuu4Dn&#10;REgU9nh901hRh73Z9lhHVC6iFia25Z9njYMEGJZcvdf4nzqRWjJf6dyxEK3mxK2PGD8PxydNv+kE&#10;B8yHhBf/YykeJLhltp9JdN+1tnuBKmYFAfdvKByHjVkPdltU14/lYmV9/qadyeooMkf0kXpRQDZm&#10;QI+20HVqfLBld3jXGBZizaygXA4buKcSxRqhuelREoQ3ZLvn51POAvexV0mT/X3Sx6us39w09+Oe&#10;10YYqHniyKRYLC/NnsMGyHKgEuDEXQsGtUPlgSO0+YkG6XOG15fNSvxSqQ0ah1JfNLcztGTiHnPX&#10;YurYgsopm99ed1ul8+G7t/QOsKJpABPSQLH5Hzc+uiPDDWM6cO/YQ2lNQr0zkf122GF0k5HkCvMt&#10;oTcjO+HPaoZEQOJEsYj7zTaIXsiRTsvWd5KBidzBdOXjkKLxWvNBtgzqko2KJYt95ZJjSWl/6sPu&#10;nbxFTA+1TDMUNyZxq1549spLWIkHYZLBIiu+X5atue8CbwkaM05RanO41HVQan1PG89OG1gAtnre&#10;tH8kgz4dhCGNH9dch9u4e1/r7T25dzEl2S8sv3E4P/uR8y4MxHUEu3gbdGv17T9tfOJ+y+CS4C7t&#10;+HLVWIXB+X2wxixHkn6UYidIB/Jmhw4W54a2Cn1dw/bk3evBkfT0UrZG7KHzFgyP2ANXf8FUhLNh&#10;lVy4VeiYamGh4P7wSImzQMVfuqNqFPpBD6rsQpMTboRb8sGa83r1ksAnJHBAD2TOs8xx1tx3YcAc&#10;ZHJWWcVT1jBobbWdj8ZQXIMD6bOUICYeX/DHcsWGPS7tr6tqZEI2NeOzhRQOvglJgCHau/DASqav&#10;da00+/CGfFn9ldl/Brc35g0kuoDQf2nat4cxy1/o/EOyqwiJU4GwUuOYUbPPOVYuQCEXT2i9r1G6&#10;KNTTZMQUjGeSrPdJ8V1dwXGgrUSYHrs38eUcU04+Yjr5LNt0eIEqzmdmOvJFiu0T/nlCucN3eckc&#10;m+agZiuberMbVEPkUuPt4jntO6T8adESRny4okOxxSJ1ZlMvTEX+Wk4kXnne/v2ZlYYtMqC1o2i4&#10;/eSITbuA2XmNFQ8hW6ew8yebh4DHtO1ONJ6YWGksjzjNv5f/pCM92g+Mnza3IzTs6CCbAFyHUuSh&#10;VrBeG+AYRCQ3+A71HwLIfMt2wLxTF3r57ctHB5c/1O2HdqpEzzl+fKysrMP004sgCqJ/stLLZAkM&#10;LFR21u+f9ScFQ8yAWvTbYX00gas03issCLg8xI7oDKq/H1LdDGfu3TFaYZyt++Teru4nqkTB9g2H&#10;zleOECPqYuFL2qkmZATBTht79npBTPqphrueJIqoco7//fuKf1IBkUxqMGbPspaOOqgTtr4/QY63&#10;3UJDBpH6GmxC4l7+9LJTMEAH5ylyXWh4M9gWVH8PJjSgNrmYBi0djaNx/SHv61go+OUQmZry0dAz&#10;ynY8HhjfwaUqqLkmao5Gp9vmGR6o0GaUrot2dnYVVCkYwoHBeW+kGJZX5HnRE0ADafSauvgsxkWN&#10;FcU67t+AEQOUOkzf2dMnddrzed8iFTY35FAb/ryZvquiyUaW1A4uMKmJR4Q58ZOh8UIPTKTXTFeu&#10;3fXwp/deHgjZ2Abw1BZogx78YMuX/rBbV7btgiEaTjKOwP8Qpr0y7rKUlxmvh4FlDv8cPiI95usT&#10;LY4O5WKeBTs0/t3BAeEcbvQNuKTx+4JyB7PLZTX9rwN+qOx9MHlbn6QipaQDx+gb0O38d4EOBKwb&#10;g2PkPpO3nipjeqMSxdtAG0L0sKrFqGwOm+Z04Xg1qL1/QhkoOvDx948iWExtQ+ygvtW9vVZavHBz&#10;X58GWbX9yI7m5per+lW7w9odo3Wo9PBaoMuLPcPAGAP7BgIfLOoPf6l+d3TQtxdYUwo6zWm+HjpY&#10;DKMRX2A+25NtM9ORY6HHFDN9wooHR3wH2sX10aWGvjQ3EN6403pajqC8Fba5C6QSgLaNfZ78z4S2&#10;veN+ExL2iGET5ZZONwQTk7+4tZsAMQjwTdcXeuYwPm3b0Ta6uxebp3uu5GrFs+ZfKrMI7hn8ftq2&#10;zIZMWEz+EvejZB8zGBe1VSfD3TFRR91AAQ64IjL9bNf0nFC5WV70Sc1oBPzTCNfX97u58eNN0U53&#10;ebbqAnwFmPGBzsak7uWqaCDlq0lk1+xJY8YM8bl1xdSRbqU57xm6klk4+ItlQ/dz3+d7XDkdgMpA&#10;EVn2eJ8bSTrQ6DzL7Wn1aFPd4nlB0oSACRRMPRC5uXHM7QFfw1UNoFfWVk1Z5nfM7Vyx/eV53xvO&#10;W3C4vSDIgXv719DDNn8kPAAOQk5wqi6peD1GgBgGr8AB35UOAcjpfK46fsSsWfAauk3c+i8L1hdW&#10;aANmy4e1yPFR31UzF/gdMoKfqkuQlm+BNDSrS0UkVgzYhkFTdO6E7v/YqlgSp0pBc9LfXj7r2rOL&#10;Y2whUmcUENKKlsHLM9gcuKvMaNudaBCwYAyRrH3e+kFhdQEBxMVzZA8qQ2i++y541x1XZt3oulXF&#10;MswHOM+5gTqbv/fRvaIxcgHbkCFy7r53SwZXzJkxbIImQR0Fh1y9u58z/dnRfYt8PM2bCZRbVDQ6&#10;Ke+5A0SHtwRUMR/4XXFNWor7mX5VcyrcYqFw06tnSzKQkRCXyZ5Y+BEBLYG0Xu9YYVmJPf5uLHys&#10;Bu6Q5hYH8rtQFdXjQnfG4RM84jFd7h3ao84HAW127uSaPhfIErQheAT0mrvT4cck+701QWOLou2L&#10;26zwE68BpOfuN/fdVWgU19RRMqMWG7rUa7agYc+aG+c/88oKOH3gMz/G9/uGcg5ap+tsnb9gzFmL&#10;Xjn+5oSUYAoMq940+g+vHqJ+qM0GNMM5p8MbtZSyCbKgB31XhuEVPcDsky/f9XalaXE9O++Mw3jE&#10;XMhOawPaSSlS6Bp/dH5ns3XXjJr8ha3be3PeCRzZZ9VKN61/P0E1l2SBl6wTVlYF3GRw9xOT+v7s&#10;pxU+q65YJJm8L2pPc77xgRd6EWaHJIei3OaeVt3h0B8d5DtB54vXRVVOvjL/TxGFM1zE1zLBpIbW&#10;1GMb7mNbVBfRCFsOz0Yn/WLUqBe7VEKKhrMtylW3nz0pT/1vq9t44VbYJhwTS/uZpMxC35SzDUdS&#10;k0WGO/fhm05a/dCZV2BHh4YlXjgjf/YfHHnMfl+L6okxO/k5I4qk3YVphbrhHtqwvoFB2LUAIZmr&#10;Diis87UPvFzRhRHcFCZ+ZgpxhIdkLzYmrmLZ58cXW31WrukY0ovSND7t2Z5NfNDsBESltq35avbu&#10;HhUCCgeHGx/q+l56oCBseeT1Dlf2sjTCyraH9jqy7wE0p80WFuTfdPR6huGylI0lwiMbbuwICDRV&#10;iMr1AM4OhC5wmsGLogb1uPWPb7nzjG7ViytK8eKezbw/YZ3rfdtqIeV6X9sMwCzxGXVQdKWEL4YT&#10;iQWX/Pu6AcW/CV8hyByqY//jA44HjhXcKYCaZL/0fruKYJqjOk4HbS9ewAR/9V73xdDCulBp1YxO&#10;CMqGIBJ/0BeHFG+ptGZ3d79UtOD9C/06Ao+5oeuJAflN3heeqQ+A4cok/Ek51OfRwm5rX+YumthJ&#10;o6xI9YSSuX7hJq6rR7S0ielI8yS8UUDeXTjspBBvoIau5SL0omVKflaNuom6126vuvn0ju0uiT4f&#10;JYiHUE+vscdzhINxFH7Omel9JrpeHNRiKPRUFYH4Zjw37LSO6+YO7QCcLZKFHnXhf09zkXMWO55Z&#10;8u4KoKAO/aB020HAr9eZu15OBJnCSwIPQT2TqlcdeCndcskZYxZ8ZJH+PdfVOWruI8hbCHyS/kWz&#10;TJ/GMgEUc9mdo1ve/Omyiy5FWTsKJx1w1u8/YVv/XTIbaN5Mx2xHsicaW1v88WPUJgKoGGZj7gNQ&#10;fyNGN+GNmkFJev/1ztcNZFNuUfLx08oNeDaURrzhvVt849aP2BH9kpNqJD8YqV1GlB2dVdKxwJZX&#10;hZ8R9+HCywtEV6eCdkf0gGPtxwANcfiUYv/Ju/rQeGHjE63etNF78FPFfkm30PfAyZ10Dmtj/2Si&#10;/4/hqgLdP1x3ETj1rXhpIdJzuZ1oDjTYWDUlc0uKuhmI6kPxWVFfXC11uPAEosokDXERL9F5pB+F&#10;5qho5XbeFxrFZXokJ74vnuv7HR8QLpTpoeXYREtg1SQbZqc9s/iCH1TGA1KM9S2MdAuCaAIWdUuj&#10;l1//LAT00//y5x/OWT5rvVQmuKbCm39k7yhwHll3Qw8kYv/r1hmgIYix6qZf3vnxeBYIu0M804xT&#10;7/AdksvMTr4kt2PPUE72os4NOC0sKh7CSMKWjb0qOVd7cWwh6gJyW2ia4ACQYovd5s0+ReLjYMRK&#10;vztN0/uce4Jh+U0b/qAHQznyhZZZZ22E3sd5Lqx7oPxHQcD5EAbB2sh5u25wlgU2GVbi059cPuZG&#10;TqNaU26k/ey9vUQOuwMtDcqefF//GsqpB04qsufbM801i+cur4rt3bR+9dpPdl7ev/qzDyeMseQE&#10;xR78dzWsMsQtoBIRD85JnuIhfg460zPpRFR0pqQ+r867GiHH7l+uGi6ydOY3rDT6i5pCTq+Mf1pW&#10;EVj60SVFXqmLt0KbGU4ovqdExCnYxV98i4OskTz1i2c33TnudWeEzvLVAZrQ9Bb/kX4Vmq+h8MG8&#10;n2geCQZ6t+Y9+8aKpGxSTmeP2DrHHmcXGsdYgkhmvtXlnjPjMhcTkgFe6LLnS6sjIpiEWo/H2ELj&#10;ZfbTfWNvO2nc9WPqXn3m40VTV8ZvG6nPfu2Uy3mk0JCuyXF8/lMuQ9aaop2I4+fFaX2kekTDAW/n&#10;ueLwk2zLt3X9AD7gL3OmBUJBzzY6YAU4AB3xkciibR3EGcFTJUqEmtNCQ8kfw1gmSc5PXmlz2oa1&#10;92gTTjul7C0yJGzzAbZOouvsiM+zehRMW/homU3AdZ/YdkP/GpaRQagMYzj3hZaN29saJ9bOXu78&#10;rIiza4M+0J1HeWbI0gWDWYWxzf16YcfKBFXlVY9ddEmX9qUlZU7l2HOOH1N+7mjry2e7fhdEPLqP&#10;otfrCzj+U1ZSM+8BG48m0ExEhQZEX+pX7kUZD/iY3jqj5XqcLnXdtnwoIBZF/PPDyrzCjQMWGuTI&#10;bNdq1/eT3fbcs4ZIWs4+ms5A952RlSmp82xh+V+mnTl8XHcm1uftcFc2gSwehevvr7du/UdB7M6r&#10;3c7fiUYTRkjs8SSuOJz97Py7Bu4tljUxi9lvbkFkTzLbosY74dSAs/03X/hvLMYIB1Dcb3OKyrEl&#10;5pujI25a5BMeef9X5EtaPzT5/WU94gGSnSufuaRfnYKa+E4DB/Xu03NUJ3fNU6F7MEAgcqfookxr&#10;bpzy27ujf7eGPBYeDd9FYHlLDP7i6oCcUHTCJTxQdcYAokFHXrBBBCrJeyefGFJDqZcH9dAkO8YD&#10;75/tObwfuiTCC5dxm78P3sVcw/s2DR2grC06M36RsuRfHc78Tk8HzCQd2j9aXhnka3y2V2fa+vFp&#10;eM/6YHIeF1qmU+k0qGTJKzOuH45RhBBbtqu5TiBHEsy0yKkil3hiT+TK3vtNBYsRSaRyw4J2Ph+z&#10;pjKTd/rmT8ys9aHrtZ+ODzBTXpondnCSrClFldonlRsKaREG8rQthKa1fgJ8034JgcF4wb4do+En&#10;IJfmHCK/xPLplK+ju3ndID8piH46rIw4IHz0KDwadiaMHpNSp7IXKlXBXBcazUXTIzMob2J6bV/d&#10;cTxjS0Yg6g98uuUcnfhrMys+f6OV94XGyqYlv/P2WRcAZw97qLHyaLM957Sk6+PUdPCxV6N3ntMV&#10;i7beJkc5BbGEkP1AnyGgKYNez7G10Fhlz5vndhC+80F425fJpfP8weDax+qu6ZvGrk6dgRy4Lpod&#10;umPyApwahr/9jEQ4hDIXRLwaHyIAEwN9WCjNifaJh3rP3NdRxOatKlbjhdZRei8wUUgFcl1o3irC&#10;Qkv0Xj3pxF6J5y4LoXySSwSU7YsHF1iSmeGVy99Ky/9C45PSzJdP+DZyYCILmExLTzRVkSHgLfr+&#10;NE371jB/lMqXZo4tiCbaKUMqXpI4WTEDNWAtOqZONEGfv/OUslWf/Xbipidmz51f3Y58svnqYZZH&#10;fXtwbuiYXC+t7jQIVf1mufGXEzqh2hwsl42PNPwL2TWkHjueP7MkXdD59516iUgtI+jR6ESTiqrW&#10;jC7I0D/lYoLTy7wTLTV36+Ui+74+SkgpqijqldaSnpIkZ7RuvsELTXN9Kx/tdqfuMn5Wry/oy+XF&#10;s+OGevUkQzZMm3Xu5SP2cjokWDMLzQvrgldI6vJxcnDCDR9rJ5r1xZsXDd/zz3PGFYw4e+j48/i/&#10;PlB7xWiXgfuJDHwL2JVaPaO/oT9kNA5+QsnbnXspnG6BAb9RPwXNBqgcIu8zOvdl0h1fFk9CCICq&#10;RDdaaLq892lmSChON+Bc5xtFR/HO8u0XmuWhmQWdbVYL2kZpx8dTo+l6/YYvNMXY9FLgO2GNkRg7&#10;LbQ8OsjGjZD9wdMf/PyUTkQRfClh/0JDYQVnGJ2Ts9JdQ1Y9djSPh3vbzMSs88UufeHbnWK/PX0E&#10;w5d36NSxfUW3CWcLSQ5YYpBRHwC+yt8e2jbvk++7MqpPVyyrx3tyJ4GWyxxyfxqz4BzdL03rVGGS&#10;8uW+ciDUwdTTaKEZ4ry3yVnFQJHmttBganl0qbXhuQsmFrLtUp90L1ODoATgggvmXerPrOM8YuLy&#10;bjpy6z5IfavL1lKLAKZ+wLjlOoFszkemT2bPP5OImpCGV9aQNwFLCrEsXuhRO6O4K/Icx5bpyO+b&#10;NKbLrul9+ksGkbm6wt4nd0pxPpuGZfE999souY5Tvif813U/KjchWGa/BVuUTiCbOoQEB7UOLuRn&#10;jKLyZas6lLi9973v7wFilf2kBp6rxYDGYNbOU0mgOFcfLZtGElMzzTOV7RWVa2cPDtHUnir6tglF&#10;ProQ8xkNyftCq5m0/pr+epGquIYIitaGGZTrBLLZJf+eOfSWk3jRZiFn6mHbvGPLZsDJTATJlLuv&#10;ndul87FmOjq7p53W8QPn4hJOME3BByoUl2cNG8KWHuf7f23UkfBA3JtBddC8unBA8NRlDmrQaQen&#10;iGWJgQHvah0jib5/LjshRmWHG51obHKZftOrSkWupmM27YKM2eb0kIgWaX/bGV1rFcHwkzLm+eLO&#10;nqRvHn00MOUd3Fq6s3lq9o5tMZZlGhyffmnH2UOgIAOiOR/vgB5uf14kc+fGz0Ppmtf2MuB9NBld&#10;XPLc7K6XlSdSyKpQVEkWigMsCDYuHraWI/7K9+YGw+FSDIlmqNu/Aa2BoqC+L/U0DIRNuijL51LG&#10;sr5ddz89cICtagyLggZgiaBqKbs8bXA6vgGvcFS7sH9iYC+VXbn4u88vEFJA69k2+AX3f1UXHJfE&#10;FYMuVzrhwRXgwz89tiUA0YgD846IkyE471R3PedfJgeHDmWaakZMlKodZlrjl6PpLdpc5+Qer1aD&#10;cEAaO9v2Oa4CwqTx7f9JktwegY/mb0jy9oFVxwFP194tK048h7IGeUKVOTZvFMrUBKuyJPbJG8zv&#10;7ilOBZs6AdkEq9Reu/wTaAkHU2rkUN2fHB/a1pdlw8d6kLV1nYQ//PyKsr3hfgm6rgSBPyRf1Nb9&#10;+ebe3+NrdvjC0TMMf6LJbRNC1R16xbSE7/Yvn5BUMOk2kuXldu4+Tuf3zUw5jm2Y+0VCmntvem7R&#10;/Eoy/OsNLxluWgUdqTMgMi1U14HEC0m96lhzd2n+z494odWfOQjki9hLVv582Fli0hXUhlrq5ruQ&#10;2W/iYgEAHyseuL3gx6NVVTKaTBeahDjHKdMNEiX+NHVnvyFH2qEv6kFliGvaIT5psYu7BvjqXT4P&#10;jkYzNPWt+fH5j7+CrjPbCFzvn2JScP7hmxVT+1/wxLpgurw4bgUDddmjquHqxXsuDLYzXkqxMgdX&#10;q9kFkp23tLCbQi4Ddq8zX1kV9eM8ZO2xw+ZulwkspvxNriNeaJ4LhcYKSUtY9ORn431JKNAbOc+O&#10;TDYDWnMcMbndL+rfOr2CAQqNumCHv0fIjpVYV4dfiYYdEgRdzwFSOzk/9KhdCPS5ZosEjoBZUE3s&#10;0DYOlpFnHR21LhwDD8JCg3T88Cuf+6QQ2+jhGyhNyVkrVxJf7LzwGxoTwE+8cqzs1c6K2OBgr9Hb&#10;q7HEwMfa/ASsn7deFQsmoVnADq1ZWZLkLVCJdjhdf1Bx1KC1n+znSIfxiBdadjmkWZ2r+cO7vxDq&#10;2ApIceS+Y3uj5ZLC2mSB+9qWa388IKqDKtYrKzrsWkP+ntSdNX7qp5AdF8EakYnSfmObw8qkluG2&#10;fTqhQ/V7Z5zkIdJp+9+JdvAnU1hzpPspGHeaaIIkpsM/XLCYhM8aMGOS68UWDvzwbAy2ZNG4SMI2&#10;06i5adCXa+p+2XlbP81QT03EO2aut3wWF7NJ3w7TdhFUXecawmt++h3xQvMeQU80rajuro8u/6nI&#10;+JgkL6aaf3T2iozpaPqZD+7cc02vqFzEVUctq6kDzTRAn+R3Th37xkckoGnUUv8GrzSGSaLwSiFr&#10;Hyq5pv3O1zuPiIEDlqqeHxJdy328/vOupIIyaXBZX7BtdZO+PUMKfInvzFybcIPj0+8ycW9zPdDs&#10;kQOgQi1MUdoM2AuNBUAPP2gZK55OP+QLjKKJhf8wiSSwoJwc0O+tlJzAjp+v0c7PQkNvZE574tXz&#10;/8AHg1YaafsWHDKZhcaIcx6dM+xcwZ+2hOIgZH+b2Exc4CgMuU65pus7iwQn7T3pQBMiXwOTh/t4&#10;fjYSM46y6d3q64rTC7u0x3vV+2h5uP9/yi0wSiyXBkbjvKFvrGnqpTSICfnEnpt1UBR3T2+JZL3c&#10;7PVqwEUdp7/DKo3SExo5zz8k5OhmzdUSkY3dEXlhvQtxeov0u27jByq0s3O+T3MfI28LzRKe/M3Q&#10;XxfH4xAICGs6LeRrUdv7/hsnvHQeSdk+PpHilHT9jw95UVExSAjgEfLL0JPrRar/k7exaFF/m7s4&#10;s3sgHcuZjPXexju6pmd+/p1Rrnj4YHNzd/tP/nOvYIstiNUJHa+e9XZTb2rI+r6QftfCGYKTumPI&#10;7+q8A+2Ai+HDaYYy4Kopi5Nw3BuYw5sdOC/fjS2xtDrpj3Q576NFsVrIrbpFJxe9siWA1dfsDXK8&#10;gDVgpBlpBn9HwWk69w42JCd2Q+oK4Abpjd8OfrCvEwLJuGOLzfePurLUYWGqaE2Mtf7WPwy4swsk&#10;FXnLUiT8Bcyj5+ke6stILlVeY8gd1iOuaEHtgwGDUf6M6RwHrvFl2X56WSD49kwcC4yQOslQuCen&#10;X3w88+WzZ4xLMyBcysDGs79vyCf9F0chER6ybL/PJL4L3tY513Q0D92amWKZWBkbcIwS1VdBahIx&#10;v+8C5R8SCFWxG9sEAW5bt1ilqhDETcHy9fGAkjJlqoeCIU7Dl2tkYh64g1NfmdJp0qeEZdyqR/G0&#10;UKERSDBp5qRVG0gJZSsHia915Js5K6WIYft1IW3aruDntJbMMxotSpcjOYh3nfVz5aeDXKzUTGv2&#10;NvUiu2ysIqUWWOseHXjT5UwVtIpzCRJ49Qt6ee9PVNHhJN6AQnDzUaZme9T6C7IJUS/I4W0NhFHD&#10;InLTpIBLCa/Puf5Ud/U/zrgsJrjwQZofm9b35Nj8JR0vULtB8aP7CY8jjQWqMFp3eVBDSt+2uXZn&#10;zdlRZNo9pCU1xYYuWXUc5RLmJI5MTl5UxOhanVpiVwXDRhU1IE2i5L5CbAM2ZNnl4lMWnyhJi+ag&#10;qz/fyQhUSxwwiSM3m1gSIaJDEsQnMBp24JY46XTnxuZjK7xGVv2s+s4LCcBqufMTZqBVYYcLbfrN&#10;C/6Jl5QQqA6ouSw0+kMtYo9p/yJExAkj2arT/BHaVnOQhhExDt4OjJPMO6fxF7xxLkT33N3fnXTB&#10;CH7Ps90vFTkhBfIYrxb/f6vtoO8BxQoghx15wPnLZ0JYhsecb7REwH2GBUjGbvuICKbvlMgUh8ot&#10;qURjacDCtefFz0RcXvZ3sJ0SsjddZuKL6JCEz/WzUx4uViXnHff5AkhIIcofupJ5brtFTX36wY44&#10;HcPWuR/YPlIcg9UmWHrueYNM/stxwjhWOXnt7768+/vg2hcBJspxEgG3Bdw6IdvlxDOL+G/1DaZS&#10;ERSKegsV7asGiC5Gk6g9fz7rPZtXU1htOY9nruOe83UZ28bLi9F1lkWUOYLuGdTuykcWn3dSxPxn&#10;3a9C1QGIv2bWWc63/6+4kH5PzCLOIhXDzpg8X9gt0ELGjOuQbToRedki5ScvWY3TYNylC9+j5PDF&#10;iHrgP6rLmcmwKgCBHld5m5RGqh1TFwQz96ihJSpUcY09f+DrK31R5AfUriPe2sgT29CxkI+E1CDz&#10;BmzBkvsn7YiSsJkweFipuR+19SPAGaCH3ffg6z+8kUQRAcnJbKQ/xaTMJG477fnTnrt+2AmVQRIx&#10;NSWHmeV5z8FowD3h7Nc/Q6pbJT65BemEHJ7Qwksy3oQ3L+jh5jVb5exqjtt4X/ET5xeYL2+72W8X&#10;m1UeT+j/1tnB4+t9T+xUAoDjoXPSTznFloF4xsFnGuWRI47KXtvr/c1KNTum3fPVQsoVATRHATZV&#10;ShOTtmCpaV+EcbUVc1MSqiQEDffMseH5FutLp0ou3DKFhEA+IpGe5TuiOrIOdBc94q2Ru6uj/PS7&#10;PS3RL0EM1xO4zq1lKFExQqYsRH/75NW/KqjzMyog97n9HLYBHUkc1+SfO288yWelUTQLTuNDft74&#10;DTNPpacmaH+7b5tRUB4kyHdQDZ+vpdE8DF1gnkIipkxWFwGqeY7Er33c/F2lxD0883sj4kQwJIGK&#10;WBzxR/taXrQNH0q/J2V5ROqG4dQ3TiuDXpKHrj9gpLAKYd05YmHwzb0nIY6fmHxcF1mDFi4DbVmX&#10;3ze9U39ZNJTYG6dL6t77327XSYRuZVLByZhxUQ5p9f8OE27hhvGoimGZNCpycPJsXtyzAsI1jOMv&#10;/7R6BGRH8kLVzv0hVV5pfzp9iAupPxOWXwvG0/P7gdCPP/rUiAdLTR8XFfnctX4z4W82+dayK0+q&#10;1eAiEhATsenGC+ZwC4320RITgiV1W7mxsJJTLenrWmfe6vJYnzOuF3U2vJoDVlBlfuOUXb8srJFf&#10;f++GMY7MVRUI8f8FQ5qYYAgPeluWXbivpocdBNaVXnhAnR4Fg9BtKjR795hAEqTddV0CfBIBaFM0&#10;ReatDZcWBkyOW7y9/ce/n9mn5zy5l2NKBuWGym2hoQ7NxqKSknzBjpo+PsPkjUCnFSu6+ByEaVqw&#10;KJq6lPupX+kxXN0+b12kQoBwoNWilQZ/LKGQN+/s9lIZk5I1iebSc+UnhFWOLBMz/7kzz40VKFQU&#10;FbEd5pAF09RCY2PhfZF0qPdHSbFCOViZNQ/D0rJbZCLI3r6RWWg0VSImZeOJNbd3Y31vTz53PJtG&#10;HSuGF0GbfHy2lvXvWLiasS3q3vM86f98fKAv7TGhHnCmMVAwd1jXEOxYMlDJ8v5er+uhQgL+RYdP&#10;yokH07cL4JrZ/dDMvZXtS3986l/UU3gDRUhIc+e40FKKYPH4RmYp87kxUGdl1WROWzZjsNNKxc9G&#10;g8793kRvhpz0xePdh9py2shCYJrlaEV8neqX2X7zrR9UPNzXsXnQKyO/1zhjn31e1vnLRhV1CAdr&#10;vDDtwUsvkqB25iCEetDm0zj62PifIWEs4wgM9Zu86cwUI8W9FXrU57BL1RBsW2RTiASrclw2Vr89&#10;5cvactkFMq928tLxJ1nqylcG3gxvwuVQTL2/YPGod/WbvtpYGmqEVcOUbHtlvB1G0R7GDP+YzRfR&#10;ELsD01Lo99fq8w3RZSP/dz2YDVMSv7GcvK8NGCxZtS98uXLRuKsmniFX+fYUdFYSKLLNjvgh4501&#10;HR1n4YYL/a4tIxwDQlJTjvX88tNxLM+7fpsp+0e3PiIBQRAStZkZ3Nrvxt2D9K/lC3AfnTEUPqWU&#10;M6c9alpSqCjn1DV3WPedwHIUDZqhK//qlr2A3x3iiDzn+bGDy1ydA6N+/c+avUH9dR7yClug0/OR&#10;rl2FaPhIBqG5Pn/Vn4tu2kJVr+zqirT5ve2735+8eW5a+GTbtr6xOU+Pvdzl1/6183XBvUWeoXzA&#10;d8r1PY+kb8fgb5mU4jhryGiw6AKwCGPxwHfwprpqkT2VHWoV3xaeLyw0/XGrjOx+RL2H3/jBnEmJ&#10;Cztd3h8kPwWdEnO6FMbCmtjkvMouNLDvb7pIoQgIz/2HKKG0YU27vpzqs1VW2Lp7dNCRwOuahU60&#10;dky5e+D34WQIry0czEKeHgm6TA+amwj0+GISmrzmJ1/84WqGa4Cj59oRhjNV/9oXfd8uR2ECLaVu&#10;4ULLVJozrH/7kuBxWkhtjTRUrn1t8jq6eiDuxZixRMioXfGvt2a82Pfu2y7U/j1j7Rq/cu8NV64P&#10;LH+75OzeiZIoFuNBRkxz43vEfTsmbwBaak3r7EytLHOQVqMSlo0WGuNIXMc3ak7lhHip+tIZEfD5&#10;6LzBfthjxJxZz6R/O+RPt5wIiUNN9oUf50bKlAu0qXlV/wEQf1mw9nwAkuv3Qb5O4Iu0FXInFdgJ&#10;N1S4vrYS1DfQBz3C8eR+CctYMG2hcCbfESUCDZPhqyYC3VlYDbkLh4v/8r1f3wkOA9uLAOQACcma&#10;kCl/LLTnIeFb7TloZEFFtTXqMN4DhdBHg0pYyKMe/XBeRvuKIP0Y8hPjtofHXdX7juF9qjv0b39x&#10;1+H3v3fyFU6ZO2njpcOTgh46OIbW/EZ2hN/1mPw5/YIuah267vysY0iCJicCfgcvNCo/wwS+2HJ8&#10;oeoU7H1zQIWY8MkgknlTc35h3nZBl6pPxlfaqiyYTvHilSeGEoiPNLfQWHbh2nFB2IbeTgiLlXOK&#10;uq3+9PiiWh9vCpXkga59UgpBaPPIGvdLGr7kTSXyZOR4eIP1K/srDzQvRwgfNJ6OxP706M9+ZWkB&#10;HWdrJuiWazMFf/L5vdf2hwA4xoLuXpmW8x3qsU61JZ02T62oECgkI/cf59rLr7zOK8+BWIPmSlZ8&#10;3UfO+eP69uxSEismbu/Og3qrRb9MB8mvt519eirAi2pjAbSc3zMvXT0mbuJ90ZoIW1s44POlI4Ms&#10;1FEOTBR7tOlwhQ2h/eLq49Nhze8uHEmCmmCY7/xrKxlz7gntmGWfn1PhpBUW5YyRdYne/v3Mx035&#10;aDCmlmwYH0ApfCbDaYOfxw0Vr1p4ZtqHrDLjf4s9DSgTeHBHNrtYeOiUHIBoWlBGUsvK4va+6tN4&#10;2VnNDRdXP/HgVb/g6kII6nt1qjm0bHI3wKiPrr92AITOqJAKaPpb3DLnZ1Ft4AeRf+6yaJL46BL1&#10;eOuMfiA5wG+f9sKM829sL4b20kSklSTJ5M2/NgsS/4xdMd6QE7FM4jSnAWrxOPzn/IB+0QKilpDQ&#10;CbO3p1G3cgDEMPNt8cVTIukjz+JgIpRfT17dzTh1z/7i7qLLLvj2MCRT+TSqZEL4Jo45/MJFb+VQ&#10;l4b5CP0mJ1t3hrC3idKR3r3fqy0imswkCq/dtALmCo6CI5tdyHsTO+WiLNX1UbS5F2NoviEAJAFn&#10;9sCzJ/xDqS0mUZYSX+V0oDWgKLTJi04fAZg2emC0ZgrWR3/ViCv9yf/QJrrODmRPav4djuyKTH2v&#10;S0p5asz0uuRvH5/mS5LdpUwxw/i6/WY6FlU02vWuf50cCRI+7EFC/tdyGAGgOwjZMWj4/M2ehN+h&#10;k5HlbW2QNJeNS1bJ2Hc2xT5/a9Gaust/O9Tv43dt23lKxIIgrOpCeejE4QumNs/dZOkaJMWhuJfN&#10;0WgotXbsbkPeTbp+ZMLFc4a/vkTmwD1FZ1gOL9DEJayjIqjB+ASfkdRdS6dlBc3ejl6Tlow5r79m&#10;/bs0UaTGCgAEbeGGnZj14ZgJBAEiL93bPJlK4/7Xnw6wezWV/KxqEi1OyeU0bv1QHeaXdKQEBENS&#10;tsTsNbjYC8MYzignJHHPs1OnzuzWvtryczFDsUlZwvv1/460Zodf5Qv3kXCP6xZvjBoHMjh7BwAd&#10;P1e3nct6PpAKJcA4IG1Y/dBLZ//+gjKnRN/HdZz18E39gXBH4jnI6oFrzJcZvbkH4tRkBbnBomJM&#10;VrQQfhh9/eQ1cTGFvHDwu/OfIayyH2XX3B0P/+csGyAMzfqZEVTM8JKFMnvqgB5+sQEIrGOjAdGA&#10;YJOPbrvdfLqn7bN9QTdTjvCV88g78FwHKUQ2ybv8oldHXYabSUjccXA0GwggW/oayP0H9fZ3f/qY&#10;K8cotOQgUsCW3qwF1zMpg4XCYmybqte9etlH21CXK//maY1E5nz6fjuVfPbEXXcqKdHaaxURE6xl&#10;9RjObFYoNzO7Bd35j7kUA1XsBpxhYx/ZrvAWaM4aZqIXZGaNiKsqbLfdqINR3Mp/vHHDVb8/bVJ4&#10;jET0EvBaB0MOKpEY0XVQuyX03r0OxPSMZu4/GPfPa6/2hALi/z3rDwGzwXVBtpML25pz8pl3bwIH&#10;nqv52O57VKHaFoUUjfi1tmUIVPE6xf83902AMJsEhtSbyKhJoTuLk4g8uWlU5K/He1REzZ+B+7uX&#10;CKSYSMpe/vhx50c40BUdaUPVAYrYhO47eBKR6464miHn7ugB8FvZdiFL9n0676SxpZ2T7Wo6XfvU&#10;a1NHtT8nxgRrbvi/O343eQvn22PQOo4jf8+cO/YfcuGA+JcJPhmAHdnYN0K0Xel11gvIVaf4ym/r&#10;BcPYhcHutW5IS81591cF2ddnlbQ7buykneB4hMLhV6yQNKWxZSksxaNU9Q4MCCC6vaN1UIyySYy7&#10;pvz5vYVEd5QWMXQ0+g6ZhYW1Ix63Yqef1RqEAw//veBR0dgPCFDmT09HfnMefYH6ItjmPjD1aNAU&#10;oEdMufqJ0ovK03j/Zo/25m7rLS22YKz+JvQiC7IMCM396sj/nCVpU+LjWnhX4WvyDTXMFlL3t+su&#10;v/DS44hgxSOJ4ksmTrzu/PLdpN2eShJSM5bj/1ruI9DtrC92wBrw1GUOdAkgu845TK/x23/j+kUx&#10;NLDEEV4tn0DkhCOXLFl6YgOFBme4TPeLlr9sybSgs1HNzQHdQCgEnG0oZauHDmOCw5XhRbH/qPei&#10;BkpzmOSIs2a+w8pgJWcPOBpzf5PMlTRW6NkzblWoAExUzU989ARd3/ReWbTsWithZoMCzT04S6AD&#10;OFlKqH7J+G65kUbVXksKTQ/7CCQ14eYpp4+eNI1DGVNz3cjbnwsmzYX4pZrHx/f8lr/IFyj0T2wv&#10;V+vWDhj8Mb7adDnJ3gJ/zdguJUVA+P7XWjQCzM1lb60h1agwOzjGxoH9wrJCffq8y4Iw0w1MXLjx&#10;vSF9Ym7I1ndv/p4Ryz6EifuddI8Bk2pAyA4Nuqbd96AbRc3zfkuO+jeY1HbR1dYzUZdYoTg5VfnE&#10;ZAQIGJktsd0Ofl0KOs/kfUVJryYIJTbbHEuylr1vBJnzdaVQy6T5crBdMycaGKwsRn19wa1diVtM&#10;0vmYgKiEsEng7KGPbZC3Y/s6Ss0VQlwVJ9X99fOyn1So7dLJ2KZKfW+xSNqrnAhjJGEYSa4z2Zjq&#10;AfIyTtl6lLr1H/MYq/T8V1alizOMwweuNWicUxLGPqct2ITAbpeTpzzYuYshKK4Q/+n8ixQPikcb&#10;RHrVtHNO8WxDgkRoiq2PGB4mnWZi9gJO7zWvpAQBf9uKkh63r5y6y46RClMZxix0cUUugcKmPoAX&#10;+PBOG36HWx43Ik1d6PUQPUAoRBCrl25NOld2RkWcknXvm//CnpeHv/H8C1/cNIAHU5xOExRH2FDi&#10;DshnXPfd0PWpFeUtomI4oidTcpUw2fJo7VO/sGWhSiCF4ahRCkk3JgzO5Z11BSC+sEhVN3+1v3Sb&#10;qnY6oof9F/5Y0rr2WlRDko09NAQwWFRSk+N7/LmMFkN06/Pi4FNEmU1UPz2l2wFViU6YmMXprt+e&#10;8xmNtWlNH2nbUwOBb/Qs1IyB6ZEn2UVxvtuYf+4TQikiqOeMfWMJ4U0KXGntp0CUjnJUU/KPHknC&#10;fGWhMiUfsICfJvte+igSGjE6pRgpibqQB+p7NdWRbIJOrF07dfEpZ1Fyfg20D0dMUInwJxxMVk+X&#10;fC/2BkraWzsQLf0dR3RG3jVp0/faddlNPiWhHtPBvmI6PqDmXMMZWgBdHD/Ri005nNobEZX/OWkt&#10;HGDedn9kz1dBiGZ5oJ+GRksmGdYuDuzaBy29VOSi3gk/qU6F3vrjqJ92cKqz18GHVoggjFXe2ocD&#10;S6G8IoftgfNh7GKJBMF1k3GicBHnqfvAuTvTtzQG7lBCOo7d/Z4mUlqRI1hoHs0FllroWytfBn3Q&#10;V40HDYiCPSf18Z/elM4/13VrfH6cu7nYjZmzzDuZ5/75vlHXJRTD5WWFxP0tHP9DLkeJDfzZgL/A&#10;qLx692N1R3q7nH/PEWxKH668pp9Q3XXelUrN+r5uLCi41QkkI0vYDQzO+iRvcwofaw/Uih3M+cb/&#10;u9AbAdsNDD/upVmy5Z0C+wcFFWsO7ElHPX3io1sY3b9v5SXrP4mV+tXqdr/oJjjF2SuB/IfNyImD&#10;Fm63bdaXaMrscz9PjwY7lZGxKTMZchSlcDWFRGPu/nBTPGhYrF3Zf3byyD4Mqwp20uYkc1XRiG2L&#10;cTYgTUZXRENKfT8fBtQYeWDkk+xLf+x2/ZkjXeIvpPmvnJ7vOibMZJNLCLNn2d+5jBVTsKrRgq3e&#10;IbKPdXkUKQEwSbjYKOHtiG1oLhPHIjiAxyOnHrb0Is4OpcnqHSdbdvGGZ+Ioz03XQXUDVUawZffC&#10;WJHYuA9cJkyK2W6wXE1Lb/9fez2N+dE5ZQd0bvwVj81RklIMCL/9Sw3FwcDnc27Hdm/oluwkZtub&#10;loSJMX/pg4NYwttZ0RSG8RNUgpqjzn11B8cDq1hvg2bnBROn9AkGx/kB1FD3c4vULzi2yDWUosFn&#10;3ZuKSfhjZmzHKZpoKc2K1DT53djgTrlAcbTAQFevQD7BAPM4hWrslwiud8KQYuMMlZGd4My/p376&#10;QN+MmEfu84EJRR3JDGz4V+VdF3A6d8QnWfbJHmYfPUnCpBjX/z1O9qUtKWfmk9z7f8iVLh8g+K/M&#10;bX/vTUs0DDGwgyVxTIFdJG0pgrIzxMbKdEsB+4TGlh7Bg/7Lfko/J5LJbFTRxKHmDDNEihPpQ315&#10;ce/AKz7hncScrhdempq+6d7XR58csBONr2OY0vPkj/dFse81xuKCZwapAjtVDKIa61DfHv+KIeF+&#10;Y+6LKukIlxxw7fTPo07SK09uVWPh0ZNUVIiRvYxcyBAxmUzrh8N00bAMz+lJcf1v9tw+TirwGHlb&#10;8EgJcYKks+/BDqP6g5AB3LD5ajQ1QQOyls8YdfKMyTDoNPloxERsYlq9ShdaZOrr1RLXPs4b7Um0&#10;GF+6Yq9SogZIJbEr9jL8bsRZ5SqswP+1nEbAW2dwZRDls/iug5ZvFpNEQYlw4x/zvoF9n9qd2vb3&#10;4d0GdfzsL890vsjzoQ7x+f3HDX9sO0eMbJ4sex8bZTjwOlx/WNtJgoceGTatsZT7nf32QkBNXFM+&#10;MfggCwBUS5g+DuoymwzMMv0yx5hl/GabJFKBgE8CK/MhZyS8Q4uT/YFd/7f4F3c4NekWQSzpub1X&#10;YpTtz6g/7WdpOejE5fRR9l+EAUtznDSm8ysLib8FXF4tfMwBl6MSMAHSs2e3ktBmRpcXBIi7h0QY&#10;poLsK2V3k7rqGuJL+4kZjoK0vICEWv+k/7ZfesE/x/RVgyRiYocPVaNOlhrSYw2DAXWHrmVrGauw&#10;jzr4pLUvnXlTx1RKkChv8QGNxg+kAczsIE1IH+zk4J8cy3T4PdWDoRB/KEEqVhQg/f6OQxbslGJa&#10;gW5dtnm1xKVabTuy7Nbnl8S37goJJOWLG0G/paqW4wrwJTOtYQcASQnqP2r+9cHVP9DMouYT2/U/&#10;zN7A4kD/9d7SHxYKBitBwDnf0wceK2Haje/x0TJGpKKN+b5/4/uBhVpk/5+96wCsosrad/rMa8lL&#10;D733poBgBbErKioqYu9d17K7rn13XVdX17r2LoqiIDYEQVFQEUQEQUSQXgNpr0+f+b87LwmQAnlJ&#10;QPTnioJk5s5t595zT/m+dv7FnXV/nCdSsa/ULCJxPjvCtPYVEjbXzCWKmARuU05OkGuF/Pv9JcMR&#10;kEQ72WvkjHdDvO3AdFCrsHps0GkT5487bYC64pMBA9plVzKAzkrWCFr1usOV569LluK+XPt95HIy&#10;8LBNWHlBR5Koy91AocDxin2j+zVy6ImqDzj33S3RAAI0dpaLxnaK9TFFL1/+2L8XuFuLbox84iSB&#10;bYeDe8ezIl0xByRzsubFK549/WbB4e1w7aO4wQ9WhV45uaz60k9X9EwwPpZRxGb7z3b+HsPogYQm&#10;Wa2v2DK1lOg2xePcw8UBUZ2mZpXHL46buT+nSnJyyNZgKiJyrro1rG1StMooC/DboGu6YEzcHxnS&#10;6OnwrOysVBoE8JE9RJlhBStTSh1OCJYPCW3Wrv54AMChlowdsSop+Oji3b6heeZDBGKQ4OkH/C3G&#10;18lxMSyJl9joMn8nDx+7dvMgZYg0sq1D+38xVWEtyS+coz9kZ8TNvlOVLCm6IJRgmXevumN8buVP&#10;pp+wPlFgUzWSWyPBrGtuXvDFpwP+1tHww13RWOzv6tAr4PtPnX3E0bjOwM1EEb1bqqCBFBRIIALn&#10;RpOt+89fDfNDy5+YdZprW4xlMnmB8NZPjp8edorgKSuE/2ObZbhuhSm5bthdlXS3bnITpUnEF+wv&#10;jRsBz2NMyRpB6iCyhnR2aJorUXi1WkVFWECXQ8vOb/3mgv43tu5e+FXARqAu8GdqaVKMGybHLPvR&#10;rHPVgcsV0SOfK6foMUo9Uk/xfGrk4PKv4rrOuEre0V9vTVGOo500vcb1ChXdG2t9xAVHHj5tRcV3&#10;9mcV1k9fLIsFfSwWba0Gx31c2bc/+YZeP1CVbTcrCrCZRoF0VC95VZ731vCLrIBtMxJnMTVHfHN1&#10;SM/0iZaIST9vwbbkm9i/C/gQapx7za2/oYE0EGIqSEtLhM7cpjfOzhf1gMqk8H3CGwm5LAs595VK&#10;EElHyqZciU9k/fa8Uo1dEb/5c2kQI4bDQkkEkr23TWzTlUltF4WqmZXshJI//+EHFk67+NxCq887&#10;8840FCFl7agi0qln4nKKS8ZWHA5MmZ0cvjTlRhPjL5k3UpK9Ori9ni0bnnJ4xr8w+0ihVNJn+H7l&#10;+iO/O10yXVfcvQK0OIEfMfyiwxauKVu2+JufS42KnxevXrl2/cola6SwJrFxBb+ACjJ7clH0yGE2&#10;ayOnuKbj9X8QDgJv/YNdBR71Ej/Ii0of7HkDIm093NdqJJ/GOrt3OflV/oc0NKmd2/VVpTtn8Uhh&#10;gYG2kc70XdRfveHU6qfLwmVmWUNWv3MKs3zmmIKk7AosMmgR1gwKA2+6ERPO4ZpNzSAU7nJvFxv3&#10;FQNZjSRpCRT3F5eVhBjFvJmcxiEHmVNp3FHdFba321n/YQIjhsC6YOUS+v74U0eYDnCjwbKBfxcY&#10;oDAvqrYlcy/NbCv8eMYIxlS4hcnOreNqcLu5OW3NxwKwRCa7cP6CA4MMdDIu5QkcPSNSkupj+Ped&#10;E6kvCNisdduBGCh6Zzpq8ZQj3SByHdfpUwdlw8uFtzNPTAOuI81jdZ0ipaj9kWedMvzyI7T33/x6&#10;0exZX0yfNmczkUq3xSo2iWFdji9+dei8Y471Uql3WL8NrSA4Dr1ETyGhmEG+MmvrzQdejGiJmp29&#10;pVee52aH7YbtVPrWSYkQUsV3QnZp9vKp1d50uA7Dfffzif7UisL2gQYx3pv95SZWYPqcshC2A0YU&#10;kMjuxILQvyrCcZAd4dB1ZAtpXRHdrWMkaOLXWv61qgEvD/V6f8vRalym1EPUVAhmME5NBXW/+9oP&#10;h/afcsyopOFjSLufZx6eLUe2Y89Uz5crqaX+4vwvZVlG1qitYFl4P7JlR4oK3HRyIo/ToH4ofKoj&#10;JlOhjrMXnRRVhGf/G/1TP5nCBGd+nlHVEeJMDxkHymy7VkXF/vZtiwccO7TL8IOGHHZQ9o9vzv/g&#10;w0++qsgr4JaNa7vmqH5tYCfZKeqqXoHxTjPq4XddNSuJAzFr1Tj1huKkAsz0Jh69u5vJtKBhAEXm&#10;5a79OAoF3XyunR0+WruflM0CYv3dmpNypYoFnQr3OUHjiUnBrFO8m0JaFaeQCphmGMkyU4bEqyIf&#10;0bH2hBo4tt2N717/edWAi3ru998cVuCzKQwSVpQtGBE/bjayOnN60cZNhXOORcSsmmi1YN4pWXpA&#10;KK+mI6qeL87R8w2+dfkHBb1w7bOkakEzeXirWDKJOUpyLS+muE7x7mIBX3lx17e0XsrkaYPPO3R9&#10;GKcpBbPPeDi4e3EO0oOQxpOZMNfxTFaPA3v2HNSnb79+/QcoTmHfguLO678p80/Q3MLTWyMph9qE&#10;tn+ovk96eIee3AMwR0wqJk8eLL27ja5oMOTsSUHDd/k4Ly48CiG9aQ2hxcoOVaUzXSnpAmHnrTol&#10;JKXePgTR+XRrabHPNbuiDVkxn5ASWZGwejCVRLKkL64plgZTG8LmAO8nMLzrALFwXy1VYylVBHJW&#10;aoOQG+M1lKIU2Ng4XHbuQzPzw11Ofrp9b+CvG3JwOeltump2nfVV7uPZbYEOTxUO5pMi6KmrVgUH&#10;AHegBXyhHILzkOL/1hqHKmO5ywH/Tly6rNutv5x3WZt4gIYoUlbXjEcNJ5r3ZQSQcSxjcSLQehg7&#10;bosx4uiu3PXIwcNHHHlk9oZ1m7YUmVeEWQE93glZrp5PpkOzvLYDDnNTQVTh/rfmyp6VATYRxEmT&#10;Lpk3dXd9wwDgu8CmHPTdwo7hqm7t7qVG/7y6vR4CUFrQYDHm5i4+JctOTDq17b52omWZMmNgs8aV&#10;BkgPuMWgA/4NYUFNyTRtgisL8FGZlSL1G9waPSx77sGqATfCZpusb2PhUHp3Z9gynz8SD7Lr7pp9&#10;5OBLRkjMDz18OJvdXGlOpIeAbJJa68t2fSYb1JStUakDIAoSlLuZPsKmZD3JflHSvz+Nb8Bs1tcT&#10;bKUaxURo/0Np2XHHyHHeD/KNqkyaDHvuJX56/xq4HyPDOmb5BDHbT0KS6INr3gimVMc97PziXztz&#10;f2slI0HcW1G7ir6qwmHzGoKczGySZbw+59xBuuw4oab7IXbXr2rroxPwZZ32eAnMD/Tm2XKRXtu/&#10;n+4fLfTvOBjyNcGjHtiniq4Es6QiThHbgJMtEYxjioOB7oyj+KOER7hBnsQMgmu/5gTYpxq/Q2M4&#10;ULgPc58qAHR3GjdDgP7Xiix9MTrm5Vtaa1nDfv6JVZIpjTk6+80Un7exdj9guo8wJMZfH35vsYRI&#10;jJqfuxUhQZlUMlymSZY1+L01P67OswyASHTtT8aKa863wU8IRxhld21CuozHWu8Jj9cPxlIkJpVw&#10;nBjRY5T+kwNMkGhuWrkpz5AqjFK2gu4quzqNaqAN6ELEP2V+15z+2SkjEqKSNLg9SMzpLXtqXBO1&#10;3n2+j6bz91pe0NLEv2lqJlwCWUmEjUGxWtgB3/xlz/lTFpIYOKVECZGA1oHJIU5SVfgSPoumyqqM&#10;pKwM5mh1HMHN/3LL1iCqpkr6CKs1k4J2M4ya7cR9xrcfaP/+b8iOxEi4zxpN4IEvzHTKXV+CCNNa&#10;BYS92W6MI9mHrpkN8Pbt/jhAEwRXb+3Qilg47Ot163rfszf6nP++eFi/yb/mGFj8aVSEJnQxHd2L&#10;VzHyLjD0/cmUKQdYNkSEkOImHUEDRSnz1dRczvr+5s+lClz6vfW860KFt+qJwhgzf/xBY+1AJBUU&#10;Hf8eR8/xbWXk6O2z5jRhLBr5CvXAQM2mv+F+a2gGSQGroJEv77XHrKgZdytcPQUTXU5CriCqU+6G&#10;VaZnAuJnI70JgJ7KNnmf1RyrB0oluYo2/IyHNQPpUCg8kJi4h25cdkbfEODUCtSOI7+blgIPZaU8&#10;vODNeoA4GBZZMGyuGjska2mEplNVFd1fUBEZ3+ZKF4EHQgOJ/vR7TpuN/yy44awLzWdtLcfLk2mS&#10;nKUNIfQwk4CqgLwdJyTDY05T7VgTaN1JohMt+elXHVOHj7nsoOeuXcnykmoiuZgmfAJniKnpWlpg&#10;EZRRybBxjiJ9W0kDPkc3NO/pw65IcVZQBNy4Q/3cLWqm2F4f3WnA9Jtt2q0POv2Zr7E/RBiKoNy8&#10;kj4XcTxSnGnVxholqbhqIULAZBCdUO6Py/MmndcfqJ6entqUza55DWzgbdjvWVcyaIOlZICknCST&#10;RSoB+hAgoulPtXOTrYgW3PeSCmrm05tNjqeoMk6nY/MeWoPIUQgNAt61j58s/fNBPtvvWMAu6Jla&#10;4TPkSJi06/4jHX/DdrA49eqbtG3LnKzYYqjyqpy3Jb+WhCUCNdqSS8Jkji9kuVAoSVbNvFXdNuCw&#10;q0TUOEz/pRMjp4+ScnvPUEXEH0DOkQ4Hmc900mAMSZfaK8TgXVPgedNvfP/Q5vx1g45o36mzEvn2&#10;7T758DkD+NS0OZ5JgPqj+uWqT4NByVYSCjPpvi++fVYbpHGr32hzZo6Q2s4ol2kTG/d8dft5BGuy&#10;kqxM7ylZWbrQ9LyGmnHxdjDYlaFiQOXC0V/20UuTpkz+uqKnbDKbfj1KWjljdHsNtAppq1Ljmrvn&#10;n8JNIskKrAJuPcPanMuYCBq49wkt7woB6FFiIi8VF1T/bU3Or9rzHUh/gZJbW8hcn36qngdYfJwG&#10;wnt3tvr3YV5cEv6TLIh836HYlXVLLVj26yGIOAIzKKwbNcaNKslVs9oYXxq9wZ6pU3JCThNS7Bux&#10;0V3SCun2efOI4XEPAwm9FSxJZL/6mHFRX563t+V9cxTDlMBfShuVuT27RtDSDvPtBaLLJcGAyH87&#10;3upQWnB+vk6C/fuXL1+7uHUuop3W+NElgwUCVZVVoPrTog05k7mPp5TFK83kigWzvk2d3st2KRKx&#10;d7PZYxNUfVICXtziw+FnfYeAgs2t30OSQSO8WE2MbkrmKhMKrK4zP507fxPLq0xk/TfzKqObxjhb&#10;3rkwT6g9YRl8Ys88GhPUALuNuy+o5twiZGkYCZHhAaV5u8DrzLhIyn29vNC6I7YbIM8907YMaqWE&#10;XA6LCauJAADS/ElEQVQvc99wR+oMWHSFL994tfymMZ50UElzBe79vME4l3S2sGCW1Y7q9K613ehR&#10;s6LBAfjxhlPMAOtwvAMaQM4w/tvrzDrzhql2XKgnZjmCQIKByV9ZZw7jkOXdTx4fG4zjMs1Wkvk6&#10;3i5otTrP6DyTAof7j08MvnBm4O8cGC0tJtTm6BVTy0RN4rJFPWUh5sBOq6zbEefYDflwdsyaNOiv&#10;Z426TH3mO1W++ACWqfQ3mm4mg0mo71ELg4Aty9287FhfZWAHWKQm1pveR1yS8JGkJG+d9d74j5Vr&#10;7zil97mD1k+eFVGXrzona+NnJxQj5GXfOtEqwqxYKQYDYiwQiSmE1yQn2iqlZJXClcRzEc6J3JZb&#10;qt25z90ta08TQwWNYwI9Xs1qIxuO/4dxj5N7LmJpLJknawh72bahWw7ApXxOq82vHYlgGJsBnER1&#10;PdWCxqlGeOuvXdthLgEHqWPTd+YvHt7Lw7zZ8USjJwGdcj3EusI378w/4rKBxACzIa90et9uE0xD&#10;dzRB0Oqh66hqYhK2fNHdcle/i8cvuqOtQ0xJ00Oqb135Ox+MugIG1qieywHagGJw1UA7ooW6DxnO&#10;81/scmkOYrBSJeym7N4ksQO2eRPXe0avYW6S68e1H8sEQC2S0Zt1H65izmAcHSwF6qvjh57Sxi4S&#10;jYDNla2X3BlPD3giPPGrG3ul0uQBHo7zvlEi2ZVhsrmvHfUldUmD6ZjIMDEmeNB95/nKsiKYtVBg&#10;EzKy9s1SE2MKjd2yeeSXvH35oLzNS78rWTnkz/5IVvU4q6y08rpRV5HKIF/ObvrT3QfJliE7FuUz&#10;80rNfEAb3PAiuRrZbZzomJLOx2/pfEG+5xfeed5gSaABFzEhOPOZyitOVhKxVm5FbnkO85/P38hX&#10;cbdrkqA1jLXv52ALXT2p7Zgpn1zcdg3LmnETcZmx9gOuvt8+965kSVYBGxchZ7UkHPTp8k+vtTsr&#10;B6aSBNMh79DeWOwxIdU0W00TFkHasOTvOerlTwPW9rSJJtRU1TXvN5fnZGfJC2uPPe7wjgUBGIlZ&#10;kndA7z5nP/Zo8fo5w1s1Hzavqe1r8L1sNzuabGVGAQUgwpmUS7pppJi0sxDlXFTmL1VjHUi8HAn9&#10;+3qBXZyzNTt25nHvrN7y9yeS0snn+SmRcnpaXMF1u+SsAk4M7+a6vU8cBy8hQ3nna3cLKdaVbU/8&#10;+UVBVBww1RLJXb+oU5v6Ok+1M45jfPL3r/S9+yRFg5nCDtm5TKQPs6Tp89ygoKEnnLPuy8UnfzLz&#10;lkGVHWNGIBhUS4B7U5F72pjzisZOWw0MGo5Qc33V4ZtutN9w10xULmhPRCvmBxpPgsRocjUOlr1k&#10;kLNsYlHx7527QG0BL1G1ZmH7k5Mf/+GQuw5Nan5TZVPxCtupiBac1Cb69Q99gnvOEd9kOdAZJsvo&#10;HFcAHg8PhLbFne0mK0hF50S8aLXAMyBbF306R/2i+3ShkW4MjH+hshNKoo+8Ewzk9mhrORSnkcoZ&#10;TB9Cyjgr/pnGalsQs95n/s9WOm+qdhFcO0kGd5uDDoMFCDDyq78e3m0HtLftz9PgZYZNyIteGnzz&#10;YCnuhrOiuhB17OweR721usmQFA2qjq7hytqHc2S54tDRXBIZA2JZLqvJCTXftgX95xcs39CRwYQT&#10;MmnOALWBVym38LI/vfTaA3VqP+Vd8KYhfp9TooBi8zTMPV/AwGPqPBCip3x/du+s7Xw8Tf5y2m4v&#10;kK9ejp4xMiv21Or8Sjcv5Y+ESNLvxCVl2YJ5WTUM3vuM6miIGmcpLGu7ZcA6RLMcIJwxPiaVW+Yn&#10;KUSy+FL0V+s6oRRNHqeWfbF6W3bBLMEjNNryLTnnMH++VXbeIBILMimkHaSNVAHggYwqfBGRuoaf&#10;rHgrf3RBwodUwdrbOqMqtinPmHha/0KdEy3dmTzt9g5QedKXtO0qv3cnx4qO3h3pd16hi2G0JcFy&#10;BFdF7c+1O61NE1VH7l6brQDEIiAJEeSC+BKWqALR+EqlMotMn9ahYvVxIyUdIiMiyQpODMGHZrhs&#10;4YnMomXLUz2IDhaCdBBaijLNsBqfevOXW7OywNABpxpMrToYsh1kSXqhFC07F/XXRsEekHQk6kPW&#10;TulaDLcLy9DUscbCF+2g26ctqioYvi2Rnz9x5uD7ByRf/fSn9eXJLZvMVeWbN5du3lKeWOGe3K41&#10;B4Nkunt7pY+NGEe4dkFMrhVpd/tIRIA/ERNrkZfLWOPuOwXBkDgtWzOzNf2uRtS1Nx+pvVOBvJ3X&#10;1UCSiA/ObH+78u35HRBqBHeaN59YUpYYj4Qqkq0LSUJSmfz4v05X/GW2T62Jqa2yhtiiDmN4btsX&#10;pb6WTC3jl40+CXklUSGNyeEdEzQLmy0JsXFbWnf/+jZnddSjQR0uEqwCKxkySD5ZuPwwmy9TuFLA&#10;Je4syrXnfXs/ADtKeaMqwqQ8N2EACzV9KkHwHUvPBuy/8/X4vPUnHJIPvAbYpnZQetMk6Ykfn01e&#10;NQpmR8/OSujRYVs8l9h28ZnXsHidxoShDxr8WgAbaraZPZPJpiy7oiGuv/jMq+NB2EVNTmi0+bHO&#10;JXpLlm9bAfnxme/Pvk5LzH746NEHRVIFZGO1uU6AZdnH6Zo3gPuQoBkwC4eZgm28YavwS4cMriLf&#10;W0/4H6O8OAH+ybTutY+V6gVa3bItrexElpEMk4e+1G/mXzljRA6xNZi7a1pumH6n/LyD77AVxxIT&#10;m+8Y/CcsPaMmTaRaAJAKrMusvfWj+Te3CZUH7S8mnzesMpRi5PQ5URNVXJHjbCsq+2KZNmIQMHJZ&#10;kLggAQ0LysbZ57NnfHTSgXm8pmeptUNqGhI0hwaeQIbZsKOyJAD8Y8Rt2KCf54kN/V11xcS8T1tv&#10;OeHQ9jBaQe9I1vgjqlRAn3/w3ae+/mX6PPNM4DZc2DE3sMg4kAWcMdVz6SZP/0MjlvbmfFLRVyW1&#10;fZe526BhMMBgATpEE0uimK8oIAs+CPzrTCP25cR/nXMA41N4oai6hAqLwjAb5Tax+j32mriND4u+&#10;aC4ULyUVCoUKs/PXIxZCJlFSJhY7ABbCdSPUApfYPdKDmhQJt5XpAheCj7y36J4LHnnu5OHY0CwY&#10;O2oKg/DDSEGvzapilG0hTpeL106Jm5TRqVYBLgH0Za7wYu5fupUrbhp/QFfdx7CBtB5C6T/TL+SQ&#10;0jzrrUc3nXxwdhBh8MjzpAuYZSXbz5VzIwY/sA2o/ByBEtiYjkOmsCnQ2CsoFGI4GiEV1NbCA6YY&#10;ewVPRMG2136oLe88rF1lVMwGguQOmA1VXjM3u/+QMsCaV525gqkjcd/PLP706q4mgJ9w50ShdMIU&#10;ynyvypmnUiDIm1wjf2BqUGCRZNeYUdnpGY+QAAwLgGb0keUfrL39wFZfjZl25YkHwp2Wg9jr6ofV&#10;lGGkB3MfK2Eubpo6i0giKP3ReDQR6o6AOTfMqLiz2XHEUsj41ajlstd7tl3OkKfC26Yw+5RxV7Lb&#10;Dj1jbBhgiBxyYWqCuA3JNsPaNeRJt7ygdSpknDjwfxsMJlDH6ogZEhgDeWBHb9qS0smWNe1zAHsI&#10;9y6NEoYPB1GDcFMjLTaVx73603HXHkyA2eMY/vSdB9GtLpHMlHh85fd2wglsohfE3cta2gnrJDUa&#10;G4g4Xz9LciT0xzB0moSqlxJ+y5+eC9rF5wZ1cFojxs+D39ju2qPrNkDicasItyEvdAI2WJ8TY8Sy&#10;p6TTgBEJ3KKqKP90LGVjb0gtM6W0oYIlxQac/sUHXtgUMTNeUNVzbUX93OM3qheG86e8fsRZhzlb&#10;U/SeDYjLqhLyiTz2pX0uel8T3M4+gZSQMPW+Zrk5uXGF6MUJ2OZI1BGC0FI0INlmvgO1zBQ1WEu6&#10;QXTpp0tSMAzh2//MO6HD487fx1rwRbM8VlPNmeYCMJrVuxnLtubAnEgS5EBtGewDdYM4AdtGDxK1&#10;++Fvh6Q1HxzfRRZ0k4A8jH6MBi/alg3xTPnMSVOOvqefKivxGOBfqoKBgR5ukiIlqdy6YG624eTH&#10;PbbCXZTqfqB+aHqAOeHK//5faPBoLurkRBldUEXy6xtxuKdvzA8wCpOC7rg9sSt9I4N0pbRgdqIy&#10;Ldf0zgZ6Bz9Z/Yz8V8UgtMVVxTOU7O3ppHYXXQwZx/nfMIhgmE0IAk2nw7CsmhV7aUrBycOcqd8e&#10;e/+JATUvG3wWyOdCtKtXNBrEaiKReR8rshnZVlICM3bMEaIsKVtUFlvrugt4OM42ZLGVtgmzMn61&#10;HOxfC/Z/hwPNFSXxx/9M6PpQ/Omul2wr5y0FImZZ20MZAa8pO35yYvFcKb5BTGZZeWd9vpWksus0&#10;By9hITpK15PXvbXuvch5SKjRqImo6kSjPmqEMHN5X976yamjSKUGsAHIJYzqXmEQe4zUK1s4o83b&#10;q2SK3rn788yzpfGmJsg8Uqr/vvK1Cq1kwbyVEU6mGd3I9SaBine3/C3rq/MKQLTNcIKE7Osdtr60&#10;pOmwoS77bmSRJ2X4C0vQWH7NpDXXdtZZyxGrsYi9rGd6i9vbskZEg48p9pK27RmYaJrAm+btH8gz&#10;XP7S0ov/2mbBrCntzvWXIkoh4WI8sLPSFAcUDmYrPLY9hrUFF1xzqtIkwVEkk9GCbBLS5QuZCrA1&#10;wi5T6s8iUT94gWzTxu25Od/YY+/ucFaU+Sqvf+XMM7Q38s7vIMMxAVoYepbULCcaCxkX3D5vLT7K&#10;FxSBARgIv9q2s1kHztDCkQVkKATzt3Zu28Kd15sB2Kro3fa8swmnIU5KS//2zSWHX8MlA2JS94tg&#10;iPcyqqk0worrOIJsFf+4ppNi+0Bbs9MRUu/6xqscElZT5bjg3Zs3aMDjz2xcMH6dZUc2b9qCtASJ&#10;TP7m8pK3TjoSalEKwCU6omC8u9iOx5So60rFFwOK02c44gvFpMi+9uOVB6wKS6kgiwOOto4KmIeG&#10;tbcFjXHYmKJEOsd+bJtn8Cz4pjMsNKeHTun0W1dddjy3ZMK4A6/OLS9wZdYnIG0PmnT1kYfQOqjX&#10;Ne6Dvb6hNNAvKLdCQuQYyeR4kZT7CJeAIRaEzsFKJRHgDYs3ZN7gQSGw75Vq0F3asuwVL88Ye+Xi&#10;T+48srsGIAJYFCl72XY0NdZyddjguU1b++UzJcG47Tem5R4CbJSqblXPB71lOVR9jGr+d7f8+UDc&#10;ylzRC5mkBw89PLDpOMnEgwfedhBfGXR0v89G+DGVMy8t2o2zikAJ01vlfVJ6OAD8qqLwq0evvnmn&#10;/TAYMb50GV/ImLxdWVJpC0zZtK8Yn+5eMiqL+/Ctm/IfHds9h0nlAHQItB4uZ9Q2Z5qwa+tfP/hk&#10;nwqfrArwLUiGb/pbwy+skvR9QPmnTMSOe7f/Ji5MthVUIzA0dFus3kSpHwCRA7YQTxXGQhU//W/k&#10;gB5l1gvSka1bC9SuYnpXhAYwJva9Nfu7bJFHDqTElWRWgi97gh/bafLXI4+h23n91LKe7mHcyTyk&#10;Kppg8+Tb5y7tk0uDpZDQWaPSw0EMDxTcxZZS+dxnDwxCRC7+Kg6qTwpMBczH8nySiHJ/635CfxKX&#10;RCRWVjmIt48gRcZw1RCZ9+ixlxBdWttaiIVq8CDreNXoEonxPjCaf3Fdj6ezvMgQ1ArY1kU/ESSY&#10;bVwf45b1uf/lDufDkJpi5agsWYYP9daaMkPEmf3l3/51OFqvAjiDXdvu8/+cdg1QO6uCjH/zKU5j&#10;e9z53VQxzvqTviq/0e5OHLyFPRMXmbaqFp71yMbrzuC0N9847qxOAEtCLimGj/pK9wvanppeLEWv&#10;aicRQvRH8t9LOo3tN2n6sWOptcnLaa9bPEFjb/vlLQXh66rIRT+efdpxkB34cW2Y0KuLCZu/wUgl&#10;RT9+XG5c21NVCBzWWMQUx4640VxXNZ9888ZhbQOq6XOj2d6JtdPHPBsiT4zo1eGnVQQokISg4P10&#10;2VHQ6GvAxIMFxNF56fkvD+7fsS13lwl3Mo5iW8rrNnjQQYdklUW+GXPS3ycceJA/CchxXuENneGY&#10;upccFpGOm6cd0gOGEokANit7zuuHX48IR/pFesX8jQu9GlK7bLu56w5zkzxI7WmDdm+WYSgOLlSJ&#10;LCK45a+4Y0aGxceXDTq3q8xYGsCIMX/ppIrfvIO/8fjusc9XTZHli9ly9IN15Pbow8uPGU3xcHeK&#10;qa39/URhyequCsLMeM1X9EybwbjuMLgzaNWOF/AvC8iNEUhg3sPdDn15UBeEMVkIJkQMJLZO1glE&#10;Ze3prQNO7SEagHpnaCJjPaFMUDCTbKgs2qEtV+lnooEdEkyrGlQtnjJnOgJ2BnHO5wde3Jb4uL8j&#10;OppxdR3cGWAiYkibVktG3Tgn1Te+6qcfFmwNwxGrC7Jp1InyZonGseu/OLaTbooMFuXSF+YNPD2Y&#10;AoVR3a1gj03KLiqmF0PAgts5B76e6JNVFdPcKOlASgauzQbZ/PKEVlcdJT7+6boxZ7ZCyh+Q0OHN&#10;56pALRtV1W/R8d/xN709mg6siyAPEsv6cuLCQ+7Z8Ni2s05UyqFQ7FLQ5Pyf3rvAiWQ5rGrkbijr&#10;lIfgTkp8VnPiYNnjr4i2+XX3po7flx3ki8vQMzkEXdFMUZwaL09Sj76sANZGiXPYNNBqrUn2bnLR&#10;kFMQn5zXFt5TBU6t2sPtvYKOAPbA1ex42ROTet0gRfJsAKjiKg9LJtINDM12Uqve7HPytEV3nNdj&#10;2sxf56zQ4t/Jecitqw/01+Hc1V8e185S7PIAW/K/ud2uC4PcAcBQezSROoN1RN39Tqr12nFXwcpN&#10;aUB2FYlYffQDQxsxnSzDJ1/7JHxlt9Tb3/58+bGmlJREATsichDTp/V+OctgIhr5qIeaRk24sMLb&#10;3Jaiz2/69l8jN/6z0919IWWUvmBX0bIMt3lO124+S3cljms3Tj2ESYnAK6gRBPpuwuWt2MP8jcVG&#10;9+839fWpmFC6bToWLgvJr8alLhtEwXdgRtZtikxRj5wBFYsTYkUFi37K64QTS6vr1aEWdmpeMQTL&#10;Vvjlr3x5yGmFKVe2uNtdXNFAm2EiNZmX+OhrymWvzr+sTaCwcPQFIw9ddsf3fXsbJmAYaq8sxMGw&#10;zKoZI4p41uSF9c8bfzk0BDeE4HEo7RPLEEMFMBXfBub7bu0qA9QDuivNsdpDaiH5CXe0yLK3N15w&#10;Rhd31ofHXXCQA65eOiEQwpbgzWjkuvv/95gHGoE0J3oJ5rmf/rfmxpE/3N/+9hzQCGLgd635R+X2&#10;yuQBOSXZhsylCj4zD/DrAngJt1u7LdbUgiQ6Ye0FPWO+4tSzBxclcWxSlCVoKhz76RtnXtA5SOJ+&#10;VqfYMPScq7OK6ZFq4lrGZQ1+LXKkmBTqTZtNx6LLhi3Hvv4qesvIdnDGiQYLWHYcZxwjyzSOaP3U&#10;LaM/njd6cFg1B/bx9Rh6QJuu+QirsOvGxHlZqLQxvMr61k5af+XAjiQmkgpqe90X5MwDUQLPFik+&#10;cMS4kry4F1K1C0DVKrcYYkARA+3+OvXG708/qVXZzJeG9+rLG2QDnCgARtoXOvaHlj9qiqKz5Dpb&#10;V7zea/xNz1zW6xI5HtIrdnsjyY74Lwz/vaQ1L2vgyTw7NQuBCjCGbEdBw7ElkuhnX5w5yAlwTrfQ&#10;nEo/VgSDJzgmsmTG5CNGd/W7McRVUqCzhknhJdikk1q4YM16ItUXqQ4Z85ZSlJO3PHrnlquHCGXE&#10;ThEZaTLp9JgEwpsNY8nHbScsv3BkAt4XgcR96vc5tw4knGjDRFOrICOGcTd+fUIxp0n260suOigi&#10;MyBSyKljq/mNFga9o6WP8EDrn6Ye4WUC7Ur3qEb8M2XWEtQ57x1+6giy+p7ZQ0d3TugBLczgSIPU&#10;kn3S7/QbDXGLf5aeaNRxhb3OuOOTQVd0/teyk4/paVoK56NQ8ru0QCF206n86NxAHMkmUlmv+8mR&#10;9LwRtztQgeJjWd8+d9mJCdlIsfmRZYUdBdOB7gcOq6VTJg+7mmBFI/aTAew0jRhpqCDZRnS51ovZ&#10;9n6eT6YxRHYo6fMM5Bhs+eQVQ87omQpQyjyX4e7mAAcEm6UTYrnUZ19lSRUnn04qRcACghX65emX&#10;9gWpjcMqdfZyiwMzx+rPh3eKB5lXZo0cidhPLGVfTSLpPrH5oxE2axR0XbSklxVMEj8Uguoxqb6T&#10;paMMoD8jw08hGm4DbCLwzfNnXNyNrPhw7UGXZiMICNnx1TE/+6J/t8UX/G9RoTcPDpQ2x+V1seSp&#10;zf1PL3r85+tOy0NSI/S/NPhU/Q1LmyMTgpgwNnUI2LyoZ5nhJaH2PsprbtAkFfqiIWjMzHHnnojz&#10;DvQe7tBlUwb7uYi/HGyRa5/ZeNRFMDYj5MqTMM+D00CBTYWSYhRz44sKLV7agVct3QxNSihl2XyF&#10;wk7+YuRlBabfMuXN93XL5+7G7RPmfeIz1uYsmBws6XPJQTE2G/l0hukbN+P6w2gj6zul4GfnLXdb&#10;ol3e5/9Jnna0mHbwbdca9wlBo4OmgXdn62tHtWH1ALOdNapmGNNNBig0xoAeWoj+W/Xq7KFjpPI3&#10;n1X+dAr4F/ethM7fQgj2xjehVXnRg46T9AtvT0zdPXLe678AQC2th+z+NgIIRNLmx5mHF1LCnEpf&#10;980/BNqbQJ2TkI4IE4TLCjH/L+MOHE3lhFoFBd+nUl83RPxkw5tvH3Bzb5C1phOYd9dZ732XdIvM&#10;5Ptg2VTvvF5wCdQmXbLc7BIj//OXFo8czbhiaVC07/Sd6GM5xwDhCLIjxc5TvwhU9B3aQeIkONFj&#10;rG/ql8MO9DaSeruZgKuvwzGzN899e0mHwwIx76HdtnJ3vWj5n0PhTzCDuLm8KbCIGqhTqvumJKE0&#10;OnaUV1a8Nq7jDYHoq+90vLAnG04PwL7Ys5Yfq9+yRsqHCRw81xRz1j5w26orimZMWHTIMAXxhelc&#10;k90VYJxH2MHML1FJhHuMEU/7abotceBKB/AtItFQcWjJs21GB9I6DWoMMGuBppIkyyd9GDiqsKBq&#10;Hex2BVflrznk7HbfzU+pO7q9cDmz7SDxV5CinK+f/+mIM8nWhJtvvvyYfToi4O6FwCOwmeN+2frZ&#10;pqLgOZ0qrRDRwAKjLHj20CtjSP1JGzrrtMAUofWyz4WWFV423A864PTJWfPYblu8u5FroZ+bIicT&#10;udW8cFYQKChQTmrVW/3/jCoKmu6XN/z8hnPXqMo1r2uHnNOVVFaZGfdLWgtNR4PV0KPBtk3Ttzm1&#10;4IHwwwNmvHrY6acTUklXcmNONA6Z5FJBaurAPBLzSVak6Mdt/cMJ5JDZsPQhbdLl17+sX94+DRgL&#10;wbULOi9ddQTvVHxQMuKqttv86UiERs4zRH9bXrdpS0+gMUTp4i19Gq1fKSrq5h/eOOrYY6REDghC&#10;n383ef1gwBF7YRy8yG976A6/HBndhiIqG0BECa58sse5TC5F4Kj/RPMzGkIs2bdzLzwkJ4Uo/0a2&#10;cU9PWO36BVaV1eDprR5dC58zmASqUzB2fg6xdX6Z6DKJP3eF//6DuK+vWT/s8g4E9qnqcdzb7f7/&#10;9j1cpSzNYoXUgoueuWNCu18/7HXVYWQbyWqMkNGxsjk31wwMXlIJSj7GBPTcme7XBCj8cIuhYhMB&#10;S/fbdxcRQN6kpUJS+x37yYRKd+riIy/M0eH/9fIqG6+5BEh+23UlYmyH9YRaWTYlWkLJf+7sfdFR&#10;wTLofJHnvjjjur4p+F/vgH9Z4e3yt7jCiHTiQCsZ5JM+NxVa80jBNX5TTjaEKQ+fki4a675qd0NB&#10;SYDH5afWXW5fOdE4+AdFVst5ol8fyuVcJ8LFayfUE01mTB+/4OVfzh6bk3z//Z5j+yrAVYKKv/vr&#10;wf83mdgj/cU8mDx8zd/cuP7Po4o3PVB4SXYqmp9Q0oF0u5+EpJySQX2UWtAjFyHhIuMUfLz6iDAT&#10;lWiOriRx0ec2ndUbdBJe0gvKtjCvTM2xb68YcSJXrsDPRU+KDBataNpFq36G86vWTszAS/2qNfT8&#10;aBCmwco3xq89cWx78Bdz3B2wqHFkxVffn9Ph+6OOTcouD9ghJmm9WHZj27IcEqsCL6lH1IGEzq3/&#10;+poDjHi2h9HgtXSfUx2Raw0g2Ejbzam8fFwD0jRVdLC3jxB1fbicZTIVM6dvevCwsDHzs8P+mh8k&#10;5ZyPL68Kktwji2t/pdtHAJcVmBy3/vxi6JKL2Zdm2Le1jssBksRaTFPR7W6sBLB4sFag6LGDOiKS&#10;l6v08ZFV/h6AdINFHRwwic9nXHHI1mxWoyoKrS/kqmH/r0v1EedyFbkAk/KQPRpxoFWlwjGaIOYL&#10;Xyd6VV/7qfOPnolCYv07m288xW/Cvywsn7XsjLFcSuaTEsz74MqOz/lwqPjuIWeptsRH/KTSz7/+&#10;7S1tmSyNg+6atnLUuduoAqMLJZ8NauUPGUmkHHgmm31P0BAlA89lwOo7PdURNA/R2nlKaLWXSiha&#10;IjP1If2O9vx333zR8bqUqGtZgqFm02y6/WXPjwClYHc2fT65312Hrx//Uta/8i3EYCSyAbvv6Uq7&#10;FQEmCeZmn71pWcdwlhjn/KowYN3c4qwwDGAm4bYsGX/KMDloMDI82N4RCYideatXaP8aQipz3QqA&#10;PjTqK1VpzmgOkle29pU+MvtVDQ38sJ6okWkzyq7pTXGyzIp33uz0n56O7UPb4F4AcmH084sfP+Pg&#10;19zURtdMgopDc986e2GF7cZjLo2o8MqO6eXpPyNUwp175BT8SYM7v+7Pm/Y3UdRK2+BuxvsAEne3&#10;uSqaiG/gV5LWGUMGPn7eyOI13LEtfcnBU0HNB53aMgzkqVX3C0AEqu5YKTfufnj015WuO+fiYf/B&#10;cwCQ8N5suP+NbMD+x+odgTrjGnHdX67rf69qVT5wyUzV0HXDME3Tauz4V4MpfXT8F5WuVulaKd29&#10;/ASsmErXLHfnXDhlHf4K1BBWIumWGUCGdJeeeej4Bx6OV+JBQJOkJ3v3k1XTnqTtphJfXPgN1mal&#10;ZqZiblJ3o5r+Qv9zF7hRBx9YeVnvf0cQrm+YdC2xwhYi//zmwB/OvGeEbeWAgQoxlsKHb1zaJcwS&#10;JL83m8gv072wK+dj2kt8UGnFsJvQGKYvn8MEZUvalnJJVxpq2JkXkpln4IspsoYPbA16V94d7MUu&#10;ILvggZQsMvOT27oGtk6bmX/TpaAfz7Td+59v2ggAUx6IUE4UTuZ572c/cI287vXV5x7JUlKgRqmM&#10;tb9aEBf9mpYddxVN61e8xrcxO5XIWTGx80HtqJ8LWS5+riRXcERr5pOD7z95zK+Py4qoVxB6UGR0&#10;R6NAp4q/+yH3lQnJbIE3BOD5J0P207Pu+1u3SiVOEgvG5zx9FUKhq7rBkuLkktfz1h50yHFtKkTF&#10;VKAPsmysogNscC4nwhiwl0vM0YUKw68CkZRvnYAnZCsoqRLwRhZwMrMZwA5KqcRQtKMMi9rlb1/N&#10;NgpVb9dKJ/t5Bdm1iLlBJOOC5wZ2LSh7+AVu7Kk523+c4Vf2P57pCPgQRQzjd5DoD/+t5MzjA2/e&#10;9f1RgwnYZmkSSP2Jnrv8RJ+T3lkoS7akAZX/2OALVhsiZv3wRPCaPJjIkWPGh1KGiAir9Vc+K118&#10;hD8/9p1EyiXRVqhXm+bnNLr9IlK2SU6f0oUch0hgxWUN0f/6mIWXDu0UEIRQ8umHtp58RDarpinP&#10;YdtXycpnZSKdHSSaKDmwQ4Krzjry5KejNnLU3L1P3oAz3FCNhA5CRokEXCHguusR3uF3EEAvi1mG&#10;DoIJXxsgrmdY7PCxQybNA/4yDSzewQHqchIwiuBLLP1+RLvSfye7Ht+fRHCu7y97aQRs3sfHI6Z0&#10;zx3smH6JGZ9JY88KxngAmzbtRPONnbGUsLqIOC6uW3hOOdHZ0veNs3L1pJpGL2aDQKMrHWd3+lte&#10;LCHf0G6ymeMGIoyF60RGPRYJQj3Y4vM+WyEn2aTIIzVg9ux2Zw3P4xN+23lmTceLD3NjIk6t9CWf&#10;JZvG54Sdk8NBFYiwJtJhfLBqtx763jYuJOMCl9G3W+JhVrXWIg+WQxC2vNlOGrENpVk5ISfFAuDE&#10;MmIAQs8NpvBApkVh3DEz1oCCw0s62P42A6urzStSbPYZncgjziX39DDtoADwo/1lr4wAUG5cnc+W&#10;Jiy98LYhZM6nwx47HtyyFlAjdm8Aqa+BevjYTauJT5PBzkcGt/+hzHz5duW6XhGB5jU7FlIwgPry&#10;2j/L77+qcKMRZIcOfn0Wo1m51BqQUX9x9AGAVWh9tD1BCxNNd+Tld71y5N0nbSaC5L5w468X/mOg&#10;yaS9Y169rAwvQvz8XoDCgLLIB1VHSlq+yuzh31JCnx1Y7DNqRTMe1gW+A19pZyeycta3iglR0ja/&#10;ojxCurs9AyV+jwFgW5zg4pzpJwxVzu25EJChmMGd3DKMnYJYVbwWv019vOKKAxVKKMya+yTeYaZ9&#10;/j08Dx8nkmq/f+LjG145iiz9oHAMdDtdUxATuDMOR2P74kqXT/lV1IHKxunm0EGval9OLjuqH6Ld&#10;KTgIAAo4242++lJidFEHTc4jFZXHHv7O5wqxZQoamInDmi5AHlt0hwuWjjdJgJWWPvt536MVElR1&#10;YdK09RcdIaRiqiABvDddsOb6rDyhn0yZfMB6Dzg1ML8AonzstJUWLkR7G8ubEIlPOpXZnB2MJkU3&#10;DIhJYCJnkdByJpXyx3PLSZLE+xMi1nSgsROglLj8/eVvJ2o7QOl8CmTlxwv+kjN91nGF7DaS7STB&#10;aNDYevc/17wRAJdSwJzx6L9PH042LhpnXiZviQclg0Vak5cGmnGRpQ78KspxylpBNtCnfMr8UQ8e&#10;RCoc3bYN2CsAwrf1w2kXPHpAjCSCdoUSLrqmaPxSMGUiDQpfbLwvB1UBeiuh+fsNm7QQNNRrHpIe&#10;GVUY1IOy+ubU8+4bQrbyuTYRaoyJrE6+OfcwElOBKAee3AqOiSK9NFTsWxmFkgWvesY9be4LgDsP&#10;M6wWC6c4xjC5HJJqH0PwpeXLSjrluXG/EVxOCGBmMyyVHTfa3a+ZObkqGLxGeQTxgcTYiyfd2lNV&#10;K3IKkooL+g9kTGRY/f7HmzgCwLBxZ0/r+v5JwpYJo6PPF1cUZyFCEZaCtFsqY1FzI+Qvi2eHdD+J&#10;8Ha07ykz+l/eHSj6siCKCBIhCfXDC6aedTlc1I4iqjlOPML/KfRaLGgjMybDj0E0REEyY2NLlorJ&#10;xH87Xj20gwlVK7ri42NGdxUjhWLShzgrLwAShZXKbxkgWKLidxXFFXJcEkb8CpDtnBCQtLQIn77T&#10;1OO0NRhwzyQD4NfUQUzVcidAEtRRxA8+XhsbAjDiGTADCDr8gQjLzHUkwNwRgasAS0zjitdyIPKG&#10;rWIuPlRbglRpAO+UIPARkETIYgJebZyQOXZf8vOss/un/MDwBTgIK1YR4FTfyfd7rRs33Lt9ihp9&#10;4da0QE+kRvCvayQveKDDLYNEfcKcO+5OMGFX8rsSAwrFtIKfgVHEA7V1s1NdF22EKdP1E+7bOxYO&#10;+bZcV5y4C5R6xLomFlz5yREXHop6s0FwoViirAg5WYsqkfHFIcrXBIRpVWmwI2gVsINMWDXROF9S&#10;8DEXzV396BXShe3h9suW5/71jqNOQzhZNshvWQE0alU9YEm7zn7CI9+xutCMAiLnj55emiqVYexr&#10;qIgO1mjrUsDQQ/ttNif79q9kEUuJJkT/BgCrpFJiVoCUEyaIa1SSFJWzoqjpRTTWI9MCijbQO5wV&#10;meITdKaiyOZti0aaAt4bltWF9onc6td6HxNGeu7+smdHwNMJiRuoLFPCWpka9d3inHGxzNn/XXfL&#10;6Fx/s8e/MpnX/aJfVvt5RrZXTK8Y5c7XbehFIKZMAasYGZfH/eWUwggN4k+fIFKcnBueQlgjyVMo&#10;jsY4aGlkCQtocsasiMJA6r/2qPs25Z4pIXxZJkve9p91lEyjyWoVcKPlsxqBzFQVCkOk22LBiZN+&#10;9sG0vgsaGFBfEN6B7kmFtDENbNQEamyCJ61Ew5LMOPH7Vq9e7yaCSiIfUWRcSQhARsS31tRaNaqu&#10;HR8CDQkOyXO6vbcI0AwcUYFtIqLXXKUdXffuy1nnxF7nT+oCr1rGFe9/IcMRSEsayQbZpZWXq9+n&#10;33OBz5r60PKDDg1SyPJmlmyTOCO+naqltjJrHy169sjT230FzYzEDNvHf/efaQX3HYvrUHbIa4NH&#10;MshVdr18xQsOVZFAu7N7zcV7j2EBP2gLOQGQ3VgL1kpnPDmoWI0LW15+ou2p53bU43U1XvjR4Mnb&#10;ASMBIWeUE1dp3elnR0TYcUMFmHkuF5/fq8CLyG3KtbX+mmWiAMrEyCsjAqiwUlnhsMpvTBEQoqg2&#10;yd0UQLRanshsgIKZWWF0yNAmfkzr9351SJYtwVENSCPLySaRd/6c9Xfxp4nndTTKd5HDntnn9j/d&#10;wAjQawhdqFGGr9ADJZ++tPG+bhK76L+zzjlHj7hIeG5mgXM42e3ADY7f+uC5/FG5oS5Dn9zsswSW&#10;C5AVE2aEL8sPcSYVEk/SoGpaPiV+9BEffkz8MYDmNnJZoQ+UIgQVBCR3/jUfXXQc2DwBlvHMy3kX&#10;D/OZuk+qs2EAKZJIPuCH1PSPMuLCOKP8eeGcOOEb/LJrSY64etJRnUXglLag0UQ3OF9hBTjALVLA&#10;q741TEQx4dHL94OQLbQOmW9JvsxovTnzCaEQfALpePna8UhrVQUVieUUEjVljCsZd7ttfVmM8yy7&#10;BVXgZi6YP+rr6fs+jpJEMjeof3jPimvbmuYPL4+89nhiZDOxZmtG4AxmyYUbplhv/Ie9vGu5lRzk&#10;fk7EJMtt+HiSdMn5BeWWrMAAw3vpMvjXNmQ7duI5b84ACDBTlyi0/mmAlCrogr4xQsiEl+4c3zrl&#10;L1WDCx7Qbr46jCBLP7Kga78IMGQTZ9MOAkjR5SGvfNd527LdekA2tteApJ4FfYspxS9cgS21MCSc&#10;XhXBfDfBl7owHXWE/ckFj1Upl4gwsWzFp/sLFGljK+rly6g44K0nxRHSvs23McYJaBznmDzA2q2H&#10;fh57eND4YcOdqsZygCnaX/bwCKRVxyAMBate3Tj6lr5EWPXvTteNNCpxr4FtrZkFFzHGHhz47vWK&#10;089vL+USX59bvlkKI8TWV59Jnj22OJ7LJeKWjGD9Kguf4KjZsjO25wdLZcTX7/77ni0EkAUJ4BxL&#10;bdhvj33/oMPatnXYwsT4O1dfeno73eR9dpIyuu9c0ncwkNvvID8s5fsVtoWhUO4iepfHvYzBeQg+&#10;Q4xbs3eimu8HSUc3XpqiEG8S4AXatIqKPpA5lgRIK1LRypTYUkRGg405w0Kz1zGRce3IHnNhZnQk&#10;CmRO1k8b7fzlcFL64WOHDwvwjp2xey7DVux/HPcS4GvajipUfvjI3ANuRfbx4nda36aTGDxLNsXi&#10;aV5hQBPDOUfkfv6nW9oxoHMxuaOKxm1jIh+W9DmpH9HsrXYgKCQ1CpCaXvpyhIgV5Krsl7aB6qsx&#10;7izsE+gCVD3IzM8fdh1+Wa5DT8JJH/a4sVuUKIrIIB+kTidqiM9qEiKBhJekB+PacdIRQy2PXABv&#10;1eE3s2m28px7bjtKQ0RJC4Ye6xKg/Zz2y5SkPwkDLED6LFs0mGA0GiQBLsH4E9mR3LImfNG1OLY8&#10;F4DsM1+94Mh4DvwRDpeaMT589pHOghnlPa9IBQwiAgYynZi0v+yhEaAEjuDmYx1p/rPxsSeK9vpp&#10;y7i7+BAlWDJt3lPpdiyNnYqa9yxg1H+w/qu+Q48n25h8x+LUn6/+S/7n6846hfIvgsWagrpvrxXL&#10;t6QoySrfnP/6IawTl+rJV6zVIsgZssL8CZlf9dGq4HWtEnru1sI355deeUQUlzxRt2WAW4H4vNaJ&#10;VtusCH42R0HYpVF0xvxvcEfzNqB6lh5HA/vZuEhk1/Hyw6uKtyV5mSjpkul8SVaQ5/0rFdufArt2&#10;WZgINmeIsSgWP1tq5bgJfyRRZsCfmWlhBMbNAeCXO6LVKzzQNpOC+dHkWWc/fCj/y3MftTkH+Hpg&#10;TgU3Xf0cXJl+bf/zVSOwwzqgf4RPCAnPvMD//NJzvV8apZHyZ9/lb80JpUDz7HAiYm1rlcYOJAOQ&#10;UkaDZ9RWSla8+cZfW33yDQkhCBFWj24jNo9fctMwQrK0StGHhJAdg7sk1y1wZNEOHvO1SvlcKJww&#10;Pejq+a7X/hTgXYkEbiGeX/vMeOvPrZAlYBdOe2fFyEOInHT9nA+Rsg7iGWsLWr0dwWdEWf2pk+4E&#10;vU/uhhi7bh0Zy9f2KuxEKpUA8CXutD7i/9ndBnfXpoAWlx38X7nrJjb6iRje2tgJqP2cYbNtKmb5&#10;JKRGfP/WuCGjQr75L/d4+iJ48GlpfAhOU7////o97LsWH9RE1Vl91yMH3Awiv8r/hf90XWsnc0bW&#10;2uNoS2xFhSInbGHNsnsO/KLfxcacL0v4hE/ZEtzUY1H/+w4MupYeCHs6XR0pwl90Om3NS9D7yr2V&#10;29DyRfuR18ExOmhUE18/7//fvay5xQ0lX5h97D+P5k1LhsergcLdW+sH6aBp3PjYxJLuBbKJ8OP0&#10;Eqyvgo3Tjm1fa31SHdPZYcE29uivqd7mDYDJ8gJYELlKHu5ryXUCthrikNAaEkF9DvQths04Taa6&#10;fl1mCshPBQUVoTmTew8/h0us+EA9bbBfTyNT7Be0PbURePcP+k+ZBL1r031TT70wbPjXv7H6qBNz&#10;dBvpGBmEgNTXRvCOQRFDdO6my6ePvtTvJAYv+qc9xJLN8Hd3Rbqt7d5OFYFbzFYjC9csy+r1LndZ&#10;NZ9vI9qgbmlww/U4OMo1Hws+UvM/L+WOHSj6OUVaetfMIWO6+C0HwKCpatjF2uu+rqCl8RkYy1GK&#10;J3TqFPN5jo/GCVp6I9g5ODNTQVPlaICP+lUk6Tm8knDAWgMCHg2gjAS5sIjkcGRwL4ObrYkrQmDN&#10;3APGLz4y+NNLBdcdSCLPvM5fPNC0PaLS/YLWxEFtxGs0vZlGEybyAflU9px14zkFPDvukcrzhiik&#10;FNn81SXT9VJ9APGUhEY1hRXP5Rx8fjDOhgJml59XHOvENr7Q5tDDxof6YYfm1TSI1M77aXp563wX&#10;/dP8YkTepYmj6nYp3X7B74vFGYV5dWu3EwfBdqPKi19XR57YOoUbPmuDaabqxUYIWlrSBE4KPd7q&#10;IMTvpxvWiBMtDU5Ck5bTdHINn4S7mBjB8um235KAEQbMdVlAljgSvS0BXBo6aDl4FfQ1liLsKmRl&#10;l9POJg3Nv3xZl9cmt78iwEc+nNfu1IMZgwExyK75txqxlvY/sosRoBcjemWXnADzwATlnKNZH5ky&#10;pfC4k+UUIwhwbDZdo/DWnSmZFY5fKHnS+PuRlhF0WTtnePgLOzHlycF/OlDQlvYsYuK8YEKi6xj3&#10;vMWdcrO6bv2mm0xJ8Ogqrk/SaPtZxtDD/PR/rT/jkg4JyJaw6fnYP4czMhJwkMgpVHejzuv1nGge&#10;5hBoSUksubldftUX699oaqmONLGB+hkoY1JTBc3RREQlqjwyZEkKd1ud3+oDARsIApiUwkmgmSK8&#10;RvGTm7isHTUrStqXrvr6gAvbMuzHn4y5sktEEWK8RwuyX3Ns4qju/jVvvuiJsDX17geBa3uYfvLh&#10;B0f8tQ/NUgJzc7OyJei6M0wxKK3/6D3jVt4nwoZXGhYivZS3S1b1v8AfD7dd/FNxPtY0V5P2u+P6&#10;oetdEiyl820DB6Q5tBu4Q+BDegnJYT55f835AwOIQObLJ37gP6szB0RiYDfy9Tiqq0emXkGjqxh2&#10;bqfb26GeVYaQRgmaF6iZPtGaLGiMqBkmELrgpuBFWIhSUpDlQcYGFyBVF1W6+Umk6Y5lXeJkgZux&#10;9L8nBix3wscjR/htuBGolSgzAM3dL639T+w4Auk7GnE365On/+3MQp+w5v2lPQ8H+Z4pmpjkZg4W&#10;7hWGTFa+9knJX3pwvGHIQlYFG2LyuA0H/inIOyJ/wKdbcotcmlBaHzWydzVyEuGvuG4yZdptAKeH&#10;tl/K8q157fODHu6Uo5f5lMjE1/UrB0V12SM/Qy2UXqre0uBVx2dbodx1m+DF8jwfjTIjplP16KON&#10;erz+FqVkn09GpJUoqDA9khDycJJQnCU4H+EilBz8spPIlWlikcUKl/vugzjn82349vNuY7JSXH4y&#10;TvFVmnxINrEl/w9fwwJZdsGUWw5tHYgt++8z5KTuJAlVzeWUxjiKGx4vuu60gLHgI+vyt/oY0ibR&#10;V04iObyuZ5/Y6vtNWERxJe+ShRMdgBk0nM4V4Vn3n6ver/pK/QsYHzKY+X+edMQYHGCkiF340bd/&#10;f65zZU52XAABron8/QbR07afPDvpyEgU4kwSC+RR3RdaGzDMdygU7RCBFib44mEupXB4npvcRYyI&#10;YUX5dTfNRxqbF0zWBF3M8/TBsE9YBcTFNOaETwc2hmBTokclWEdwBGW6TBHzgcY4RhLw6xMm/vXk&#10;R0o33nvHYdfBqW/Zsg9kkPslLdMh3eXzaagbxIFgDdCgBxwSSOFnvnv6rDv6sZsJeSXvxvOLkbOF&#10;qEPw+mUUY0rdWdvN6EkQULsAFSAzbvno8DNyXMYqtKywBYx6A9aRA38ETCmyGLkDrQrAhQCqJ83g&#10;V0tDA2t2IBVgOl026R1TYyyg7tTxA8eYLYiZlPR5k/vcdjZgr5ICmXbr5HOOyPGHbCdAOyDIu7DQ&#10;1VEdq0cPt6KKotCCigFsUuBB9rtjoTIJ7z5H1n1xSut0Xg9MPgYyKR3JDq595o0jOiI2K21U2VcK&#10;5aMDjCUnlWZNe+WMczfPM35IjDwu5CFE7w8GaflZSm+xCNPHLQRS4cSx1yuRRc+deUGHRLJwy0vR&#10;Y0/JSznA8W7i4FcvLVsyYqzg8uJb73a5ZhhbwxWB0wGZnBxfsugIzhdnDMFck5Wr+3fi8Nux14bI&#10;G7qi/Sgd5AOGiaXXZkeKhzQGkUpb7xvf+YoDtGxuSw4zeWb7s4/21vh221+DA9mwDFq4Cg1duown&#10;YFLDiVldQ/WZihgLnDYANqbxNFSr1XCnBRp/8on/qDLj95L7mqNBtvzUU3himyQLvnrviJHMUUNn&#10;pG47r41CEaKbONUt38I/ZI2OwSNdnctKxZ1fH3u/x0DBAAnCxOUnHUJZ/GCcaGKpPnG4MimHY9hv&#10;z/v25LsPZyppDCMN7mGh/OCsUNoNnbaeARANz5zdd9I3sF809Dk8jNVROHzZPETV24k62SFKUg6v&#10;iCdeWn/CWBmcN2XF39ww+eC/HeNdYRpznjQoaFaKCZDgYcYCwltQCWuO6upKOQfKmCPFq1WEFFXM&#10;/EJk0ifMBTeVr027TTKFYWjioDfqNZiTKKBKYO0r7W6VIqJbOLwjMLaQUb9fzho1fhk/lA7Aswxq&#10;GLPscie47fXvzSs6u2582r0rRh0jGyrSs5qMCF0taE6YxFeRjc8mDjw+xzRCvjQnBstAleOQWcp1&#10;6/NlPKW4kiGcvOJDIF831A02pSohy3d85VwzYEcA2lhVqp/n/abeLfjPbXde2QkhS3ze3MkrB5+a&#10;bXrZdY0ZmgZVR1ZktGh4yJtlQ/mIj9kJIpuqyDb8a1xiXvyoIi+MxEXashNFDvTnMy66rHPea4mh&#10;aVfEb689Vm+ZiFgB4ALHljwm/ilg2q+vuHxwnPUbAc9Omv61v7TgCFQRNlC4FsZRdStbn/fk2hdP&#10;CJvR0KxHNl10HKu5Cg8Hc/X4N/XTLpdgi+e9HLyrr99hEalaveygZDGgDuLErHd6dILNRWNyft0w&#10;AHx/DdkNDEBnOEzwl/L+IUCcqtWXtOp1oRuStvijhRcOtYysiFzy2du9zzksYINsnq6dRiyehlVH&#10;01F4zZNXPLPTRkDlzFEdwVr5df++1cYQ3DQlITH943OPD7mBEp0aQ6oskE0dwpZ9D6MOo5Bd8gB/&#10;bR5hJs4f3YeDbpw+9xu7K7Vsi/7YtaX5QbDaORBLyAEp9vSlH5iBQKUb/HzyaXcexkOhxKVNarL1&#10;uPpEM8FG/eu4+E1tcmW4WOHaSg8r9ejCPCEQpfO2RUhjJkFGv/igCb82qKraflFNILL5jE2TiN+0&#10;hDrGEJFZeMmEmweqfqCLrnjuvo7HDsnVgdvY2LXTsKDhChva8libUyVkeNvyjgNCj2YAj4OlY0l3&#10;ap318h5wA1LcGT/2PUEFBJHSliIk7BOSVj1g6ADi3H6duvHcLuXO/GnHjIimfKmtemKfOHb/gDLn&#10;HRz4jwUUXqCKVT5nXT1+xH1lYWfDBPmiw624yJtxE1LY1K5Xz2uSlN11kf/PxTDGVSBHjN5WPJ3V&#10;qiKrZkNHly5OASVGSHY4esn7DX4vbTg33F4F87ZQd5iHmU9RtaqK7Lz31pm3D1AEktS1z8quGdUe&#10;30oBO76R2lCDgmYH+HK27SRhQLKS1bTtDmg6MCyQbRRQr/u0Qpx5Xr8ACgdmpKnuXxJZQcZWt6Uv&#10;k00exqYOf8PvIehUYK1lH/+lNSn45sUBY+N5vgST40NwciPO/ZZvzh++xqogbWhvSP8iWxbNPu3m&#10;IfqsvEXX3BF6SI5lpVK6hHwS5B42s+RWfvjjYRd2jLMam+M3UlBF08YBurHqlm2Krc4XX9ZcLUI4&#10;t0vW7J3N5zt8m9eJEgBnoXFKqx835QUi1YJW/chXF0/vc9fR5axjieNu+eHyy/pwZQl/mqi3UaXh&#10;OxopKXCezj2hmIebA7bx6uVI715Aq4ddxtk8rfUh+QZvStGAwVrc4ndmdrg0GwZbIaos6ZDHcxbL&#10;gQbwNy0whsJOCzY7RKIZPPvOu5cMT/mWvNLlGgQn0z1vew7gfnFr2YmyOc30mTEfQc6/NvWTz88+&#10;2DQLNvz069oDrvYnfFoY1Mz0Al+DDZzB+FNrh5NSTNc15fjE8dvGXlxs+DHHMBfy6cxpPEAlGKFE&#10;IGTPsR8c2skMJnysqsVSfQ1hM7i7UliYOzvU4PpFirFt9XpqxYVYNSwL6xms/Ij4AJCQMHNStOt1&#10;gBoVheg77+dfMTDlOlhCFGSgUTc0tOXeBsY3KSqO/ni7MZQ7p5oRo+pRCpRFZDux8JPRA1RDSDhZ&#10;8Fw70dfe635hRxCusW5Om6mlB9uwPKAzTY2yb5lpB7EuVAJcKSH0DP/eJ+cfFCtY+Hrb0QUp6lej&#10;gOjVE5zBRLdM0/7gtSQlwYbDh9WCSXb9A/OuO1HmhVbkruAjg4rg3QIEUxUlU+bjD/UJG72/3PXj&#10;mvfJQ1knHid59AnpUrs+S2atErETK6Z8rtIh8mmgIxc0Iz6x+izaYd69EAvFTMT8hRpQex0d+COW&#10;aBp6VuqxjYV/PXGTInC6+PKyMWOKeO9y6TGHNrI0KAd+2BXnb+uUjkbesbKqqGGOhFNLikA+pWb5&#10;SbnAa/9Vn7i7E7FUwqmkCPgncMMD+a7xZ2sjG9zYx2o+DIwukOfwapRb9H73Q3OLyiZWntwpTuel&#10;Mcaixn5u/3O1RiAIAiCYHCv9W3/+9oEh7w+XNzLOF9+Hby4OmTGT+EDL5IlFoxfqDtV74DharrJV&#10;X/j6jHv/cpyg6kGazVVnqXrvOKTViV/ODQBAyo5kjer99TyDwghXW/d2/L630g17TOo9JQg8KHou&#10;Sm680h9cfMe4racIpFCymFXjfup9QnGIN+r/WMPLoF5B825dcbL64xMPQRpYXTyCNBmAa3ciEYFY&#10;HHL5pPhL6pjDZBy+TJJwia2VRUQG1I1GLZa/UalqtmXTJthIOF/9aqsbgltWvhi/sIdNMUdq7yC/&#10;UTv/qJ9VbdlR3aDuvn5dj78WhbSw+urjLx5cYPKswDvAfWqCjHnr0ov4BR4jYQoW3//C8JG9xITr&#10;2w4AXHs4paTu7xedR93XdorkXl75upiiGNhpvbHWEYL/r5Cz8stLWHAxcwqe4ZQibc2X7iN3dESG&#10;DyHf/WPSgLOZShNZyd4ltPGTV5/q6OX3sCT+1LZb2ui4ze54InteM4CPIi3nm9lHDpUZk+fL8sXS&#10;Dz+/bMhWVizJEVReEs1P+SGSyzrOLvIGGt/GZj1JMfRtzWGl0kekq/PVSU84Zw1zE1l0lOk471cd&#10;mzW6dV+u1iQsiuXn+vjye/njT81Jmj7xnSnDBwZmHKaASgFERTCv0WVas1QbsWa9dQmwAI8KlLNL&#10;176ae8LpEYsF0zvUllonWo0KCfBUv7Yp2IqLczmmFlg474QcLu74PVvDTs1PH7GhBJv386oBQR7p&#10;IiqinbjyB5/3nz3Ml8i2nMh3H0rDT8g3Fd5Aeklm+YsNnmiWXD5lUJEjp+2lO9sP6aZiKSvn9Q8i&#10;zF6Ohsn4KxZc1o0UBuiNCCy4bujU6HdICkdGdLPhw5q6DrwzlwafMgh0VnxCyUv6JR1Kxv/Sdsww&#10;ogY5s2qgfzPVtqn9+r28Z/NuFIRMq54k11/TweICsXc/O+PavxQvKiF60hVk7H+NEK1anfXQcaqi&#10;1YUVT/4n8M8Lpfws1rQsJHc0UICGmJQubvfMTxyuVYxKRgx4k2Z51olZ8tYDbVPcPVCZi2VLkzz9&#10;rOm8Fh8yYqhdCay3Nf99Ifu+89ogtpLEa5Hs7X5WGlDt8JGtc3serUdqUIl2rIoKGtJVAMhgAJ5L&#10;dL+Zrg0+PkvTt1kFUQqzktBP4xYDxxLv/IYLGYMGlylNL0CeaOmHG87trn/5ff9/DXNTCk1rbUCl&#10;3/2Q7X9iVyNQ43cCUKOwZdLbsRu6WhWm+tmE6b3O4VLtOy0hUjZWRhPXhfcalp9jl7y3uP2tylYW&#10;VPMApGqYzYhmlTjS0A1LQP1H9AB30OhfX7EL6n6eyi8VtFRIIAOL55j0vBO55NR//3DM7Yem1BzB&#10;2PrRnE7nAEoOuI2ghs/06tHAiYbGzfzsvG6O3/SsjrU2H9pMsdLK8QmaCMjIH5466PXRSdeQCqIk&#10;izdVEjSz15bzJIVQ5My3rRZcx3QDxIghxHHdt19ccDCZOfPAU7PLVZ+ZBNliE2/iLdi8P3RVuhkM&#10;WG8/v/CqXiU8tMjXHz/kfPiDjxnx9AJ0W23a3d3L4Kd6im3ZT2155NacaKEOd5yMiPcG06Zw1AX0&#10;VP/eka1wNdlOJX9wv6dWMZSevZ4CbVD2G8mzOjwNBBAQ8ZKFT799zXDgJwtuxbQXNj50cwcppZIc&#10;1kUCaYYO2LqCVulYCXikNz192EhDcRWKN5kOD00XitfF8mYl+fzzexAygv9b/lSvS3KSMud3nBw8&#10;CGe/mRVL+YgqWXycqxPKspeWF92gACDIBzaZIL9a/dRVfbi1k0KX8zqSEQQ4Gql5mar6DVqr9lI7&#10;/yif8VQ6yECcBS5HhNUY1tn49MrrnuiB3MKyH/7VZfzoIs3JLi9ixIRuB0AmXVUaGv8668bUQYtr&#10;CnYZQGO0dS+UXdg9HGVsCnhKkwnr5FWmlyyOJdkyREm78dNPZB3OsyzL6c5ttXJghGAZCwx/1d9J&#10;HyYssjB5hwtFY7ZmsRs+f+z0qUNFCxtD/Pl/Lb9wsA+gUMCacwVga2QoaXWNIQLnCJqpLV12QG8Q&#10;EoqelWeHSnEDsxmO47mFn4xthagree2/210uyNRHno6DR8JsnEnMlw5TYrik6bX9G3ttYVWdpfF8&#10;rjzwxZNXDg6vfzj/L7yZbs9vH+y818Zhb30o7ShGOH5pMoBUMFd4+67NF51EuM0F0X+/0Pmy1hQL&#10;johBfkKvVjYMFNXN2p3KU/1zXQSjnSRo8QLD9L/xD/vyvoItKoy1uwxgB7jCDMdwH2f3Z/x8VGbE&#10;NpXL83IQS6G6IrBUqwW9+iThVVHSC4wpw0uz5z38zfDL/RzP2CH9ufLDz+vHmhxFeIWSt7tW1x30&#10;OicaJAP2FqniowH9sSlJ9JpTC8fA4SBsYCtUckgF0ePP540ulFOJ6qopZQbv5pwcm2VKih5pchpE&#10;S60PjiRCS9/tc2x43UvM2TnAOsdGYSM4s6Xq319PegSqBhS5UoFCBznA4pdfDb2xuxUU2lb8mznz&#10;kvYBR2OAyl40ZG4JENag0WdYJGLrOEYSeWsV3/hZRx8/SDFVL2l0twXubUcMnb76WxCfM5yVEs9J&#10;vZ+IQC3D2qyHDy/iWFLn8AK945ZxOUefgaj/rbz4xtjlh553AKP6ZOTFNG2TrnuisSQpi9z3L50/&#10;lNgw5iDpM30EVxeH2sst8tMPvfv5peiECaXX9Yn7PPg3rwW4J7LQ2IrGW7D9IwqnsTvXbscr0weq&#10;WixbWvnz2bf4179cdk3viIN9FcpCU7akTL////R5XQ0xZTncrMeW9r68N8KE1HFPR+86KsfCnQOY&#10;Sg6fqnTaSkKqBrtgd6JS83Ng6jO25WP88x76cfTlvXXGRGI1UAJ3U6iBgaJF9XolcXzSQkSuKocj&#10;Lx3dymSwFPTtsZY1KqyfjRl8ZWrp51Py/947z/S5vDB5inDCSQEr4mMt0aIHdxqEKqNSc6JV66oA&#10;TgRxbeW33bsCwNSuzjrwlqdXYCPFBwRx3uyRIjGnTF59WweSFXVrYhqhMzugDPUZhg+AKXlNtC5l&#10;1IddP1yW/cmiyyQyYdXlvVLZcc+ylOkgtWBr/shVpW9FIac0wPz48a/tTssr47itE95lb2yrsbwu&#10;+QAqx5rFp04qTwJwvrEDUb3uHBxADoi1mF9fWnzayQhi5GQFjq7dVkMDIDkHKMK9tmz2CwIydizS&#10;t3AmzHSOY6ahYnYuCGCs5I4b9tTU7AsQmh9TmZ///s6oh8/mHSPEJ2NewDKUvIzdVnWNIYC4d8qn&#10;bL65WIXYqp7NgEZd1bQGCTIGxWNdWZhlvPzt+Y/14CJEKq1Jo2FxyySwth4aX4FY5MwbtNuRy/AB&#10;TSG6nZOYtnpMP4TVhBA6w1If9m+/AWTYj33/cZp/Rs1/ar7vh5cKnx7bigQV46NZl/7zoATFcBMY&#10;VYM5Q2EXBkKWkLHqCJNckvU7S959qvNLIzUHR5kBy+DubmiICUJokMBznHpl13HrJISF2U684/3z&#10;x8kia9LjobbRxXaNYPvKj3896r83dy73wTn+/bPTDz6pKA0mLuIvMgsI2UFsqv5Y80EZt6wVkw8Y&#10;pGA5wrhSHVFc/XOsUES/GFvs4S6ZPvfAMZ02cbwmZ29Pd9AwqLIsjt42GVGP0d2PxB5eQWzIbMtv&#10;cl45YGSUDZUEOAqiRQ2pe/iz//+qp9EB1Mmb4GMLP2TP6NDGUFMrpi447lQInAMiXdukF2NYxof8&#10;gqi43R9FtdclScEltvjD/wy8vqPpEcJYMBDuPjkEHGC4mSGtq9NxX0/DcWBAJZMPOOi773E84BN6&#10;zYlZBV3ACTZxnn9ozd1HsEausDU38Xzhg6N4pgx5l6YKshksHvpPxqGFdV5IceCK3rj4BMOgbO2y&#10;U9uLht7ipCr/ecnlwuxpgy9NbmrNBeT4Dnh5WMIGtoWuws/bdCVUl5FtLy9B0RXKhfwlK44ww4Tk&#10;U2LFun7BvdykP+Tnasz1rvva+ZVXd4HhQVn/l6cPOQNx5TEnKw5sfJ/CMYI6YMw7K0H4mekgJE1/&#10;ljp39tqbjgwCZYPhdcbvwyVl99VQCGqqkyUPUpbYPs0OSJKmXj/wxe/Bx2YSsDalSzVGSLxS0t5a&#10;e8b53UkBibl5W+4JX3pYO5bkmSnFhzheApltErNXjaAhl9QCdzoaznG/zLw6hFNeDMBsUO1Co8ky&#10;cMibIMbBJpHzadmQbc+2PpvwxbSFfqTEVOXSuDB/KCwgnm8wPpOSFtUmYObz6vHK7kemZZ7wIrDo&#10;vZV1/JotBcpY6tSkIW60EU2I/2mZZv1hazGAJ41fKpFfWnD26d1xl7d+eCk8ahSCzp2gAgJygfdm&#10;32d2WLKWZmVSsMd6VPgagU2H7LpJBncRo5KVBLfs4cfKrjurveOKguuInve6Dm9hzfjWmO1hIKfo&#10;Ibq/5NpW4zb6mTggyBXr8G+iRIPgpACLTcUMXNIswPltIgW+Hjv9wgsO0UhCYpl/3JB3aluiM4DN&#10;hjBIvqZnfW23OqZXnyun/LNmdDmmFU7YnVaj12sabOzyTkrm172/dNbAa7NjdOV6pcbAUPUHPS80&#10;JTqY4zzP5A5V7W1DBObyp4Vnln1+dFvcHncYp73djj+shFV3zATBVoz4Jj4THXFJl80hcdVz73e7&#10;67CIUutSUxnyrzJ7lGWnqb0aNkyl5weQBOA9030wG/iYl2Z3ur5D+q3t662x88iVFOc95YwmPMM7&#10;IDB3yzf0Dsig0GRo1CUqkTY5PrjZ2G9e/lI8/PgAw5fkMNEHSvnzeyLhC1HL1SdSY79Xe75rTjSa&#10;SQo9FAe8tmXyse0QeU8BiOvu/BGc2zpZs2jDuoJhIAatcfjVWUj8iF7fzksxOCW9g2V/+WOPAEh/&#10;rGRImDh18YizSDLHWffcl13P9rv5tXudRfJP/Xh5IQ0i8YyUDY1KVVSjI6t2Dh9V7YItD3938+0F&#10;1aggmS8omQSGJ74Hlg1OMIPJu4x5cwvg6ESAg3iLvKx1eKOQo2947ucTHzkNWmWyMPXBW2vP/1ef&#10;oKvigGk25MIOoSveyc7GyNZtXVpZ6ZttPQW56Vwe+fztU2+5rXsskdUgx62iidcoTwNSxHPC7TWN&#10;8Y+9mvfR3nl3HBB5+snM97tPPMGRJTnyRM4/r+kQq8HdrWk5V6EdkD0XVyOsr12uiipJY2D89vmE&#10;1Ncf/nLhkTlrq+yEmQ8EEzZiF4lvK6ZpsTS5q+txk5eYSGujlBZ0reeVmfnxTfPuOPqSU/Ky4Sn2&#10;MxOf/+aUA4rsWNRpBnlRTUO339FofrgDjFF37cc3JYINIrrKcK3Fv1vU45/DQuCEAs1orTygmpqz&#10;LF+HDRu8y6MH/Li//FFHgOacOKXEkLZNeefgvxSpcEtvesQYdkih4ZNwguxczBwndMPsr2lQ/S4X&#10;hXfcQQSMbD5lSvycf84+7ehtkW7UWdw0nxGuX76guZVHsJPA2U5qaPF3bMiqgMBTt5hLslUp/si9&#10;/U85WY4lKVnFpG+OufRMKy4Jkh9+uGbP3Y5WR2q4YELut7FePgJ82foNBikulJjwYOy/nfUtrm8X&#10;1lVAGljHHfERtTrWe+ltdsv3V7DPjAA90QpJaO2f3xh4ruMiYvjV0YnLWhk2p4PkrlZBNKTYZ3kp&#10;IDJ2I2nee64DDiaJ3fbhtCNPOtL2+UiU/mVTtm0LTjdpuPQSw/MGruosI1685gedC6XPM7SGD217&#10;KHrFFeBOD2XpcXfRR0OuO5YEYeKkh2jzvVTbBQ0B7QASclI/rr/YhRPeg+Sp5yRKcM4Hi7OHD1Fd&#10;HgabhtMdxK2c3f2UNW/ijtYYI+w+s2j2N6QpI4DzZ82SqWW9L8i2NrPsG7MPOKl3e3iEQ1Id3REJ&#10;HQRAFzSQr+qaVv/3qjRHrDLD+fnZTztdfq4vFQCLZNrFnHkbgbhhksPkb0phhoagMYo+Yuircykv&#10;noeMwJtl/7sqdPv5wdakRCVZypI3Bp/ORzc4jgXeMkBrZf7BWm/UCBplWoGg2b+8nTc2qxKcoQ2c&#10;aAXku0ndn74k5goAhjVIg7FmnMtoif49n0ND6zWqNLvl+yvYZ0aAWqPX/vDKnJf/wif5rMn/mHfk&#10;08N0K8oZRK1zohlBksoauqTUU3N2LzKuGgr89O7M3GtznIqgKcPdnC4Zr3w5SZQyrmf7lXE4UhH+&#10;CFfPVZ/NIxXezQceaOGNz4rPaAsXsJmtpGz7u6knZcezEDuG2xSuR14+WLNKjaAhwxPxw4z08aIb&#10;glYY+HGUIiZtmU8baJGCVq4K7vI3Jx13lqQqjKvgtN3+7ZrnvNFj2GSRLQTsjsU/hrBfIPJlbxdq&#10;6qTuihSJLhsipTjsYrAo77fKNHceavyh4F6hBSEeySTPJyfeyd2YQ0S/vub96UPPtDmJCbpBV6aL&#10;1Avjri7IAPMVjPlkBqtxAvKU6yxg7zn4tbhy1K3KFrdm4hvOk/+A7TrLZu0AYhwFUeQ9yrVajoP6&#10;e1bjT/Ob8Tx+TN7joMwmumDZIC2/YPm6HM5NwLGmffvfLec+2o8ByA1yU2D+X34oAh3hYoP7zwMr&#10;rsKDbbr/tUYCJBw8riNsXtUnDMo4G0f09kJTWiuFcCJf0pL/fdF/Sk5KAcrzrs9TbGXwLB5w1sQf&#10;bK4sWJbxDtTcBVH9vs/+4efhwAhpqfr215MeAbprIYCB3uv9IbLyg6VPXjZYcCPrf/5P0Xtn8x6D&#10;as3Rs+PkI9GEJPMPXVWuqDFVpAQ/dQvVDN08AFKJKcV55qHgVX0p0GrjBKuh+YFE40KU8OL9bQmo&#10;1YLOnhAaXxkR/CL5avENXw0/g03xbBK81GU5yYcjl8MDIcDX3VLzvf2oge7I2Pr0rBOg9IHIc3vH&#10;qJiBQ3EdlFux4o7W115UzElxF3Gau5Q0BBVyNul0iu/5BADK/RlHO7dUB4nxy+rDKMTJ/tKiI+DB&#10;mDqWjoR/1ar84fOxh3YjW6TE/Zf1vbOdXmVrpIkSO8QqpL+fRJRiwVFLZzM+n5KqVwX0FEqmQssh&#10;rM/6p3DJmW30ZNrvXaeyxncJwfpwO7vtlDKCXUCnweX2gSNKpinIbZ50x/OXnzKMdWQQOotlJNf4&#10;dMFJgwn4K7xwyJYp29NkcEHk2MmfnnqEiV2qBsh1+92zje7TNz7HjhndIY5oR8RpevtUgxKPiVBY&#10;hwRO+nalECylEHm/TbEkh/fFmm81+m1av+9+Fdcyi1oJfLhPfHbjJ8ceI0Yqi7c8Kpx0abA8HIz6&#10;00JRI2nb5x/3I5/Y210RhxNYq8kX3qGjVM5ckvDJWqUQeWrDGVd20SV/tLmCBvIoVBw8JHuaBZWQ&#10;5rkIpn7yGZM+ZpJzpg4bcsUlPhgjdZ3HicdM/nL0KDdF2TRpoGTLlBpB0zgbYcvTyDAxBTRKxGxW&#10;FWoyxH2Q32ZJqTfv3XBL921a0NCBQre7gjOEtXWr48B5yOTxHNe/SbFYJX+b7d+vOrb06CNf2kaK&#10;r5MfnPdx/PDzzEhOOPZK9Kb7smKgHsqqMVrUPoXcANEkUnTkxnWVsO7V5AXv2Drvku/Kphz84E9L&#10;Lu3mJBCW0ej8tQa7CTwDzWV6tv2olIi2DA3WEXRyBD9r1a0v9v/zFSlDF4UIl5NK5pDJ03qeQWwR&#10;bm3AbbXUsG0/0YhpWysSx/O6l0Oyo7UIY8WyIc144xP3inYkT8YFcfep6PB8Iz9U4ovP3fp0XBLr&#10;hgi0VA92U49AHDEZkpvvcdxL7f29fAaSRDU8x/316XEdn7zUtnPLxv991Z87GXbIvz5CIjtqeTvu&#10;ssAk04gjj/pxkaLoHFuPNS9tiwzC2DL95fJzB0tOlhuDbDazGDhAXUZlD2Z+0mXdsWzA4YUiqbOt&#10;l6IdzuMpGYeNMBHC+8jcj/peYOs8ID0Q4Nhi2SfbI0OIK6beb3sM3PBwjm2PvqVWfurUk7M+nH3J&#10;vQdya1l7o82Z4m6dY2zagS8eetB3sypbwBHRxIEGVGpK4dTm74hN/P4f9TUTnlaYolOr/vtSu0vb&#10;WCmdvP0kf05rkCNppGMomr2LfgvY9Vp1XVKK46I+bJ20zV93Vj87fuQjh/gcuJgDUqPz1xr6rmeh&#10;l3W7//BPNyNRJcXR+5eWGlEUv+nKsE8lolBp5tqOT4i8Z432JyXLUE2cNs0W8Or27IBGxLHq1KJW&#10;op8DJCMSb6oLNc/athV5490zj2jLWR3iThtOlard87tQCRGXDLjzmHzyKa//2nINznjhMnIyoFaC&#10;B21/ackRsGjcu2Oknm//zyuzDSvIPb/+srOPth1d5FI269/5pNphlbgqCWiMpv2lZGYUh0Z9TfJw&#10;saUlN79yxOVdg3rCInGNkWvcCk3sBDKydaSlsvKBn28ksiTxpuLEi/KUqzvPZFOJwooSf8BgEOlr&#10;BVbm5iRyiM0rPs6GetdChVbk9UGCcL06ZHTSNp1sFulDtACznpAYGO518+fT3hkxMhS1WE10LUSO&#10;ABexfhmr8VsA4RGpRBR1qv+azRGKpcowBjJ79lLxPgRPpMvooqEwpgPECt1tuYHbS93Ylz5DQ4cd&#10;xkkiEJekslNE0Iz/nSxddpyTENkZw74fPuZAsHeJDoMVghCnKpCAdAd28D/BjyTbvFBY8ksWr3pA&#10;pF7xjjGb5i9yAvDhnG9e7fe3UbCWsEHWCsAkUL2ummoUcXBYKU7AZXue99560YBnzyZ+22Lzjyt9&#10;MRrABVO3JZUNprh72l0RYHTYRNBdTmo4OyXDmaHeOE81RMbAS6XHtfd7GZy0EhqXL6sJEgIEyqb7&#10;Xz7hjOO5RBB+X/rjDMTFH2dbnT63QpUYR0tIwOrfy8WEwdFwdcgZiHHgjNxfmjcCOhsQbNX0O4Jq&#10;Bx77+bTLJC7PJr+MP/OkvohgEBttPBDcMKgptlut4VrSLbp9G7YhCCtufbbddccHCOdZL5th1a/T&#10;WaN9aDkQ4uX0GmaIPvjMFePMbOBrUawby/eAc0Q7alto3ijVfZsKGg1edsAK8z4ZziPgMS1nWKCR&#10;LcQvYgNb//Jr476+dEx7IBgjh7yaQa6RLUGiqP88590SM8HKFEegka+12GMA2WdFmyjINNgPm9oC&#10;owqmVJuRGC2mKBXvrr3kz+1E3c368j+Dzj6uLWtwSErejWRUm/2506Jzq0wcnkZF0zzgMnIYFZnN&#10;v3y2od3wdjIs7RR4YjehEY3rVHW7IEGbOaAne1Fc+MVaQ05Zefvzjn+9QiRDmrRwwInAwW85I0h1&#10;6zy8by9NgPzI9ffhBKtSJQXTzm4TxWlX8t3Tz7V6aMhKyTTB7ElJtDOKQ9FCxO580lsr4Iknimvv&#10;VaOEFztjsSrMuZhJ6hNp9IbbuNn7f/gUQAE00LoycmrGqx+dMlziXKl83Lt9zu8gexCg1exJu9R5&#10;qCObP3/F5IAArF1PowKMIWweMK6oWxDQO/fZufff2l+t5IlFs5Ez0J92PyGiGchT3XCcihn9V9hM&#10;Tjvupw/eJzmU82zBpJOOkcEBZbe4OyjNUgVZ8297bcBwDJSniNuwfgTK1JTAbF11x9XZr1509sDb&#10;1zGKUhXftvvubH8CBhHDOqTt10Di30iY+hyUmdSW0bOeTmzbSjIphLYmKU4FjLr7S/NGIM76JcMi&#10;kvzlU/PPPLkkWqasvf+ZwFk80XUQIzViI6tyZPNy2/Io2Vy1r4P1xwUUMXzGQY1b/ueyW3uEeV1g&#10;YG9vKbWx5qR1fVlWJTiPPDHDv23i5Pj/XjzuwwC4nJY8e8zIHDsKvbLFjWfbTRrLlvRrm0KcZzq1&#10;2i0nkiPEV7xzVP+Hxx5AnHx9nRt32VDGK1VE+GbS+cvmcXG/X69hGm7eZDf2bU8n0Z3OBstZhq7D&#10;39Cim2Njm/GHeo6zTFfhY6s/mHXMRaNIMMste5e/49pOPo+kiyIRNuZSRaeh8irzfyQHMcZeuowD&#10;fcO0BVEJ8OOnnn1nZxIjCtZ7i1nXt8+BuGGLPwfmsaoTLQ7oO6XXGYdM+dwXJI+aZ+WQBKz6LeY+&#10;q/kuBez3Vt+mBcN70/A1qrxSD3VhEogo467/9d4LDmxPJLX/2Z9VAOKIaGkvR+MLssZdwTh82JxP&#10;9TDAxhv/Yos8CbCHRQtHB9013cMSTEzwQu4vzRsBxQEcobbgrUkFV5yYivlLvzhz2RWHBMhWokAo&#10;gAPaGEGji9wKdsuZE6WheWnDPWYGEAMkmnz7++HX9AhE/YBcRGTGDn6m5rV7+9u8vJWAk6XKGIJE&#10;VFlba13X7cXN6uqVx/lMBwIOWJGW+lp1Pdy93p9cZuJ3V3dG9G/6Mov/mor16MvRrGuP98nippCc&#10;vfk/5xTblN+ClgwOBgNsbgGpYuD6FaSLZfpSuwVLb8EeUvWfGzf13pyNUwoPy7UoRHHNAGbQhRZs&#10;0e+/qpSk8Knls2YPvBFXKt+WLz5oc2Uf2aeHAOSrWvWEBtYdZzoHwG+TEynBLa6K5QPaFeUZJ2Vr&#10;X/z6gEv4MiPIJfUgm5RqsG5bar4AgloaL8hO0hRvuo4lm7HFMCd2WbQs++uCA1tbIkIceAGNTP+8&#10;pQrsKyAccKPqYyf0BlQesoRinKMyOiOOv29p5Mzn29OY/iKEtfU84QsceKQyU2OIBBJe08rmL/lk&#10;LYlk2zW6QHMdkLsdAMxdymaMFfrZfnP9u6M6I9WI5nY0Zsfdbd3/Dx6oPT8m7tqMo7IBq4Kse5F7&#10;5nbJIsKk8R9d+OggQzNd6kVRQBtBzU2puEP5F+Bu0+36lipNN7MYlz/ZmcwmrDgAPERLktkUXD/L&#10;xi046UKe5IQsQwCVWYBiCLSsfd8lXQc/F3Q5UKPREwNonyxjapoe+Mval6JnD0DIE8ihXAAapFHo&#10;WqywxACtBVvwZq9QKmnYjGKF4bAvkz8b9+aqS8cNUoEom/5cjyPfmi9IFblN/XL2id8vLrIQz7+X&#10;ioE81qDE+V+fc4qSWHWs57BpeYVgL3VmH/iMoHLSNs6/Zb1kjfso+6iOUSZlfjHx07HHiTFDRGRC&#10;dRMtMAgFWdtkZcEyZb5e6x21OroJWVke9flEoM5D8EDHnJW9/Pnpuf88Ncuo1EBj1JKrfIfx8xGp&#10;QFq5RZE4bMSJpGZZLrwKvOQruCK4OuyPIAHaIE7LfxzcahKX1L5bPra/ggwdEztSVsKfN/mlN858&#10;cGAwG36RavdTazauN8ENlvbpE9e8QXjT4CNC2mmy5wuOLxNO941M9472L+NGDEx/dW98ec/37Tf5&#10;gmy4BZZWXEzefGTNeQfG/Vb298/0e+gws5INcozMV0NqI+gdZ5olRTye84Yob/EMKB76BdYnYKgU&#10;JCQ9BxTy6wtPqdcORBaaIjo4CtPrpqX7qpNkeV6HVpZtaIwv4Jc5apYwdcvVhx7DTdXy4DT3QO9b&#10;unB3gkpHVC877Iw8xCgxFo0ndvj5r7Y7a1QY1gMc/2lJY1ipcn6bQgW+vExVV/o27Di52XPLuwtA&#10;Yt/5/ZbfO9LihMRTW0gJHy++okhb+s05BZ6ctaza3dJzsU/WVz0/FmdA36oIJj7+4pzRPQwfG132&#10;+pBrWgtJIUDKbDFWnZmZsEXGsSWGJplQLMLa8+0pbPjHCZb52n234giXBiebCFPnl0+OnDUmXzcc&#10;gJqaBhxyVVjGLTssMDL8OLdfvmyKAs4VEKdBdQSNG686XEftu2RvAsJbKMD1trs5LeH+STbzyi8v&#10;XdSVqDbEW7CFmH/u4wfd1t3QJNxqQEWbXp2RfOulwzvbVOnOKAQLjfNcCGKku//95ACuitiwps17&#10;QNBoUKrLpkTB8FsTVvyV++ntkw+n/YBC3rJ6d3MG/vf2rmkpJBrg339423mn5RoS2XbvzH5XAAMc&#10;YVLIaQEIflURRMZyJTOGyAYHA06DW2uvF++wssFynDtz2ekKUCYcizXVF57lLzw+FANUB/CqWJmi&#10;dOyRjdHht7w1a0vbbJYBP5rEuoaJZjqmKGtiG+nd/C5EQ8tVwJlkvM53OaXcPcQOVbw45NCgY7Kg&#10;rWcdTvr2rTYXhmJMgK3gkXBa1d14IFS+ob/lGTMyuyWmFzcsmp3Mz0gvi543Owz9HhC0NEcAANM1&#10;8YeZo/u60yfeFlYAOuFxD++J7/3ehKYp7cX+z/i0ubOmRovf/XrWhvcmvrCi79zvZs+b+rObr4BA&#10;yQuVomXbtLenfTfns4+59iLONO9TtdcLVQodTkDwflllf9Ykoiikpk1jzj80Gs8BbaBrOjQdMr1u&#10;Wnq+7Lho6b7UL4s/mrLS1wq6KZQsG+EuMk1bzL2/9VDaNMulgpbhOt/1qDIJRCB+/OiD/XBc27Jt&#10;iJZZ8YT4N39ZQdzJAhUq0JDp+UCxwgNzbrjz9CqX5O6nqlq5ptsazQ9UA9Eg++Siq/tW8XNX19DS&#10;A4l6vVsgy6rwUTyw+Qm2ZBx/vZGXJlXYXxo7AtXzV/07SyplcdrnPutrkbSdu7Yg9/Bf1IC8MSfW&#10;uWsr4LMFq6PFfRt/WafKCkv6HjMIifVK2oVdz1ejWQAkfOGTN3IBh6VXzp8wZiR9yLJ5Tzj3nBtG&#10;lzRT+fGDuTG7Tb92JH5qW17Xg1DdktmWnbg758xuMggOYTZtqN2NHcBazzGubgaemPnXgy3e1pCN&#10;LKd896y9racpxIOgqnGhI3idxsI1+LW3nXZmZTYEpTFpnLUFjdvcyhBjt7mPpc21NTvVHlj9NHLT&#10;NX2lfLjivIG3K689PgGbq6cC7y+NHoHagqZr2fFp35lct+MD8pIfHur1cAd3m1zRZl1B+XuTtVzb&#10;Wyi0RA4YeVigQpPJGyVnDyORANgH618vNhdVxGcnPt/JYoz1CydedEiOqYZI0o9cGdSV8lXJWovP&#10;WiVcfpy5Um/jW/LB7Jj/uIFtE3bbYiAXxwOGkLy1xymdk07Qqchq5Dpv7IAybsr33tvX9Q2pfkZV&#10;KgI8e+emS4fYcgqdrZYG70TTZC658PFLDwlZ8IWpCkayccXxtjN46JAPwJa/+85HiUKiSyo4aVp8&#10;CL0GUVpJIEm7oCE1K55KXNlBunXp1CSMyPtLo0aA3k28IUxPG/K2VNZnqABVXP3w5zetyL3ezlFf&#10;LxnaqXNVbWxya2nc3h5y44by87E2LJJ4au0tPWIhCi5viXVTqXW5MsRppa+UPxznNlxPrjkF8tjC&#10;8cP19xe5OZQZWlVIfHOpyc2b4AY3HHu14Gtv8XGJWfJc0c1ZpTkcHNoeUneLbc+MIfx868Un+HEf&#10;FZCGx2nPVPY6TTI4ZDCkzT7pGBlE12wpJivP/dsoFbQDxBTtxuJKVQuag7sxZ877evMTdixswDe+&#10;pwSNDg0EjWE15eEl/25Fvnzh1LMwqvtL40agtqCpARJjA6Q8d9XTkZHTi85sGyRvfXHkOZCkdIEV&#10;D/at7SE3OkBwKJ06UdaNi1/eJeI3Bd6m6S+1Pg8IVAQwkH9M/jzn+5db9zvJTAckNa6RzXkKhBWg&#10;nPf2ESx6/vslTmBb+dal7R/LXdIX3fzww+GnBkk0C+nWLSpo3B38JzNuKbB4jAZsmuyX759wVMBO&#10;UHa2tLmwOlOW032J4JZfW7cSYY+F6byxglYtUMA+dzguq9WXpR1zkL4K+dtTg5pmDOAY2/yv7/zE&#10;3NdGnFmZRdPr9pfGjMD20KP0zDNMNEgqxcQD07g7hjzUabT04d9/GjFKilSbGTXsn3RJVieiAdkX&#10;edIYfifX98PGzvkgtORYSGKdb2s6zkGjiJ3w2VdFt/YAuiKVsz21Jnb4OoXYoj2D74wIHGl1QM8B&#10;Q/LK+XbvH9iFJJVIP/NTt5cFW0iVPtdSLeL+uXbKwEFyCoc7j7HTXiMX5wAfSMDA7HSJdW0/W5bb&#10;+cHWfTnOgX8kY0FDLAB88HJWx+f4AQ5y3dNOgz1TqF3TtqUZJed1EMcteFCqDMEts2c+9cer1Rso&#10;LMWqATMljmcC6rvf8Ff1eCo5vMdnU7aefpFUWgMGDwM5cqrA+IXUKloARgDMTxh4o06H8FfLByig&#10;wcUeW1fQBNGRGatV8gH3gBuz4btt2UirhueFChqCwLDXI3MALQc7L5vXdWTfb76szA2DUKJr2Ty+&#10;E6t7WOYtuEi5e9cvO7sNgB4ciA/LiZOsM4APBPBkT3GsWZ0MkSzXz9qLcrPybFy2Gr/3VJ9oFBQL&#10;VMJMK+ETtmeKWtu3XwVadrV6V0qgFiQezjnPXvtDl8NNP1+aMTl5y7bp91PbjnNO7wzgg+HLZ86a&#10;d9MNrT6a9de86e8cetmRjO74qzG6cZwB9ZMHcHW6sBxy8KnuHjDFVqnl63vIjI5Dro5CwagCH5Gj&#10;E2b3+9sJORv9cnpB7IXtsIpCGimfAo+GOwbyZOyw6Bvw2XRrEF8pJg9b8U3vgC8dpbm9Pc1tGfe3&#10;/PwuMmUK5gG9yJDPYqNM7P4Q+BpZ8swvuNGaMqkc+FyH9jLSYpl6tqj6F1ONoNnUY+EQrVdkptuH&#10;AQK7t2+2+NDSGxqt1eR//qL7QPGZ+fea4MBC/sb+0sgR8Kwg1avM5bbJ3Pv/qzi/j+/VaWP4t187&#10;8rROmiOJMTl9AkHm6AHh1tzBoEUiqgriZhKX78B/HcyXIWhOPYKWkHzr3x3f4ZbucjyXi0hVkSCN&#10;bGTTH6MMLPiWBoBJUAcg714AlQxTLoZ7Hfjl+p4BwRK7TPjhdDikvCHY4ahp+ifpm6wtHuCzkxRc&#10;0rGclMuKUE/jgB2H6xG3RcphQM1BHGdKPoMU906tSKBtsNxkXHBeQgR4LnlB708WG14HPOznFi/p&#10;qEY9Oq3XKJ8al4qzSYKg7ftLY0cgbQGrkrZEK2X8nFOuOD5v2feH9v0sdOO5bQlwltisKjljJBHG&#10;D6ppVhUXy8gz6CcYQfMfOnDiSgQ11QchEdKI9cn6see1sQji+rL3znHmCQ/kjGUDEkjRBLTdUmlo&#10;CNJ1uo449Zc3hWggkT9o6Tq6Xjx/bEtlmbC+eIqU+IV4gjAizzHA/3IIL8MwUiUKXhwHCm5VYP9d&#10;d+NPW5BiC0y/xs5azXNUcJHJJ/Hi2OyXtu2CKzTjmmu/QEeHhDZPcTs5b2t/q+RTkqXtye81u8H7&#10;ZAVV6Q6+2LzpHW85Mr71udyR7y8+6aJ2hoYIIqNmAWJ/NgCmuj2jFssXJ5hl5cimRgIHfrEeMVr1&#10;oO3GSZH67CfDr+qfTDk5FKFsbxhC0mc1Xc/eKUI3E02Grd3V/WKcqCcdN2PYvERg29FnvQBBa9ng&#10;d+5ukQePlSvKtqgKFj/TGMaKloBve9aQ7QBE0CcFxgl2/VfnziKn4o+NVPrS44e4FvoH2KISoJMb&#10;PPeTk/iohFshUmzTh3PLRQKYrsiVhhxtXLvT/PLTpTdKNg7kliMr2CeFogUaVT0B6f2V6h4098Vk&#10;Fzw7/pQrOLd8cpz5WLuiJ5YozYXmtmdSQ1OhfCc7qyYUUBNwSJad7/zUvpBwUR+sjzRehzF4l43D&#10;k6pL7z5SNvZkoFsAQRGyWK2jNfcutLuh2G5d8I5gyhuFDnFw9xk8lxvSFoS6mJ3Db0V6+yPA7QBA&#10;Awgx6BnR3HYh1jFd4DdQgWY3NToGSMiARK9TcdVfpFZ2yjb8nuzsrk87/bzaigVLk+QTk/M6hER2&#10;mxuyakeZZFZrPU3g2BSUG7f8wf7HBBYuGziIQqDsPb0kozHZFx/27s64N3AbHB/isjc+WXLEKF+F&#10;at8Zdq2TD01QEWvUqkvLnssULl3aLxALq9DSaFA34S0rGtZkLTDr3eSZIxjJs6PvsJaaPf9NHFSe&#10;ZlUHux1SsUjsQdx2H5sDEHUZ90HtpZ6LRnV5l1+uweGDbx/7mAp1WaQh/A2qhqO+mQe8vVjG45FO&#10;ekCDozi0h/d5rQy8F7lQz5s4Lg2+hi1CsGVGWO705uJvcudTsp79KZ+Zj7LRNqwJiU8f6XD7ha3Z&#10;3Pxvli8e+u+huq/RKnhaRWOY7qM2vhHxEzOtPVIQENi0Zd435fUD/nF8kIDX05OzjNdT5j3a9RtR&#10;h+gJQ8gZXjjxZ5J/9BFzpsqp8mxKaLo9RKo536w50ajSypnW+ki3HKRy1VNl1VAE5yUPFlgDO1GG&#10;g1O1KzC630zIZE5ed6LKfAISXWPl8j7a3BEHEizONOmn1wac5dvwWf6hMDd6ntDm1tucQf49vVs9&#10;TlFDEEsefcf/p67+cl744s/GY6N4Hw9A+EaeaFV9ZswOytT4ADCBeWLGwr5tMeWhjT9/XHx5u6Tp&#10;k2gs5D5xomEhCpyVahNevKJDmPTaPL1zSBI0HQ30YjWbu364e6utRRrlQPRl/bh8KC5rcC7ULlVf&#10;Ejt9mmznl+IAN/EkpLENqH4OGr3jSFL+p8EerCp7lCTUylVTT2Pra2jxwhNhuQnyj85jg8Zj7AWt&#10;EYtFnRN7HSH59yRcO7aVqnyIoHIUQ4m/uP7UU7usz3J9S6+I3HcWKRHorpWBoHnrk+9iTVf7YfeD&#10;qxbKo+BqSmD1888PuCZLDxg6YLB23gWbO/9NHXdYbJBcTd2AbWauGU6M7ms/6dP610K6cLzF09x2&#10;7cAmQwRAN/TwfedR1jdYL9PNWiYSV0kjEmRonceYOi6Co13xuB7jvxZYF3nvVSpFUweoznucE2Hy&#10;Ns5vWyz7lgV7pTyLTmPSDVqsAb/3ijw5gwF/w/+2Xn1BP9LOkpa9ffgjl5aWtVYqxEyszemzyrHO&#10;PnLyp1jCyGXGktFTfrLqjdjQo3OiLAmKlc1ewS003CpA0syExpr+gcIPSWLnn1vw+rLWNbf75soZ&#10;4e6tbqiAjHLG4r8oH8vy9SU2VH2KqzA3tWmdlKuCFRt9olV/Bll9AmcQqcuinwtbIeWu6urWYiea&#10;ySGEzh7nvzArNmXFwAMEatbxLvgtNCF/9Go8MDjMvzb1effsLglBFedO/1i6c+CGYjEpKdT/2Xg9&#10;ikqaJVb4eq39pSDLi4aEJVIsffED7aKLWkcFX6Xj42tnvf9W8+QCJAgXUMZQSEQloTwS7DZt4QmI&#10;0KpCCGjuvG9HLwIkM5E5WysiKrsrlsHwZetfJU2nquXEoKDZIim8yXhrC0f9cZkfjLvqNC6Ysvnr&#10;uJOy7V/eufwiksT2jLPXc7zvL40YAS96H0FVayaUHtM/lC/Gnlz67OyLsxNtU9GgnhIzg/CF1Mjl&#10;eXHlT8qbFVGEH0NZMtQPPtt66QGVLhNweDm2z0TsiHYyZQoC408Y5/V+c4VGoh3OWf6x1GLto2wy&#10;aaRYZA4IrsCJKvRmymBTu3jWIYbVhW2D3U2w0tIjLY1snEFBtCMcLJJC3HjrW7e9YcdxhUqAbctz&#10;u6TtTxmW6van5cm2rCTQQiL+sKzeVjDCNP00oo1GtmRY7f+7xxlALTKODncLoybJhtevP/mxA2SH&#10;VDz/0uoLOoGZ0lVyXFFx5YbwDhtYLqyTmwwmg9f/9GReyiGm5or/+/Ha//VgfY7fdn1gKKtmL6p+&#10;f28PfE1EC+sD4xDWISe6px3z3g+Ie+/ixJIWsBgBybjdQd/U9mViJPAstvbWgmu01xkNcdr0/5u8&#10;gINq26tWPxJm9GSIlIkeG1uLFFGylJ/+e+MQsrhtL1jOWqTO/w+VGIBYs3Tc0suJL/DFYzfNz2qb&#10;TVKr34092frLv7VCtm4TC+IeQbfrO2iFlqumRH/8hZIDh7VOxBDamC5NrHaPvcYoxM47LHuCFY60&#10;unPK57KokYjZAhTsjRa0qoAUxucH8NEiBFPh9KDplU3uscINOnbdm6UKAP0ZxKI0uZ4dXqSnWwlf&#10;YZrlhbr6bvHRiuhmpuq0RCN+p3UA8cxAPKucyCLxRdPJc8/MniJu++QfHx5/eMzq1ayYbBgedeX4&#10;Lm+YQVdddOb03qcoJMun76uCBtU5SXp0+LaEzRYOPPXZH4S4mm0h+7W5pcaP5m0t2GA+j41EDl49&#10;1VYZGJMB0ypaIeQqaVd3k78PgBJ1AJnI9nMYK0QSadaBpldHG+9FgPo4bt37B3bosOXlIcdxfLxh&#10;z3uTW/5HfdGEHwkkV8RR/1E0dljH//jI4+v9lx0156tjOkpwn1WVTKcICEk8p4qFbwttQvLsd4sO&#10;OS03pvtYnWJZNGsB7aFpwLrUHMHdtGIEgnvbqh+26WoJfNQHwNN0ybT/1c1s/Inkec3ouWb7Dhde&#10;L0IGUrOM5kIEEdMHH7twZsBWSaIlAkTSkdZMRN78av/eZF67wdiamEZHMuyhefvdVOvojMAm4waJ&#10;Pvr38PntNOmKvI/XnPiPYT9N7HxyPo/7VRMLctNwj9elDVY34buPCv51aY7lhFzY+PfRIlsEoP+9&#10;L1r9rOb6A9e0frLUt5HJQzJQM0ujBY2eXtR6FyRykhzgLEoHHCPBrImFCZZzZtbJGyYTRHQRdK+5&#10;hXpaqaixycX9w/7NL3btb8aJr8nta25zfm/vswh0Ndhs/8q3pm+6rF1AXuS8rrx5Slb0o6Wn50Lh&#10;aPQ6qdtvDkhJtnvhps+mPZJ7KS4KMKSDUHxfHR/WSjKyKh1w6XtTHDbAXp3z4KYCjQCBoJklgwH0&#10;MFfsmEVEMrrDQyZNO2oGNjqFmBbZQM+KH4js+IVmD3y1nAlbXll/azuyXu0iCn6Hw8TuL40cgSRR&#10;Khd+8831r3SKkZkPvbYhWJBMkI0dOyXjzdgGEQZEdFHQR4WvvKvDeQU522g6I/Htu3dnAeA9JuGG&#10;XznhW6LyrS/Z9KHJus1P0M9A0NKqo49PaHYwK0IFrTlF2lrMlFnyhcVfrAUfkJahm6DBL7uT//zu&#10;gIMDK9+8oL9G5EqyBygjm9PrffddFW5UkUy7+s1bTja40DdTD7nqvV/+5Q9M1k8lajC7vKlXE0L3&#10;Y5MTbUvPv/6qDqqZr6o+LqUjMytd9rUR0bmAl6bqnnTC3euVcrf7LZ+9JbbAdl0Tve/F3uIDclJJ&#10;UlK42oVefzgRkdfEr+jsOR2es/D5ijQpdVNGywXtRC7ndrx40TSEh4QsYK1Tz3XS84dlMvqMjTR6&#10;g4H/LMmK024aN/i6c4iqz+4ckgmfBdzU/WWnEahe4NV00zawZjHbhkNSPJn08Sm397VzzLLJ9pln&#10;dN+slJJF8SEkROK52/PPGhjP6nqrf2f0FDytji6mVFaJMe8eW/D6BYBOpASbrqvQUN19yxhS3R4J&#10;zggugDRnq2PptlRuUuibWG3pfNzWbGD1M3pTN4jtIVhUXiBpn2gAeeQaBrlyAbDj8Na6CTdEYgEd&#10;rmdPzJq84ZGcgomJwUlB0V3btBk2g+hwL/vFTYk0jsXUFIA/OHM/1I6/bIDN2W/7jyvgPVy8/XLW&#10;4Ah4k4bQBGTOM46i+X+8YdUVx/Wu4LdOeFa+uhOJ5q+UV606bAgAqpCimGlxgXKlUbAzRWWJ772P&#10;hg3uBsIZtoZIrekrJtOWNOl5ZGeK5MsTbZndnPOjv8+2HMT204OIhmR5JdP27yBo6QyiGeYwn8fk&#10;0UChHAAuRUsP5BcB3wgJs2l+v0w/XF0910r/2uhlgeyH5V1IWmPN/B5lDIpMUkkfC4pE1/zl08/y&#10;bjkMJ/LUN5b/qYOCULIWyIxt0jT9Hl7yrMgIHjYtWKM0S4wteG/T4UflMX7+wdndrm/NsmLR5NjK&#10;0msDSYlYQsYxrQYPrAAARGuWn09Nn3DEqO7ZxNmBZKSp62XvDC0CM3xS/rLv+wic1Cs6taBHDNHw&#10;oC7EptNsQaOpKqjli8qTJQhag5yHLAHMgSNIW184wQ+Jo3LmCXiTB04fFHmvuEtKdJGiYOEi2kh/&#10;WlWuIGKUmSCTKjdzbHX844fcxTN++8NXS645mGUBbsFU0Znsndn5XX2FGo+oFZnVwAKYcgPkp3ez&#10;7jra8P26etKyPw/PDei6QtYsJ61PIkkQngH3LMPesZbFSqytA1ji2/mzh14ZloBo7E1u006EDD/f&#10;rMfp2rJ4IavDc4Euto/vPv/LYX6bGFDzmJqrSKbjsfOJhg9MKzsfgUsNw8BB1jnHEJRf1wyB9ZMm&#10;gKYzijL9cM2A80zPDV/0bGVZQNKDzDY2Vb46YTsR4E2DhJWNW1/a+OcTtbC1fsYnx4453DQFm24/&#10;+1XHXS05iJrtE0xLdCqXvOc/vwMrMd/dFL+7pxyKBspZf9sV+ecFLY7VeA736MwKcFV5N2WICjfr&#10;H9/3v1CnvqAd44iaul4ya0WTnk5jK0R8fKDdVGCqclyfZRNPFHCuS9x2lMVM279d0LwtjrjzIsf4&#10;EGDVYAwjFTQC1uJWZUtOsUxfAkdaGiivicXiouKAZTM6FQm8ZXqXKlTV+NpcdL7Mp5DyVx/l7h4Y&#10;9OuLLt884vLWyRTN9dljTBpN7Ou++BrDOyk/u+GNF4vO6aHz+viJFw9rFVIA1KuoSlZ2m34JnqJ+&#10;Nh7Hs2YDBY0myAtF9+cpfQ8ZE44BA4fFvaCmNH6K9/6oeecGhzCZ7uUvDijmSouL5yzvHuQBdrrd&#10;uJZp+3c40dIhTG5JyQGMQTPM6y82C1Qph1hZC988OshxFqVPbRSPUwP1qaJckdPxy20d4RNFsA49&#10;nhspaFB8PAOllc2vfemJ5FHndorIzHvvZ10yOk4UxeEBTU03hf2l3hGgEAJU5ecsgzXXfb007/K+&#10;oC6Z+dnAyzoFECQC3lcpZbVvDQnjHHADZjyOFgcILcXcdt9k9qrDfGo2MkLoxP4uVEc6YK5oxbLi&#10;PZ7OOYi1nYIeb3GFQV1El5p/R0sHWLldFk88TeIZjFP9BTxq4OKAObj9j/Fh3JYcL3+p6Qca4U09&#10;2/UN+NKRwqA+pudZIwWNyhnsjVLSESsnfyvfcnQxr5g/v9vhYSXIsKZJGV55cLRmqvL8v5FLb5ih&#10;W6t+dupTpSfdlK8xK574asCFUhyHmeD4YrKjmLwqGaC/JDBtZFgMQY/J7Kop3w28JYDkDFbyqP1+&#10;Hyea10pL4HiduEv6KjJjF4beaRs2gClSE/ye6Ym24zr0jibHzKOrs87AbvczgICXAUCtdOO8Z6y8&#10;uM5Dcc3gq9X1VP/OgbW4TGx9yB0WlwQ9JIUd2IXYQrriGASTRNGGqOCmZC0lfz7u67PeHMBw5Ss/&#10;frD1Vak8wzIYyQVgoMOAznR/qWcEMNMG6HbYFG8FjXFTkkeNTCaUdY/OHnq+H7d/G0gehmJyFmOL&#10;JhLGLNtjmt1lqfKKgU4NaO8uY0rEyKsYN3HpYzfk+5NxWXBZJFNTZ+w+5j9rqFOs4IokqFyW88pW&#10;8Eu7J3b4l5m/jSSbfKbstOE3FvaLPpfI737W4ieEoETjHZ1mRFDJFLBF6JC7kIhJIdHgAVQFLeKC&#10;qyupcySL00nuMjmHcIXfP/TqtadrxBfNnnBb8FJPUKso7TKQ/92toz/Yz2EE4XFpIn5ifTVhXv+n&#10;Rkfc4NdPdXjk3Jpg36oDr1qNb/RQJn0iNWuJiM/Xpr28enRBABj8ItdSkT97cR7otYThLkl8ucLh&#10;NdIzF9jmJMfOLJpie3N3uKPRv4QEfbN5pIePuuv9CxdkudvaFeFcRK5hWdclMWj0iACSE/cAv+8L&#10;pSeYSxrMS/PaAxmCAiLyTKVsC2X+/I0hjZv81Mnn9PTrbqnyF/v6ke1smlRAAWjTu0ajF0ij2/uH&#10;eBDYwGxSBP+7seovC0+9PGT53OWfu6cMlI1qFYD6eqj5LX0ENc59Q109HAuaXQRdJRVuwtyDzzoE&#10;vgGTRVBBc9NM9v6wp2knCsxxBQdGQiSLfN6547YAxie9pDJdWDsJmje0jRA0+pwcFfgOideOVFyD&#10;plk3+SpkM5YD+C1/z/Uz2rYyFI1OdH2dSMfF4csIhDF5GdewUCUfJjNv/em087tSheXT67IvG0ws&#10;kYI8eyB2VYCte3+G9vUvUuXAraRYqI6z+N99Tz8yYLjWE68IF/ZMgqq9WrWr+Z2alBuDcJre6znD&#10;9FHKdzHy7Sc9/lRcJjkmCCh/H/6znSbOW3C4S3WYYB1j8WpB/pyVPYqI7V2TmrCD7yho6cW5e0Gr&#10;ghGTkmH1jcEdeMsApH6TBQ2h0vCYwut1+MJpXdrg+pe+o9cp+Ku0pEHXdyO+iKvLilZx4cZW+dcm&#10;Gb8ZfHNx8cgjUnCL7oB30pSdZ1+XkpZonxdkIOpJiVv2cvg/PWyZi074ptWogzjHt8PQp0+yaifp&#10;bndwzwhMGF0Nwv8tG9//99uDzlUiokUJQX8njupaY+sJGjEDC5wBSVYI9pm4ckTUT3GrmgIRvvOJ&#10;hqF1dy9oaTMjvNosSS4+CA5Ph8vYKFXTJ1QFBkREUHLdFi/sncV7B3Z9s1qlwKh8IhpCYIwgb/Vv&#10;fDzW64aTeZ+w6fsXf827r2dpmGwOeUbk7cf7bhdIS6zc31sdWEIKcjDWvTqTvd23upi89damc67q&#10;rPMgN6mOHq76PT2YjTEBeHJGCSARVCHa37+xbdDYPDWVY0r0kGxBEpO9NNZemBR8IAbpVzk91ENI&#10;Sdk581b0CuCy6Y1GpuuKhszvVJwHv3+moBEIxDQihLNWPzrkyPa2KWX62TqjZfGrO616vNOo9sBh&#10;rHdaJQec5CiKK7E/tVrVGR5Ff4ysUHKVLcVlB2x2SH65nVRUf5qXpyqyJR2+ub/sOALp5BQ3ScLa&#10;c+/0uSuAuPAXpwmjTgyalbkcELC3P5vZ0AF0FaEfuEYkzey1X2wVj+5HTMOvMUhUwnqtiSzJrNLf&#10;buqojgYaQDYeJrH/lt7Y2VQqwzOeO2+Yv+aMz6xtTVb5WIuLaVy3M9+cj+gax24yFgE9wVRIrdNJ&#10;7XzqT5/Hq2KU6/QCsHE0RJjVNbWyldafIT47Vki6tWFIsVC40eH5UkcQWYo3WWWf3K837mIluCQs&#10;/fLQuttva5Ntki++OO3m04IRvkAHm1JT5ayaSKSEyFLlU/evH93PMIGTBg+BDVa832ehqc7hLU7o&#10;7MKXt0nRkHn06LdWNCknDN2vK2g0vasRRkxXcLNExx52+WuzmEpEiDR1KMGaBWBwl0+igqNO+flV&#10;29EdExydtUuiImKXueUAj2GEmIyI8n9f+1bCJ7GGtU12pApTxRW8jW0jTd6LQKjqVzM86U3t0D76&#10;nke7h2sujE+cFQVc6OTrv77mpNa6Rr56b/DZg1XDZxoC79Tkw2Q8cqaKbCWL85N4ycOl71zVGnA2&#10;nKDxiISjEe/VNpbfy4FGwLkOSQDkaLEV6XLj4qdMgeGZk4Y/sMnkdd3IPBO0PjIL75bTqPWCp846&#10;/JU5RVqi2XBxQWoGOfqgBVNFP4yQgTqboCVLJDceNpOtdCdY7j5/0YKxp4gp3Q0t/9+h/14XjiDu&#10;klRyzUm6b1SPf78P0Rn1grbtdXJeVPlsweF3dCxnpHV3/i17NB8LpTvWyHmvZxQiUkhmQb8SIM+d&#10;H741r6dp28gUprQYv+eCQbNEn813Wcv4ypmI/6Clq8Wk36f76LmQUakjaI31PtW4qW484I35MkIJ&#10;mls02U36Thg6czZOOJowWFVqMoKRP2glSFZgK9SRr0etcE4Z6qtQSOHaCStPPKbQzWYMtcgk/qZb&#10;ZZrb/n38/bTV1nWNjUr7JJl/1Qd9rjuEzRVK3rAOOaMNwmzS7rLMS/X8ZGlJA5F7RH9hZcdBfcKg&#10;WK2yWmZe5T7xRhXLDcOliMAqx/leJ/mxoNPm9EmVkknk+ki5d93snQQt7TpIB5vuvrdpkYxKp0c+&#10;t3Sh2fgPEK6kFjqv9A3btqWydDZpDVMyYMR5LWIWq1zCzp/34ExnyFNnsNt8PqI/y90+ZqCmWZLi&#10;lskgxNl9u///PUHnxsMwo1b9nITjn//O2mEX5tj2ptf+Gb3hPwOIHkx5ETWNmPXao1ctaJbsB5q8&#10;JE+cMfLFgbDyi/RODZDd3/VoY0SAHWtK3IgTp78FbSAauJV5rUxQmSTQejJb8TsKGt3wqDExrcxX&#10;lV0MlCdpWaSw3fqtPjA6VqWANnVkYcco4DW5V6yS04iSqha06uq2CqJPqchN5OS+8O/XBv7viAAp&#10;66CWh/otP7VPgWspbB5uZwCNpwyS+8vOI5Ce1ypJc3GvXfRmxycvMJNSxWvj4pf0ILqFHRokck2T&#10;tKpvaY6dkqRFz3x22rFSUAUoUhOtc/vS5HmxvwoiaxO+o4+dMjvkGv7sa2a/D25uivnUdEHzXvVS&#10;T7wojN0XL0SHBE6W3qrkM/ts3botnleBHe2MbfNiqV8DA0KaZaZG4HNIwiY5anFF/K5TJoxslx1k&#10;Ci2RXD3mH71jcSGYzZULRCf+eP7uW/3/74mqufHGMmGUz3pRvrorY/nNVzdf/PcBpELF2eNrak5h&#10;9QQFKyM+7quX3zr2bCVOJD9M4+D3/H3f0TwPonetTcSCo458fTndPnpfsfBFzccmvbWZgQmy1h3N&#10;2/xcQqVt9ydaOhQlahx62oJXmoHwmF74JkBiVN0ndTlqxYwIVkFt1ZGPZSlbNrTb4v/zk6f3tZOt&#10;E63gpuEfvLpvVA4WkygJVwi+Cnqi7y/1jEC1kkJIMPafWzrclG3YgegHC0ec2zFBcrJdolHXSbNU&#10;R5Kba0//ULl+DGsGcYNJNMmru8/NHcOIDkIzZMvMGiO94PoTXOzkETNnJBK4omR2tNS6o6VPkMae&#10;aHRcHFGKH3zZknEN+b8aO3ZKIhFSWEfVTjjj0wmSVp2MW3OyJgLud48cvN5n3XKooOa7S1Kb3rsU&#10;OCOMkS2u2OCUu+vamlpnuR6cvMY24A/8XPXWS3fgjf9JXDqy0BS5z6766MTT3dKASlQa/4DShBva&#10;9kHTyJK7Xm53xZkGgDB0l/gpxSfuaL/DqP0dFwK17xMulZ2NeNzD398o+aKcNubgt75j6I7eOLWv&#10;qrrtguYx9gG9+YD+b+oW8Hdw8tPS0PrzvgKhZB1LNg479+3ZPPKXcKDuDpex9klZZd1xXVG0ITc4&#10;p4+6+acbX3iDxu0Q0+R4NIlP6Xxw3T3vxisIozHU5SYHlSnTDqnA0wpfUag6OYngKh8RA5GM88/g&#10;scO9LkWBPj3zt0U0jVQSrarfLoniPu9ECMGvqIuwBwLmLPwNSWrEwVOad6nVt1/601tD0gWnFmiR&#10;qzYK3JESMZLSwLNVPaBwrSdRKZxP+BM+bkP1TX+2zGuJ5bXG0pFjG6U/JQb6jeesKHG3prVq2tpd&#10;FzxjINeD5+AvA/ala777d+G283vEdfLdu4mTz3Pi+bYIxBA3bd33rGCNNEB6AVcU3YfnWaiJjrxu&#10;8ppu53WOIz3RFXGR8OoDL92u8wv33d2txgwbcB3RMIkT7HTsm8TwyYZ+7cETy3TwOphIgYbHeefS&#10;UI9qQrC8cwzTJ1S88P39HRGwhpvgroaBYh14px8ydE1h8wfJwQPYINHAXbfrQLDqhVa9fVKnIK2J&#10;dRKIiiNbC51ff1w2Iz7gGD6e6nhInsVvLSQb25Ali9Z+2vkd28VFjuja1m4rZ6+1rg13VqNFqyCg&#10;WjapyGm/HvWU52Y8d3aEvmMi6p+mJSK+mdiOFtwBnqgsy66UbHr7S/HwopBEoCRL8T6kg0TDLCvA&#10;dgcU6XTx1p/tpXVRR1LN3yIXEsxICV6oUtDiwYQh+0hZHqSH1ZBoy3BOeT4AKj3tFwFAgKfAXoc/&#10;R7LB3CEZ8COCDsTm/ZA2Q44FaXqljqv6Lgt6oXLAW+cMXyUfJLFJkwrPO1RMBJbMWtH30C4igJ08&#10;p2kmmbtV34NHwOstp0FV1BxfyePk9M5CUKvuX8bTsM++kLZb2L7k11Pb3YxYspQ8/3/t/2XwNlDb&#10;zDp+rYbUghpB8854LBJHfOrd19upQEjfLfcZ3c8w2QFGl8j62zrdV85n0Zz3Jgqaa4rReBuyNjr5&#10;nQvODnz7byFl9Tmxhyv1YMHp+t3C8T3vy24f5YSfOm9DKKZ26eaB9zN6rw2KqxJNZNd2QBSk7Qgq&#10;xCSzAkQge67Jm0cij40G61XMyittN1jVQlUCoVrBhH3/c8bF94c25SJxgN/0a17brM3FzM8rmbbd&#10;FXzPZX4uCQ7e8avuz5tbdwShHRiEawSNVZVUSSeAc9Usa0PUpnfvTlQhkmeIOMvMYEUOiWbZ24oN&#10;K1qcshnZ1Rwu7rOyNUC0kApXBigc4tVUv+ByUR/yx5mUu2tWFhrriRR4g24eCtm6ae4Px3QZqAr8&#10;0idXHXF2N2AskSTGy6MrybTQmFS6q6zpQhJGTvyXzzadOYzEQjr6l2lV+/jznoUQm6fPnfzelQdY&#10;AZZN3b381TCYav04WGpbDXcraFBCvGc0/6Oz3lJKs2Ds3U0cJGwmKKIuk4QoW/cse7qoNJfVPHK1&#10;XYx1Qyea5kv5NIEruXvegAsG6yF7Jqs4v36zLCH+uweX+8q4AWe1b9O+jHcRewXdbn3/vLItgQDD&#10;hKORAHIHOs0N23woRtxNrZswa6uOWePzbeBopj3DvHWBaD5wdYDCsKT7n/IRcv3/AH58NlW+5HU9&#10;9e7jBpXmk9OmGu4V97QqDUmxf7wmnl19tBiC1qp0xuK+7xWBaYzFTHgbGOZKDTIxNgAC2yp9vMwp&#10;eOqm/k/1d2UHW0k8C4e5zWmsTk0JLKlUsHPiXWweONKInSSCQlIG48iWnhfxQ3BYi+EtGOZ3UaiG&#10;wkKaTFXiDE5676m880fSx7f8RxpwZJhPsT5iYD4QCZy5cKQpTrAGePTReOf5LlcOSYmaCKTVzOtq&#10;wpztxVfSZgthQ1tCHp/132KHld2v5riXFjiVWcDPabKgcdqj85/OBQZQIwVNMjlWtUVuzeNtbvC7&#10;FbmNVR1r9voa1bE8JJGN4xK9h7XeFhYsFqgTiU/X+N1f1qok/9BDEUbM5CUcfW2hEnl6wafJ7IRF&#10;ciqIHHfULnG99SYiGmK4JPPxTwji+q7mrUeOoJneWHRTT+7wr7FRy8musnfHOEfz3/1s1wEr24VM&#10;X8xevSTBKp8NIfYxs/M6XnMKg9uNfdeDzohTqs8uodL/5YfkqBeqBM1LbMBMJUObs/yuFfdXCxoh&#10;Gy+f1uet3oZk2UYwWdkGXn8xmhXjzQC3qRARLhoufuGYIhiiLVh8ykf1RE2G6mqaMhvNIo4usdau&#10;ImE86zMQj0jCDaAVE6d2OPzAUFyUVk7YdHsbYtqCq7J+3CSbdKKlVWv8t5zkRt79MXD8EYBiFStz&#10;sG68rJg/jrilbYN8IhALzbnugWPJVimbLL7rtFNyTM3nmrV3ugb7XX2Vs2gxTdM1Hh+1wnU106pz&#10;z6t970PMvq7hFcc1Dcf95rxHI27CtW2aL9FwoafgjsX2HkYOTMx01z54wc2ztAQ+XBZ11VgyGTdd&#10;95mrrvvzV265WypTnP9y193y9pgrlvtICDc6cJIk4RqCTYTkk1xjKyKMdvHp+n9kmOvE0MeuqqP7&#10;CDj/kHArXctw0f+abmw8lVzoTv/q74S5Z/ZHn/28+KYuXy2PXEXIfTinjMpY6t4QN7a6T6ZrRa8X&#10;hL/D425RRgTPxGSjatddfcLBW1x8wqu3zHGe9yljdbcy4trGD/85cY4bNdwoHq7Y9s2wfgd8tq7M&#10;deP09Q3rh3cb8XGZbSTMRKXj/rT6zKO6jtv0i+Emk1a6rvoLOLYo0bjj6jEHjfr+8idcV3Vd88lL&#10;b/0+biNM1LUTKRe93qGnjR+96nmLuvanV547ESQIETeFZWOadAHAPPLHKeiNhRXhGomt9/zpO1dN&#10;YBwnjn1Xc3XLpZ3dqTTU7RqPMK3NNA1Dc589fZNrV+xO0OgM0wUEMmsLU+aa7oSrXzPdRGMFDYsg&#10;XaoFLR6b9eDZZ83CUoholupWpIBzhqWG/xox/GU5ncZKLJtX7zz+Wxci5ZbprhONWpUp/CVWnWu5&#10;OpXDTIvpbgoy7+magXwOdHqyIqyIupVbgJycXjDxre641rkbEqb7NZe3AbVXuP8gea3fv8RHnnA3&#10;omWu+1dCLqoe7Rj+/wpC/oLfsIQxMvQHGCd94a15IeZyd/uq3nw6kR7DQnfdr184hJDz6J07pekb&#10;ri8iJJf4e41d7Jbh+39i+3DZyKcctdBNlGLf6ZhPiokoXzzTdZJ6wwvaazwWCNqhm646//njH3Uj&#10;m9xU2aQTz5/txtBZQ4eYQiBoAzMdNMgrxsqbfnfOpWPeixt0r8Xmolb1rwk1Zt6GvfSGN5IG1pjp&#10;/nrLvWvwVUzyo3e8gz0mPXo7lobaVHMPq9LggLGV1BSSCO9WCaMXbaiXSMnFHmbZeuysIV+9CVil&#10;ppbAgitm/e3BQ+RSEuRVORZWBDulmgpIqIWgU0lyDEW1s2PzH5s2946hiOpUtVzMbEjhZMVykKEh&#10;Ey4pGjkZ+23AWeQyLkuvll7irKyGiWL5ijxbCMYxFsipmLLJygMvHIuFn3TiYdg4yw4diWjTBMmF&#10;tRcYvBwrVg82NcE5IhuBeZ9DkG2NCj/78KciMVfXqg0PdmLme9KQC4jB6bPPvHyOnLPEYswUnJJv&#10;PLktQMr55M8friK8y/7reWeZGwna1qdfEyXPeuNPayr4LbxhvPKFunswPXxdh2bCk3Vf/nPoeUZW&#10;q4jyxVs3vdwzEoTfxhUY0/Qc1U3R87CB0D3V3vji2wPvOy3gaIK7WiFJucqG9MfRHOl6poACSejv&#10;Rpdzt07ZSNygZf3J/XwV1J5Gw7/VCBoMbhwPYmrcfOwIgTMkHYPaYCiWJ5hp7R4Ak7bqdxIXDvp2&#10;cZKwEcapoBlt6VJb7qr9NCxrJ3UWqNGmGaG5rNtefP/mJ3u1sivzAZ4X8HiCENwocLg3mbocSmkM&#10;0X0/zL135vGvDHJJyFVkfNdPvfZY54pIDeF+MOll7EcDbQGjw0at8ZrK8VHGIJqCbsGJCJ9X0kog&#10;1C3yNnmUqLZfdLJ0P2tE5KQYjCEIB4DNIhElEPhRsjFOs00g+rouz4qGE1BF0QKdjcuWmDGGXXnx&#10;BQkV6F34MR0RbExcwCB+WBKUDSP/tAUAHoksLilgf4z8jWHun/zKawVEfaECBvnnUsrtL37wYndi&#10;PLdWTXH/5cllH7w+8SSHTF4Iq31s+/zVGm+Ms4u0Zl0lESk5743Sd27OEmNk2+R3Lx3B52XDAceD&#10;vwdsL946asTmuH0+qU5sOJZoVgqaGLnn6fClnZOwcztMJ0wB+FEaUdnv6xG6ZCkyH4cczAFj58+p&#10;ZHCrJte3eX6FVCoydtwAbdruN/jqAazS4CzXemQ4Lkj0ukK1ut2qAJ5EGmpSA+lu/O8XbrG2uZrm&#10;QserKg0dpXGq1NBSbrsbYuqCw899uYSqoABkSuqG7uhVJZKirTBUN6G6Hxxx9tPTNtOXql9uCeVB&#10;+1UOfeCYZQlc99z4cyR/Na4vlYYVh9IFXShpTvbJBfNtd3U497Kvf/rp5tN+fIOQ0c5Ywt5HdQfc&#10;e/7NQfHbGsGfoUmhBzcL5CY3FU1ZdjyCWtxEbDwhfW65MkzOQl/Sl19jZVvi/8aNpeYHSO6tN2WT&#10;w3F9QwtGE+GfiYSbmjmIkG9d9295gWujruauPIjkveC6LxFyRioZd5eN5kO3bzCcypoBqD3eDuYv&#10;Wa7R5qT+fcCFy5KuFnU/POnQ8RtcDGbmpab+tLbquJEU7ihLrv7HhEp3k/GHVBlrDRI9wmHH+ODU&#10;D6E6JnV39V33bHFV1VFjdDXubr3Xk2EdFHHENDqvy9uhWRZ7ayARaDc3ihTbRqWfBjjHTFZGVSsn&#10;Qtps+NN9R448upDEKjVBB78JERmxqmTBSm6qFr/Gzyz88tDTzzq6mEAfazICQ529VLOlbC6Z0DnW&#10;L707ORYoInEeruJsYcPXCyO2USpb/HUpp9+0MtLRTq5/8qaLHpl82+cF4R0awJOkjciNUJZZQpGz&#10;oaghRZxJWYgoSwWyApabsoKFbc944YHiSlKAsI50TA2r6QG3pxtUyqVjxz10QAQOTZyJzqzpSrez&#10;/A7hjjzf7/9bxbzPy3yHh+zyROd/Bsv+sWXLq0rBWVDQrB73BGMTylyr4eMD7jNLypFSm4WKF9cf&#10;f2kP3wbiWzal4w3HtUnHnDS5pD/pRLNcjS2ZKJ51bDaUihackCY3bI+/SKXJ5npvWkN41Sfq7S+q&#10;eDQhW4wMQqfdH2h1VqzLDGr3KYXdbmTx1EPoWqEo/L2Dhn2+yaeJvAEkit0VXef94YCUJKFFNz0g&#10;D7z37MJ4lM9GtCL43mBMhPnKKwiHSBGfwndcec1DRX89NWxbSSyv5qyUnRsGv5xqSdkyE7Y23Hjl&#10;mBc0EshirbiZfOGEE55cL4YT7FOlJPcf/9fedYBJUWXdVzl0nMTAgIASBBRBxIR5FcWAGQkCi2mD&#10;YX/jqiuuuuY1C+qacwBUFBARSRIUUXEBAyAgCAyTO3dXrv+8mulmJDjTA7oq8z4+lJmq6ur73n3v&#10;hnPPva5N+jF7r1vemH5BuKRsdW0klH0KbDBAqZRgknGENqKp6+B4pd2gVTGC3mBf3f3geEa1k/5b&#10;3zyMRV+WuqDBIFpKLI15rSp5psoYWvf/TD3ZqWRE1OMJauxtLXNch2SgQiT7pooXF37xWeiUs4lT&#10;KpAeDqngv1vg7HdYUhU1q7NK1mJ1o7P5TgZsb5oIZMrIrBkn3XWUFiuuufP6zredG0QGTgYNbYsH&#10;wzqopXJDG0Xy5I21F+zLb8kUurteYd/i9/kFb6THVloavWWOwiWrJWOfdp/VokeFLShoPNPUa2xf&#10;YW3uv+/MRPPxFfUbHMvCVQlY+w9fNnULgEX6zs3+7HmsMQqNNpAAqZzwVekVN2lEFESZumSOpXFM&#10;WmgYGqf6AVNd/cz4yi6nh9DYjgjYQJvW46a+ePb3sLd9/vSDw04ccfL1W6o/eDUUrLn8xItvvGTE&#10;B2zlXX95j1f8L9nyFl2KqY+kLhyAnhzRwmf+2gHlAg0DWkUkXo77pVVoA13jClZmvSlZ38QE5ALF&#10;VTdfc+PtJMgefCGx0oZNwEuPb+0QXmLfIuqVQLql9j4b3cl8PsN1GIlTqg3SVQWLNnGSzIZegEzG&#10;GCGWQIuyVCpQVrCZ6OmOyGr4+bghEYlh5e2c8ax80YeRtxO68skNH406w0jYoeT42T1HhlwQXkDR&#10;m1wXOxUf7kTTa3i27fkXZ0iD9k37Cw0DhLbNlfdv/To1dJn72g8i8me19lF7LXAUh1Y+0M3zp8f2&#10;NpjD72d817SG5hZqvYgZO+QAW9H/3KVvGcRUEk2anhJQR9EEy26c8qjx4t17UeikIDLpGhOQQx9H&#10;1FkNY/5Hc6dPnzn1wycD467rAXgEz1OG3aa+Vh6/51K1unjq5fddO/bva1Z/9p9yPTzy6j8NH37j&#10;0wuWLn7kKOI88LlfZtpn+MTGg0fHMkTx1WbWbigArLd+iID98nxkYenoW08/fMilowcNPPPvK8q6&#10;MWscPyKwMlpGPO8gwhRbzfuTpi+cxttTuDG7vKZseL8kUYtIbZVdFEy6PhYBFx7Nq2IZOxmKWmI7&#10;IlenVOCdQ4WuAJRIIp3M8MCScpVmkihel4KfACkiGAMktvHJI1P2H0aiAV/1f9beeUeHBCcKiOHg&#10;TGrpoPUhFMJZveLRmRfedhTsUMnrAbQnDA9rkGZH+MdtLgjUhuzDT5kxmwAoQn2FJse2wRDHMTbf&#10;efVGp7nBEOoH0nQY3HIwwbnuc3+bFk9byZ06h9n0menoiIekVv37D3/6FC47kmHpBM2hIhCCFNmS&#10;D/o1jIMOOKDfwUcMvuDLTxFoSEbBtUST0rsvGJLR3S0yP8Fy0mkvsvAeKYi4SDB5mW/kmYwDCt5m&#10;wnNt9wpyD36yZgQCGg8Q31m5YIhhuNeyRBFH6FUrY4lVdVvKaxPxGJzPqozhfrEvKf0/mnhGjMe5&#10;008G04emNNes/RNRH0cuGQM/Sj1OyKkujOTUGJa7RqPZbXc64ifuWE4+H/8fd50vCWljTCbkUPrV&#10;M3qNnyNLkY7OJeizznhWvvgyWrJy2nUvz4i7yP799983LnD1tIssOBUhDdrkN7LPx8driJjVLj3m&#10;4Nlu3NLcOIJAcKJ/h/mzHQZDEhDmwj89mkBKs0bTH//jgjjkbGipvIMhGcYqO2RaeX5bFF4pmHYZ&#10;SU7rFxRN/J5P+dJNarhpiFzi+eHL/3TlQYxbK8UdxW/HEfBnLCs2a9zDNzSMsdfeeMffR46+pu8B&#10;vFHrC9FAOt1Um6oPafLjsxfIPHxZFsUdihKGPYjKFzvjcgbI0pDsJe6WM1de2p6P+tmVUwTrQ6KX&#10;TyT3E92X2npig9DcYn37HfV2NLiv39c13LZdyB8IBmROldOpfk888NeHy9M8tdWYRBK+m+XAoiS1&#10;a6eTrn0SgEGJiLzAaMQng0hbESwwgEnAAGskJsICVxzOSVqUEppV+RiAk3hT8DXIhAmgrAZFezu1&#10;HMIJR/r6n88Ih50kmR2sB28sP/hgYLmQu0FVL0ydFh9p6C+I7xLbfNtQpDN5TUpzyKHB62u2wH+z&#10;F9JEK8vKHVLagX9c9nQxqSyS2JGdXlsJlJsgNelrsVm1ra95YYAzZUjhH2euh4lCq52ajCA2xEJY&#10;RkWTVltk3RHHPvNpEDx+uoZMztawWJZXEB68jgZsuiMyvPnW4tNuPLEnIBRhm34Y55e0BC+8dfX7&#10;vUaddfY552Kcc8bIoYPO+fM5vRzR4QscRwDEF6sSgcHdNVhDEOG2YPU4AdthVc5iLVNyOdRvo7Sl&#10;cvroO9CgxooN3nDjfaPPchmV1BFJK4zWQ2rxB1sK30Z873j9eonUMgkNhgTFDxJ04kNF/5FX35xu&#10;x8kZyqEBg4v2jBQkK1P6xqZwrwFB+lXQqIy10wzhacUFCBnaWwlcKNvtDBKwE1jW/kTMZ/iDaZ4J&#10;bFAcNg3avWoxnSmlPZcas4XVU1W7uoHsnc2mAsyKWcKBN6C6RyBTvuk+9HjJRpzTZGGGYs6arRjZ&#10;sJNjAmCC1FwKpitH6m478/Qz+Izis2TomIi9jzbxocbs7pqWX+FzvBQwjwyuceiWjegT5pq884/w&#10;MzHUSqWbrA7azkfTsB56hRYZEq/TkpOfRIfvSBha1+PfqiVxdGACnggJ2dyoR3W7aZ1VpExKwM46&#10;64YFp4ztEKQdszkSFGLY64lb8Om9s9RDzh3+Swta1OAwEs0wsWbAlYbGeYC2p7g+y58maU4s+GDj&#10;a9dNqHjn3Mp4NwQc7TqUkTWMoEbi5d1DQ3vO/Ro92kII8QjwwzRbFCU2GjMNBH1ougJKwUkBXlPM&#10;DYg7RjcWR8uQFEhjHYsZ16e6KG5ySAZI5M01AREv4cKoqHBLXEN0CsLVorWFADLVS0fWnks4JfC+&#10;Kzk7ITcOalBrHa+myFaaEUzfskfHRS66zhdKm19eP+OMu/cOIgKDoreWytXhZRzHLuurqdt71VX/&#10;7HtcO9qW9ydBzS39qF/1faBCcXzc+Yl5WiBqmLIzwvdvBEa8Spb6xM1OxnaKhnVmyQeLS6sM9KHX&#10;E3knrARSdsKCGIL9EjqMNzLxsludn08boM9P1y554/H/njvcCnI2eiQDkc6GUjjsfnjq0UV97ri0&#10;S5W3PTYCBzW38rels6TLAVCTo9sltUppv2DWSsk+LtMbZ45jP3jLfaeRkx4tfW944PLOtIlbbgdB&#10;FJS0R1qs42mxkVt8ITedSptY8DLnRlNiOKgaJsAZCVRs4tDUEwj1CCUkoi2fVHPw/VxE9rMA8Qga&#10;kwEWHwdDkqyTSSn98DjXEScXvwl6aNTAWEu04QrCfLmDijQNmYCUv4QUQIGzheD0KPEgUURM1+kq&#10;m0lVLVpkje4r20n1q7s/P+YEpRQUKy2PNrqu4GgGy7uZaHFx1TPr2g7vhGyeADa5n3teWjqfP9d9&#10;LGZXICO6TfuM8D5XMvc/PfrKdwBCIcVG97mdnujbKZIK3bL7Dn65CgYN9vW835etYW81XiV+17AF&#10;5Gu2PsCrqoDfzKlmxFaC6ZueGPp8z5iiGxYnIKQvRFHpuGrai4/3eOxyRNva1FPF/HKWiGQbJl4k&#10;xdKlj+NnCxLPGRNaVEGKTEsZc0XAn+q7T4g5YCBJgwMoF963YUrZJZts7l/DN51dTupknyqwoCxA&#10;8RqqDeqiflGQWFFFphOKRCRhg6lGC4PlPCk00wV6XZq3CagDLYGl1rCPdLIFIw3nMODEUbyOkJaU&#10;kIuFtsRvcbURYkspNaFIHPHp64SaqBzPVZZSNjlMNSJFaqHPsZXw21+MumefJJPxf/R23wfOduF6&#10;prEadtqa/KfnGfNmOCysUkb1RRc9kPj7P7pY0DvYTHvcQDqIJ1vIWSWLlgawTET36JNfXA1/noK4&#10;8zrR4H+zEe7I9QkGi4lV8k64mD62aNiHL3PALjlQ9O2aa/PppK9Q2DD39lP+c1JZ5xAQ5OgtCBgu&#10;jCH/uvEvy+Mv2VszS/zZZgs5TfvZd860KXBRLcAqCMZjg2nHOKISxcnVNgquhMuvj9u678i72xpD&#10;yogKvHBugfFp65t3q/sByvL4kM/PrSlKAiZC0Z+WFGJMoyhspuqgupR7BdBEIhidKDrz+zstdpio&#10;EimgGjCiUa2MD3LiRDEuKDM//orXI4z9jEgKkpfur897n2Ti1cJtPtIj2fcMd/HbpKoSSQfXLN4L&#10;+tk4KOQVTmHTgkatnjzvvMGqJBniVy8r1/RFX0CXEQH4zdtAadjq0DqcBaoTbrfwwK1b/nJEsUFU&#10;9KJDO8iffV5+bapMNxeBdLto09sWMdJyndupfTUp8NA+jY6V7d56O8lneJspTrc7d8JKAOZRDpzv&#10;90ShIz9g6AcvMYqfA2Txx7dTLxzcN+bs8Q/tN/SQQsbVOZ/EUR4b2fDX/Xcce8jlR7Z1RT9Bmf4v&#10;XKlbHvBpXFi26ngcRHBl4hGHvHHmdDhE6hZXMHVYkcT8etWAMUEUQDfGkCIWsIxcz0Ysc9yfl58d&#10;CaqZSIYVsO3ZiaSoL1u7KUWJf8pRHsDg9OOMVFJOGd/4eg4jiWogcKrRHxntIFDvxAVBPdQ/SD59&#10;x/L7yYdvJ9ib/fuUksyLCSVYsvF1U/k/bu+OxJxW3aaMrJ2skNH71BaSRhgeWqmKAGZ1VOU/ePDx&#10;SzoQvylE77tqn/N5MJUkHFZCfDN/C8VzrDEKEYxVg7XfPrbl2D/2NRLUTIKSN6CS810kv+HrbQG0&#10;NcVx0kFaVwlsOxG48B8/fpcRvCL1n5DvdopkAPxAxOB5i1fgvkwLVrsVUcmwI2YvzQgcSFEbtQGq&#10;l25lYfHKB56JH3FpSSoFsjjE7BAHAGpJr3vu4aJ/XFuox1O2rW3tavJLzUkBiSIJPffJVRptEcaQ&#10;YKFLypeLJKCJKRKOEibOOD+8LJ0YsjJW93POznGEOApTRboNsAtA5DH+jIWjahh/ASwJYJLZYIi8&#10;fUzPQy9LJELmx++8/+53Itn03nuL8Y1mOakH5VSgJMCj8uyNyVMmLPdztW/Oeifj4w4J6q8/POPT&#10;Cbejuc5gUneonJz12ORprwwRk/sMUJSusvPW3ZPeG3/nyniPY2lIOAcFo9UXmGw3oxaSRdPJyOP3&#10;jejK+scq+p3T1fbLkRAAjuDDamGqn0rETZukbv4zi4bfdHwyHUDivJ44bE8bgKTiKyvx5JF7z6tB&#10;nYaP7PWHgvnfovypibqF7QrXMm7UtN21f3lhg4lcapOZzdz9DYXEgOBnLMO+99rFroVUJkXEbx2o&#10;Nky731838F+r3RRSrUlUVWupjO3a6fjE28ac820akUpKLk6f1VA30FQiML+0646u1st95B3klF23&#10;/JIuFw4lpetQ0IgSUqPyz+RLG7JAtuJr1COYm08mVwKrDxgYRe2fT5jbkYVGl/oxZPQm3XTo97id&#10;HDa+Fq6Qgy/mIm3/HrqZHo2rXoZf5WEPBV561Ul3JeI0VKoCDRlz5xHacgW8RlCD5wzNOl+BGYmw&#10;v3r0cvhp7o10JYNfjPT8GDl95ykgr2Tik0nxEloim8hVV1A5obwUlfHL7rxk/PcozHSMN6+79COk&#10;3uNx00oiSY7K4KZR5juSkG0ZOhxHt/qdP/d/L5WkdeDIh2PYgBrsiaPCzcTcCefNQpGJu9Z1K6+7&#10;bqPrmBqKh3cqDY83pr6a2FveNqqBvX9+eNTMFIrgm6QmaPRkTLRpRGmNrZWoHDjO0DwgAp0hh5bk&#10;Ox4AZPX7Y6+fS0tfEPzHbzJuFf5OvPvMEX+bWo7pxHFWP36p+dOcGMinJmLpxM7rIjyQnC8X12l4&#10;4aQb/Zbh5gF84X6ukM/xot+dTG6ChlWnrUoXW8hpJHCVq2dMfS0h32A/glJE3Zp/sOQqigPR3KSO&#10;Px8hPXIZ9p4pquILBIMBnxJWh7h/k4pGeHNChf5Re+InXTiJVQrI6Ztd95urCqBlhIz6wqGl5Rbw&#10;JD54Q/0/xQaWqXHvQBgUocf2ywFNoDXS3sCjMq5W6yZQ3rfuwp53AtBiJPTJhwxa5CLomUpldBRE&#10;oyI6j1LqbNkUata9iqYI5m7JeWPNjKajmhpwmD10ZDd+JKMmnDkVBfhAiBjlF99fQWkjjLqdIqI8&#10;RaPLOkspkFW02ImTU1WA21CygSaL0uqF7jEboKIdjzLiV4xKY+fDwkExGSrusSbAsJCpqnr1iHNW&#10;4bFpA/VMBj0vceatfuzsY+etRCE8xTz9woqGFbrKR2ZXPH4AX3TbJ2n3edKRHgd0999MlOWOo2tz&#10;WfKF6X4zkvR+R9OQkab4rJg7ghCcaABl9VQeLccqxAkFgoUfvh5DSp/4fAWQXaZWk3ZX3fFatRuP&#10;pVauXrPu++/XrVn90brq5MWE3JtVtKT92Q+xbypWVGz8oXzJapfC0OZe0q/n/ku2QEqaBul8fet+&#10;odMnfuUaG0Fg6bqLr+7f/rBxtTHD0ZKoq8kRQsR1HHAAr112/8rqqgz0/pUR71jxCE4j7LRWw/bZ&#10;zJn0ZqJ+Rt2N2FQsHPC10ZnnP0a5FgDOo9wye+jIWVi6u/nZvy2N2FgpCXft4eNdt8pbwTupwyRU&#10;OSj9Q4Oi0Sild6S5Dwz9Epu05v2qefND76QTQKkyjK9HP2ibMRfsHyh5yU5KzROHjnxmVYqaZhTj&#10;R7GRG93Mk6ee8+RcekkmQXNQuU36F5rKeKW/6wXFpOTCpaYbNaZwvofpB2vunDtE5jr6v4sE5Wu7&#10;rg+5g5qXrlZXUzsei/qvheSu2HrXPUm4x6LGFCXMoJZU9Q17+0jveRV0BzFSFOZYR0+EhiPaxpL9&#10;uJNy8IKsoulUWXE77E769M3QnYZVrMGwpvwvTkONLDBaqESlR4kFbcffaRirHqcSHRomq8rdeOWJ&#10;f11DyVNc7aULH4/Tl6Kzgun06FmaOZGejjUoGj4JWXy82/pr+9+/JU7Jheijdh/Y9Bea5d31Mbn1&#10;mbDdyCVX1wKaq0NGZ/wjQuG+8BJ2sn4Z/MYjHW7AkABlQ0Mn4A2oOvnuE5UEgA716axmZLQovZkL&#10;0jaTEVxTmvPEyaN1n5EOA4xkm4qVDqZe/0DtctRxJC26OqUCTWshdCf/YLzUb/8TVDDfIiQJaEiD&#10;d92Mz9stfnhdoRZrC1q3O486WKgtiBQtvezTNmfohbV82+e3tK0IfFaqSAuOFubvd9Cmi/6taOCm&#10;Bb/ctGGD24Rf/67sxRMImTLk3ittDtYnpeawM4LosGuef3kTOaFd0ZEnMkZhRiHgl8XfDQML/6b7&#10;yRmTgFny2NporArSltCm3WRp3ShCURAhOLa9OJWVpLQDjAkh4hEoHgIY0oVh6RG34veAVNEnwI3j&#10;nLQ//diGbgN71YW4uh/uyIwZAlYRwCMpsm5rBV9z5eo9HWvBUHRXjqfarX7z+24jOkQRZ6NO/++J&#10;Ti6/ZZSDpFE+zHdunNLNEGI+Lvrl5NOPA6dlGpUM9WNbOSMgbEGmjp1lVQEswnuWRe5QBnYPZWgB&#10;If3TnAny6DAAtGM4WzfD77zw15PKC2j3Ykdj/CmfNeMF7qKTyJaQarFsXaGJtoNq6uN5FYmhZ/Ck&#10;JtxydFB+ktrm6phdGHvuvlFnHgygrcObhm/zmgobnJL+TKIorGunI043Z0T12ZXhq/+A6DxEZaKm&#10;dvXmN5/PsLeNTX59TfTPo8Lg/sVTDUul+I+qEsZc/+69Nb2Hnd0DNRVAECODBt2pFyDwwe5915Ob&#10;7gAdprdeUR1qgGoI4EqqNJrfAP4LZWse8gQfiL9THkExOKAZcNWCDrVeNW0v80J3xfoWFqC1BIDl&#10;q5u74wYr9PGEVUMHU5gYeoN4WlGPf9vBAtiZ8LKKRgwFOcHNz6wJXrt3AuAZuIvNWQq7NCe/5psb&#10;HQSRgupLjv4bCj/Tfjtz5pG3kg2dtgICtlc0bMUs8qt8LptJmxECmqdvHPnPs4gOlitP05orXSw1&#10;ugw0M2y8vvD0wbqYAIhWxAr8ZE7tgYPD1VaR6KR8bEYwAYggMycuHDuMr5NQvE83XqybXxps4IDw&#10;l1nTJgi0vIPwuLS5HUqOcGSAUYFgYUVcVZ57rX1zn/ao3A8xQI9BDXA+Jf8zYZJZUnLKulMeBJMw&#10;pfSGElCuIqD/wCJuV6WZvViNcoIlAAEQQfWdXT3VRbXXZx4NsltPtDQnUYAWV09nDppKCcoGg4+h&#10;4Ujvh0kthP9QTTZE7FIAMuMNsamZtKVEvbaBXXXSyujRA10pHdQ2vpS+XallkD0v3arg9ZrW3HnM&#10;KpqOT7Jj779a9pf+FggMSiiN8p48coqmSxklufLxA68A/xdsmVvq/tI75U/lmnbv6ETDSnNoF+MG&#10;CcI+pxsoow0/6WKrwKMKx13NFS89HnGG6UqNX77723925iN+AQtznvb6uiGj/BkYXhE25NaUYJsk&#10;3yzdFL/BDKA23vA39/m7e5KT/qgQQ681lq4oqw4Mioaiyek0U4Q6TJm3QH3HWBwTC0GToHhpNRrg&#10;3ISfBYxeRUcKEyRkMLc1RUOmHpkqzpZo1wfdCKArAStEeB/doqBH2WHg6CHokJE90dDDg6oMePRB&#10;qC1qUoI2dgGXeP2wTdmN04oFAoZiAFfRvsSkNTX0iS4DRBVoterrLkT9w6cTVw1G1/e0vfq1yD+6&#10;ggLLgfpSOoOcgrVA0TgzqW54JjrqAL/NwL+oJyLeg0cu5Z8MwMwXX5l1aaeQHLPDVW9Wn92HxKiB&#10;741thcSNheuNugqKh8z9jj5M4tSDnpN60abQzTYd6z+B2qLIsATF9BHfPzGCtRU3pq4d996Rlxxd&#10;xNnwHIMUTGvyRmrpE1O7XF5oq9jRsWi89fDLz6GYUGU1LqIkzEluKZQENwkEnyWrshuVlThk4gBn&#10;pIlyXUCHYxkLuAqrg/amzpa2KKKUFlgjg6WtovuRyTNoYQQ6dtnUWBWFEzGZTRRanAlrIbMVisYk&#10;ZGw3UbGhrAQs/1AaxuQ0RURLHZDAoU8TauQ8sdscb3FgrIQGg0yFBZJGQE8k9B/DcYhpg7Wdm7T4&#10;tKmDhvQH915CeOCugn90SxkopU7jGg8y2mA7Ns/X/tFKycj8u3dGhw10JFNy4kq2HqT5dTa/U6XE&#10;ekF/oJrDog8d2tFgRL3QP1Xb3w7AA9ixojHmqnH3ia6j5toneZgtNAILk/LzT78KkQ0sK+rP5zFo&#10;dEtT+bTvibemoBafF9c+UHRI784oZKRFklykMAPK0VWvLN/3oN69aJYNbmXOQ/ulVS0LFsx+bva/&#10;WdRD9t85J9cL+WzPDpSF82fvy/5328K57M9beoJnd1T4a+h1lZ2USMU9Vadcyhlokls36YuDjyv1&#10;AT2XP34uN8eYEhg5gJebqvb+h+1P7BEAsdePqynyWA+/x0uzIOCvho07AeSfsAivcm4pNmh3mR0u&#10;Ye5fX005cC/egatd//uG+BSjpriQuKxUAMkn8K6NC8uaFhs1QxWOSfHG+i8PFYWN/57Q57zDw7bB&#10;i06CkWKszG4J/GOmdtQ5x5RUwiLK9Xzb0ZHb9Kft4hVZVOw2Dfi2+XHu5Gg4FOpbqzceDa+Rs+F3&#10;grbdXVFVHJGoNgdZRZVAEnLFfYGjzxOrM4HUCw9FRg8slnTEoHaByxTHqiWxBiiX2SkLDhzRzdOy&#10;H1k2v/SGuIuzvNtvp9XWNPxqls7rUcr+EGb48Cy1dyU1/HesaLfa39rdYOI3Nr09qeIcK3o+cCyj&#10;47CxYMHk86p4Cd3mFa5T+AuOmfpasuT0/QnKUJBgExlOUGutxU+s7zhmsOLwqrceaVvInRy5+Xxs&#10;S67N6cM2epNVpGzBVfbZ3nvSV96Jgmavz92/7UvtJrg73GqYBaAfC8C0feLZ7lf1LOH8fn3Je/zA&#10;QWgERQFfLXKmGmxChk/jdNT16G1re55YRrAN5zbiHZtGLZH9b/me+m3HdgqY8QM6Mj7UeZXNWD84&#10;4PVn3JGmcTe0qXnnaC7ANuprxVBTLqOiTPrrqgGybUgoBm3kzjdHPCjX4Cwu6e4tLV65wLzyLJS+&#10;MLIkwAVJycmqb1+epN50ZA9iGcAde4q2dU38r3bKbdd/TvG3Oeka9KzJRdzU92jq901J2YVNj0ON&#10;ASllxXNT9ru0nRLNMPzCx4677HBLT2s+5CTz/ggvPdOwThyFTenBTeMXHTG6NOLAfaxP+eWCYnk/&#10;vKkv9Fv8PWAAYvW3wY7oJi+lif2tv2s0S0mwXTDkJmHlc39tg652DUsHO5r3fzTz7Ct7SztYoPEx&#10;FgGs5g8KCeaYCAqpuU6zyoeO6gFeCZlFXJqxEJGTpjyh/23g/qF4JiAZoJrwRu7h/+sJbM6B86MX&#10;3kYsTd3f1O+bK2VERsCB7zCCtOXp8osuDBNW9H0zZ+kBZ5YSV0KRfL2pV5/VbubwfM+GXJvLphi5&#10;ev5HVXf1oRXfAiIx9UGxnSVkm/kZv5vLPMFSTG5Ru4WkROA50do7vqRNW+qT0zDwtj44dwep+vrY&#10;EA1fNfhoDf+D6inRbDs7eUAA1VIIh+WlaAinaKKhCubKjzcefVYogfA3cuKmzUpCbc3M6ceNOry0&#10;wi+6gmHQ4i9vp/yRafYLTsfOfKaf8KU8QW1b2bXtgt5dvtjORAHbHiRZAmdGX/ruguP4FLp7Vz00&#10;s+TKcC2RTFHWtvrczRdmfaqAHmsumnKzkTf/I9/QNYTwpkQ8AEqDo+Y9MA8Fbv4L/JauhABo0M9S&#10;O6+ZOKAduhfzUnjugqFeD3N8j+0U7VYSspbsVZQLFGetOAbAqRQjrrf2ZxGh5vNSNM9PQWea1JTX&#10;Pjn+ZLmCBA00lOcFntUj629cdsm5JXakDUASqKDy4EGNd97/1QTu7HN38PMdXprH/btlOVnIPqoM&#10;ic4Ym/hTD2QBWP77Z/Wzzg8TEI9HFMZAmqAFCgFNa1hAFcXJJ1cMOLfXBkXQHNrkyTvQtpqj/6t5&#10;2i3C2w0PqT8eGEas9bV5qayfk0aKpnDdsiMBTPBi0tseTNxNjhK774y9tt8BTT4WZvZ5MnEMEAs6&#10;n1eomEY3wDjjLpttHD/arC4jkQL0WwYnVmbuS4uLjh0scUhhxxU26ZGSeK+cM3F+6QnMmnLbnkDb&#10;/nzr3Gw9+RvHQ7adu91lIu5sTViIVfCk4ouJbU8+0aelgslHJjj/7FOQcCXNCTAxFLDlr2j1YC5K&#10;6eQ6RdFn11xwflmsDZsUFCaBrFHO6GmBAu+Glf0rfASlZxQYrmDjyr3LVNtQ2ZiR6OMJsL48tPHg&#10;/mWISTfV0Qc3DJFFJE4bfos8DRjWK4s3dySCo8Yp6eAOBbydCaXBE0tiDfDcp6+W/N8xOqcI8RK3&#10;TjA4eemE71YeNfo4Bs2a6cZLRA5RM2/dbg3i/a/kuTPF2Ca42Nid/KVflYLUiMW5KcmOqXyl32EW&#10;vzznpCt6c1tCvuh/VhRf2J2LBxlw97koHM3jQPOQJd55hdSbrqCpjco7H7xadRr2WJml+CJK859z&#10;KbZxqn9pKfxKPo8CLBB1RKiQMw6en+LaGT5NaLNsyghTqgg7FHz9Y33hxkpuO+OlvXrQUniqjFnb&#10;EvQCgMIGih+vO1OMa+EUjf83JwigI/Bh+PiIsHr6rJKLyirCrCnqLFLm8uZ3Jyzock/PMgI8I0za&#10;X4nAfkuvQa1sUBc7ANfx6XBCXXnff887uciwCtgtk9afc2EHjVdAiuzFLPLyoWjY1zMp4HToegod&#10;C+UZjwhHDAgb4PrxtLDJIOtvSYy75V29KD1EwwLqLZfcW9pfhLkuVq0O7acXEC28nYXG3QqkUNWz&#10;g7va9E5a6pHVRNuWcKb5VlQfwgcFDwL7kyNr8vE6BRRwStVj7/c/v9gJxR1dVsBAXbnipekHjT1O&#10;CYHpgrN02kqmdeQnAW+149ABkI1jBfe7VY91uLFricBVOcu//HDooUFQDkIPPSXLSzE8NfKQQdS7&#10;D9q6tG7plIGDTigkqNSGpnl61jpf20xWvZNGHBER2fbTfF3gnDkk6Ju3V4Fg6XLOMszKjbsN0fvl&#10;kUM7cOj2ikNsqz4B40cyBt9x2TfHsWyNV6nxUyM3EbbNIhaTfIg/5LjuTkpxVAUVkJHUw2/sNfKo&#10;zqoUA1skm3LzZkBu6vP3lN/j6KHThPrepye0v7ZrCC2fArPvqh5xkh3lFAKO0+bWNDUILLv11u/Q&#10;jqsykrvs8ecHX9yRT5koI/Ca1vyUKbOnCH7b79ngqrMWr8fZPm8X7WPZsl3YefYnZ9eqHK3/+LHp&#10;iF4OMrvXoLe/ZkWwnQJdnL0ASDeX+PzOPmQFn7SLt3XFdipeQ5INVqx6dsPgy3qibxaiHhovrXv5&#10;2qJ+g0/qJoKOR1FBb5hPsmBPnckff+/cBCCjzAusXPFU7YnXlqQJW1D78ZzOR59s+4oZdH3y8s0t&#10;OH3q8Qrw0kAfu3a8OHwoCu9RHgfT8Ue4nda5+LECIeiXMkTF7V2+1BEyiGbIRy9b5WPF7fnBuFsR&#10;H2mbuu+UjgzHwEHLQa2gcxkgHNETfK2vkyNoWZuyyUlEMIyt+2jmFftJHKcZft1U+MppK7RzLtor&#10;DdCQigAI6iSRBW+dszwlQLtqOA7rgAGS6KlJqy4bEkbjC27p03P3vqdfnSkzrAZ8W/565p1kAG15&#10;1RMsX3v37LbXDXIVhhdEoB29DGuePl+eX+y3ezmVjA0rHj11Pj6wDQuyCC64ev1AVEttBynkbuUy&#10;huiu9BcpvIu6q8ZQK4BWbUvs+vmcM9QMrfv1xs4ULbvjcgnG/viduoNOVaxq0KKhmp58+PqGkdd2&#10;ZGpZn2ZI6GCP+uX/UTn1b3dKvfwWpSSzRMvlN8z75JOrDqryiVF1zZNfHXaxzxT8Jq2zoIzITW6F&#10;P5aCFwSxbY5SciEIXP3c5H2ub4P6IJBh0KIfigihH53nU3/Dks7v1S26wRHz8K/WhtvrmiQIxjvH&#10;BHQlx2Wd89FuQSMat7DkqR7+gEXL6HMlhy4rgEda0o216/qUmrlM5c6CIllFcxRu8ROfHnYxY1oq&#10;gHiK9eWkJ5xzT3RQeuwzHV8GRVsSgo67r+1SfnL5zV6Nle6x9tkgHLaXvPb+2P6pwpiobLi37PrD&#10;2ugWCk95lkN1HK2Iz2t4CozWAFTREH0c990TRxSwiujIIrLgWA4Nx1meT83rFX7LF9tcRhQMv73/&#10;PXUniDAKSWZW+wMQFd7WR+NuYcBvzW+a1K8PmpMgNpwVKExHiiZxmFSf7949F636wKVKSYW38wlx&#10;BzicUJ6DyGRG4wVj6cR9buzrZzhH90lW7XuPrL7mzAHIeMJNxx/eez7Xqmf5LC6a5bI1Ea3VDMYf&#10;46sWTu0/tquSsQPGdxPY4T35eECgJn99UDJPjaAGIwxHgU+gR6y9fvrHw/uHdI4DpbkHI8plz/J5&#10;3z3pWpaCLpC59C9xevt1hWWKukxRAoGkCHswm3uk8mDRMAXtCkVVkXiQODYwTDSSFOcrtGNxQ0iz&#10;Mi8gXrgDIXpBKQE9LWJiiE2tfqVgdPdSK5mQ1JrE/GHzB998VKlj0Tqd1tFiCaC1J7rRWJUpNSnO&#10;uOSOoy7tEiCaL33LRRWjuqP7J+XOaukAKAf7nq2FVS0z9eZX/giyc5qgaenj9sj7sLnpF4tTOH9V&#10;ivMX9XnZcvxwcQHL3xpD5P6FwiaT3zjn8B4EJWjbb4cpiRPSieIw9JMFrWgubNlYoF7T0aQfRE1c&#10;XH6w5u9lG/xEzsjskgc+73XA+d0ElY3nwvl5brh75LxtZzXgBxYYIUmRmPEvmNX+8NN9UfDuRF9Z&#10;fcCgwzlKGIQWpdmzpwUSQ8LAViKCNHdq4ZDjkOgEmUN+2NYWfObv5Zb6FCM6nZTZs8xetH+dorww&#10;oESA2b215ogacbeiC5gjVczv3RWRkh2EAlkhse+6f1VX9bcyjCDT9OUO3G36URR7J3w/+ZnE7XvV&#10;hoQ44//ouS+0/jf1k5IplLZRPihvtCpaS5YYpG7LqICwfF9OJlcer8YKZImbOPPcv+6DdjIci6Yg&#10;LVY0Wr0IJeXSXz018/hr9wN9PwNwT6uiNXuaGlji3K7Tvx7oZ8xkSP6hYn8/KDKAK6gH3NABkhf0&#10;hYaGSSy4clGKue3zpaT1Q6Toh8V3LzRpnx7agqIeedowsvoTF80aruaDmelLO0WIqhXI6ybP23fs&#10;CMKkuUKSzmFcm/36rRfWS6C+ExBaKGC3MqW1rzza5s8FVhxkXZ/fs+j0E9AvXkL/DK8Fd34jO3/o&#10;zUaj+uhT9cacY4cBqc/IPhZ9PPJ72h59tadpEYbppa5yDHRuDZ4yazVwvGh14p1pWUXjJIUDO3xA&#10;5CFxCizYZmiFEzdMuGbIlImfOnwsKngI1EYj+w8ZPWPTE5YPe/TQLUaRQSpmPF340IVlAT0OtJXh&#10;5t/QcI+euu3l63IJQwrGZz5SckxXEHkQY/rDcw47N2C5cH5h6skt9tGwcWLSkz+89yx3+2VKHcsA&#10;8O2YlPa1dTRXAtR1Ahv1acyrSLCETL6MXYEzia+ndG4YwDqyIJyuW1baTURV9fYxKzDpvPLDpR1C&#10;XTMrk6UFsuFVSzR+Ag2JQfd4M1L+8X/3HwMzpMhNlD/3YvHoPprl5yWeA1EMvx32q7lfYk+/jqLE&#10;aSWmGAkJ654rHzm4PbiN7e/T7xacerpsqgkJUWNoBeio6+euuaZ5dgWA/ZFlMisWvlB4waFp4jco&#10;m66NvHfryEMCEDrIHoo/X3ZsIWCoFuurTBWDT5DyCObyaDczDogxCyNL90YwnlJebzNq/fE1m4/3&#10;cz33K3/p085tcTWN+W5V1Yaz0U0LXz64aNB5vASzZs2rT5UcObxHmgH/r2xzlqhv7Xbc3IWQx9f8&#10;XV/qgX1hRegF1viH2dNPE4M2I2wZ/1TZ2L4MD4ybxfGgSTZbrmigamZrPv7wqGH72eC9kjkBhTZA&#10;BDUFIv9dC70FX04XWKu07sujnbSSKuz76aL9JRm0LlsLZbmxHMhsWb7o6TYD0Ouy8YkGWn4Ai3le&#10;WrzoUr4yXRJIpaZ+eYivzs8YvM5qLOeibzZrs0kpqjCs+MFU5tgxjpYuMMbNTrDnDw67vOCCr4xD&#10;dg64q5+7ELIFsvlV39JAye0AsMbEkJ1UI7Pn+8ccl/ZlWGXjONLpZqQlKT7Ki1+BXb0hgdaMfYy2&#10;inGcjARepKhqcSg4Sz2/4s9Dw4YFsCsNgtDVkT+zz69amj/fy+WagaD2q6x4UrI3sVCYVnp3v45K&#10;TBbitH2sN7ibObSlYJjI1L79bJBbN54ozAjyY2TRtPP6EqEgWfSHYyu+WNK3ba3hjxFRZFAXylsZ&#10;UVM4BR3Qvnixx+VHcYKkTJy0kLn0Tx43AvUSW3fGFk5yw0yYPjMdNJOB6e8tOeamTtGA48rpR1Oj&#10;hsNE8WyLZmjWDl9ANun2yKcdKznvsaozj6euN2X9yz6vpc9t4bf97d7WICiZkryzy1YME+v8aLUl&#10;fNNLVYxMKJl1drM7F+pyKdxmB9/X/jB1DptSY5KkZa65JzDuQydMZF8UHelTOhAFlsabdYy64cn2&#10;F7ZjLfODCfd+e9fDezEqfVZ94W7r2BUJcLYIfKO4ZPqM3iNZLVxjuR/cvOnifuB0pARiu/Bkx88C&#10;62NLymcPbxlxikdVSccuPHHPvtUyWKv4iLr5pAA1aqXHzP2e8ApBrDh7ov2TdemJVvd+3z60pdB2&#10;J5ouvlx0vCDYcgagY3+bssUvpkocRRNQ2wn+F0bgHTNVYH75um9kh4oA+/69y68d0zakkI1eQL+1&#10;jqnli69hJtiE5TfEFU91Hn0Om7AllRv/H/9lB/6gYGOkUN8W6xqlk6hDpGrNtHl9L+8H9wEHWmPV&#10;3RUdbvmX/g3e2SAoTbLgUrUxl7j7opETYeYnjxU0f2yrot2Cvig4eGrf73MApTHYTtFMYYY+wCdo&#10;ksZJasTo2Lb9steU/g5g+dj+rEyKUQG/e3x824u7kUDFBws7jTlZEPkKt4SybrUWDO7CwmmYCT1Q&#10;EU4um1R0VVdWF1StYtpHxw89gFGzpCAtVjQAr1Ksz/zqvkUnXV4cU00vm9Zo9lsVrZlz1yCohGra&#10;sh7u/OXCI31sjA+FPvN1TSqKmaMGuQXJa0QSa6cf0Mcjkm70eM9HY9nZlSMR0UiF3GorLJPgYe3L&#10;N6e7aCGSMni4ZHytaTzwzVEjerBV349ddPw1pULGRwQ1gWTBj+jJmvnarZdlJZD10cTQuns/Kh1T&#10;ssXy24n5d60d8ccQgKzo2EMvaLGegXuaQUX2+2/L5w7hylURigbVayT9VkVr5lLMCkpEZ1RD9G/+&#10;b7+wKHBM+/Bz1sEmCmezpiMUjUUIuW5anz6Nw/70156ikQ9X9x/ApmXZcEOSoaUZtuR0+8WVchtQ&#10;fHttl199b0HskuGc+fVb0zMnDJO5GJE1jkvXt3RtDV41c7q2v6xhAp1UZPrHnS7ssq6jklQ+mlh8&#10;wkmsIyUrCxCU3yVFIxxnGp/PFv/Vx9aKzBRS316DvFyCtVXRmjlzDYISEb/l0S3PjMQ7BFknqnZ9&#10;Jn6aAzXYTtEO6EtDu9udaMY4+5a0mJaZFNj9VElT0Tm3J/tcpJa05Tcv+WTpvBXzy689JF45e+Gi&#10;ro/0Q9s+WXA4FzRlrSdaM2dqJ5c1zIQ1a9K3d57XJlKI/ryfTCob28tXHkj4Coz6Nlstj13Aj1jz&#10;yWz2Ol9SFTOCLwX/gQZX/mf8mrsmrP/h3Q3zxMXRS1OTrY6rJh9XoteVsFUVSkEbNcdMwN1GgR0c&#10;UzOjTx8uY4qpbDgSvW+BOIBrNiV8DEKSLKgC6R/0f4I12X1g23+vEZkZz8z5ev3wf48Km0vfmNbz&#10;b2eh9JD32oXS3lzAz1HqrNadsXmLYCsPIGorkMJkIwplOeJeebLmjl5cNCQkostf7TQWvXR9jOCA&#10;adGL7jct30b8gtRtdplMWmGiPvjj0bfGFV9e5oouxb7yIJbO8fC0xrCaN2f0Km99wxjw6KYE4GoS&#10;M/vuw6k2UXs9Gzu+IszYGcDtUe9sg/EbUl992ejhHDGkXMdBkPskfJypMpckXgO0Tmy0EEAlkorG&#10;3p8WOXxwm43FvYPu2se+OPzY7l1QKsrmQJSt+ZjmT5Znpzdc7qEEaAMLOeUoKeaVeRd0C/p86Ixd&#10;d8uH51/YFk1+PJxxjhewqY3sR4qGf9S0satLAEE2vp9dccjhJSACrB+t85XffG1/dT3Ynt28+JNL&#10;ykTOUOM3J+5shwYJlIiFJ9w/Wa+bcs07h+yP2QRDT8MTUNtuAKjIxhbxgzhzK98jtNd2WDFY0qus&#10;+KA/7L1vO//6xyc6Z13WEyRMaC7rVZU23hGbWgi7+vV+b/djLjwwqlQXlMjiP5dfcEIb2SYJJfXU&#10;+uFjiuMhKlvKKJyvYtBKaqqgAUsrdEFH/NpD5aMGiaaYhexk5dg6Xy1dUR5Ag7HDe30yfZDmB1k4&#10;uy7Rx0I2Db2YUWBxK2MhMuLWvnn4AWhlsZVAGKwFQPq73ITYae3AFphzBgx0Tqb0ErVF+x69H/qb&#10;a4++pHc/ZxByBKYOGMl2YMnWictv4qiSoe7MMvxRefLkDqedVQNz3Q5a96y98lTelWkF7Y8suzzk&#10;S/WMOGjgo/uSE2d2HnOEKYlJsCW1boz5TdHOr4aq6awgPXBsGSxAp7s1V++DDoBo5sLq2BkRtrAc&#10;PpgE80EjNeFBtkSA/ZihneCIjSqvJagcz7p22E0kaXT5jcWFY64eIFS7jKDAh2utY9rFSTMNE1xX&#10;2Mm4wkWvH/roqWApMEVu/sUbzz4wFhHcMH6zbaVSMz/R0zNiKLqhLBg766y7j05LxGqSGLeZD2+9&#10;rEECapTbd+TbGklpOvkDN8VlzZglIMJBLRWQyrHKQZu2cDbY9nNDNwjr97PVsOdFV2skSAsLgRFY&#10;JuAntfMemvt/D/dGEVsnajSi1A3KWj9aJd8yCdgoDxMlRfEtf/HlEy+qRWeEMOtMfGTNhQOJ3cap&#10;o9yOLZOup2eui34l0ocPrT3rHCmOYs9oy16y9a4dS4Au+yIteHl0SkxUJSvQJ/UxCYpw08D0SPNo&#10;FuKLwRnF3Tl0UMiZImBxd3l39RcDuiqc3tD0hTrN0DLHAn2+y6bXfTF76hXHSERMbApY3la7fXen&#10;PEyb1umjEoChQZnlvv70nm5j46Ick5m18z/sc1dxkPBob1EDToh6tHbDaK586/UMlW0qmf1a74sP&#10;RFjMiRWosW252Zv7vNbJ2lYC9cEQk0sE1MxbXbqAtt0KMv8tLgWqitFEltbAQxGVwzev/HGsWBbM&#10;DFk3teMJjpB0c2h/OGEiL4IIUCTxOf98qusrp4qWrgW6uJIgCqJIaQB/bPO3Tkh+EnBsyDMVjy5a&#10;Ou4WJ+SvDOifXXHPgL/7i0iFDcRpSb2atUQd6o0MgyyZsN91/QRdTBlFekWo1QLJb352drXH8AFh&#10;8nUFxDgytpLUaIqz31nfT66DyGkVCy1rElTCVwsF9SrZMCySIn6irrJKZVdG0IRx0DCZsVIum7FS&#10;us9k5lz3dNfrRvS0DEdmDQNMJOBpapQ1a1W4/CbQkxdsb13W5Lj0wvGbL+vfhq8mAW7O04dfdy46&#10;NdklAoD8DGoxGsBXzdvQAPhwLcthMuBWZfgIH7n2yrKzWcsXsCTVldrmNsbW+cpvvnZwtVf/AK4j&#10;IsjXzJ4fQhtxM9h9RZAUpnRx59ACcJ0SohXVspLEIHFmGCzUjYB5OmbzvkKycegr4eEXH1uYyU5Q&#10;C7fZXf52v5sH1JPwWIEtYdLmvqUnHbNvMcmwRF35Qac/nkbj+Q0j7+/r9fAijq/GJLFUsfGIee6Z&#10;nUHg3zpfeUuyWTfYYS6RLgnXrBXQ3ocLDNz7TjAFmnzqJzA8yLLZogJWHxcQZBts4WYynjakkOJu&#10;/ujFR6p7XTx8H11XcwugJdZMs159D7kIjpkNzm+3HXni7rVD7zhadONK8fLHHw8M7Qxqo/pKiBZU&#10;xSD3DbfPtcziQE0BO/kG46hRfUHPTpthtI6fQQLggDAZ0uOIBRu4oJRxDg9/FEkFJdO3U0UDDRnq&#10;1Fa06YqkGQUiWEiT+YOqWEl0u820+zu+/Je9ccA5yayitWQR/Azf87f5SBpKBEeq4QhKxHh/zvyz&#10;T5XkRDxIyt+dnhrZtcqW0rvASkWPStfJJKIKefju1aNOLnFjaF3ROl8/z1JBx6aQQEouDk76gSVc&#10;kunUfqFIhApKoIoBqz/5du8DGUTnc4gD4O2S9v3BIcUIPyJqQgSatDbixVFx+WOh/+u3t5xGbg6t&#10;snO2Y4v6cv083/Y39NR6gVPSN3AAIpikvvH+GX841km6jj/9xdTEqYP2j5sBPuJrBKXK+9vRgIeP&#10;Vze9uXLohd2QrxYkkkar5NZDLW9JNn0DwoGsneEKwk+FemcU12wfWdZTdgp3TnaELq0sET8r6IxW&#10;uIQBJRkhscoYW1BpPPun2iGHdS/PBIJOamu9TesO2fQk7PQKeqJRoDCT3PDfZV1POIETQumA8ey9&#10;6wed09d1SpOkqOV5SbATWJbLGfqMyyYNHNGR0zToWf2Rtgtv3HrrTiSAjdORA7zeXanMuK7Etz2x&#10;+nnYhNvnvbL3U9Ne5QOMY1q2xfBE01JuIMTrk69ecP51napJmWw4kg+hydaxSxJoYCJ2edtwSWrp&#10;Wzd3GCkS04qoZNrXnU48Eh2uwsQ0ObOlPhotBbDQyUScN2HfK49Ps7wAolwbXetax88iAROuNrXV&#10;7aFVX0poM0d6HjhvixLbeQ94HrYMkyzcQoQgByfNlDk+qNZO+Ntnvquu6cyHiAYUiaYRX2seZnfM&#10;FwW/GRaJfDm195D26JOQKVDennDiI4NQWMFrNQVOfBd8NJDAY+q/mNHtgeP8KqfZ6NJE22C3jp9F&#10;AmAWQDgkJZYM/WwSJ5JUuvaksnnwCrhbGurh4xP7HlTH85lc7bWVSvqnx/vshwwAzQIwtqQtfP/T&#10;b287u5sLSDJsTofARWtNUO/idGWbtOsyu+mTZxJ3DC6o9OmZ4JKXlh15pmgaIiJSos3toM1PMz/X&#10;YXRWYVZ88sIhQ0JC0pTAVQ3of6vZ2EzxNfuyrMXhFaqjmyAbSURLOtucI7cjt5+JTp7ZJ4XZalKI&#10;eH7230kSKq6aVHy2B6zDX3Vu3ZQnFh7z3j5IfNssi4KY1slq9iw0eSH4MzfVzbsmcmVXVysUVXHO&#10;pDf7jPGnRB8Nk9DR4hMoyshxIzX3qsMObkeMoJ9GiVujIE3Ox65fkCkeVvLOMo5VJbO43yc2aMYa&#10;Rnkxl0b4I9fkwi8QLVbX3mloG0NKZg5/9LD7z7SCyKmBMrqeEr517LIEGhjzGbHD1Oljny5KKkmh&#10;Ll67sO7xIXalzpN0dqNr6QcV6XZhzQvRR0/qhXptPASF1K1ELi0VZh73OVano/UlEb7GFXoMmLlZ&#10;zhnr2rIuJWlYKDnNs21D/uSw+vagmG0uvUrvWkw55FzadlWjVmOrsuUh+Z1cWk8p7bh1xbXRvWTH&#10;tZJF1T5xaYcykuFEzQh6WH3MQYvZQTRGcr4R9sXWiPDj1o1019+89Qk7kkCWIpyrKeBWJnv4UQAo&#10;63NOEHKKRuc75SO5yk8TkcatZaDoDaRAwewo+uvSKXdRjd00X0XrVDRTArQ7eFVQxiRl6nuqGmJl&#10;KfIrmKT6Er+Wmw/wEuhDNDR2EoBZaG0e3swpaellWUVrMBt0yaWF1cT+f6cbgk9XCNjeAAAAAElF&#10;TkSuQmCCUEsDBBQABgAIAAAAIQCFuPtO3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNA&#10;DITvSLzDykhcEN0QKJQQp4r4U3vgQMsDbLMmiZr1RtltG96+Lhe4WGONNfM5n4+uU3saQusZ4WaS&#10;gCKuvG25Rvhav13PQIVo2JrOMyH8UIB5cX6Wm8z6A3/SfhVrJSEcMoPQxNhnWoeqIWfCxPfE4n37&#10;wZko61BrO5iDhLtOp0lyr51pWRoa09NzQ9V2tXMIpO+27+v+4/VhWY7T0C7K5OqlRry8GMsnUJHG&#10;+HcMJ3xBh0KYNn7HNqgOQR6Jv1O8x3SagtogzG5F6CLX/+mLIwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6W&#10;nUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8J&#10;Ihdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9&#10;M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASPmZpTDQAALtAAQAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQC7/L8NGNMCABjTAgAUAAAAAAAAAAAAAAAAALI2&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCFuPtO3QAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAPwJAwBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AAAAAAAAAAAAAAAGCwMAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAD5&#10;CwMAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:58750;height:53035;visibility:visible;mso-wrap-style:square" stroked="t">
                   <v:fill o:detectmouseclick="t"/>
                   <v:path o:connecttype="none"/>
                 </v:shape>
                 <v:shape id="Picture 12" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:8597;top:7861;width:42869;height:37509;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBY3n58wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLxI3VhFauoqIhW1l6Lx4HHIjklqdjZkVxP/vSsInobH+5zpvDWluFLtCssKBv0IBHFq&#10;dcGZgkOy+vgC4TyyxtIyKbiRg/nsrTPFWNuGd3Td+0yEEHYxKsi9r2IpXZqTQde3FXHgTrY26AOs&#10;M6lrbEK4KeVnFI2lwYJDQ44VLXNKz/uLUaAnf8dR72h+hvir18n/adskTaVU971dfIPw1PqX+One&#10;6DAfHq88rpzdAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFjefnzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId10" o:title=""/>
@@ -14838,768 +14908,900 @@
                 </v:shape>
                 <v:line id="Line 60" o:spid="_x0000_s1077" style="position:absolute;flip:x y;visibility:visible;mso-wrap-style:square" from="20497,35128" to="20866,35883" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPqKw7xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gredKOUYtKsIv0DHrxUK72+ZF830ezbNLua9Nt3BcHjMDO/YfLVYBtxoc7XjhXMpgkI&#10;4tLpmo2Cr/3HZAHCB2SNjWNS8EceVsuHUY6Zdj1/0mUXjIgQ9hkqqEJoMyl9WZFFP3UtcfR+XGcx&#10;RNkZqTvsI9w2cp4kz9JizXGhwpZeKypPu7NV8P2eHorB8HEuD9u197P+t3gzSo0fh/ULiEBDuIdv&#10;7Y1W8JTC9Uv8AXL5DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM+orDvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#ff003f" strokeweight="0"/>
                 <v:shape id="Freeform 61" o:spid="_x0000_s1078" style="position:absolute;left:37465;top:18796;width:2470;height:3619;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1946,2849" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB76CIovwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A2U4WJVKOIMNhhA+122PHRvDbV5iUkWVv/e3MQdvz4fm/3k+3FQCF2jhUs5gUI4trp&#10;jlsFP9/vr2sQMSFr7B2TghtF2O+en7ZYajfymYYqtSKHcCxRgUnJl1LG2pDFOHeeOHONCxZThqGV&#10;OuCYw20vl0WxkhY7zg0GPR0N1dfqzyrQgzefTeRLGL6WTaDY/sr6pNTsZTpsQCSa0r/44f7QCt7y&#10;+vwl/wC5uwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB76CIovwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l285,438r-9,46l1946,2849e" filled="f" strokecolor="#ff003f" strokeweight="0">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;582817137,897901278;564418863,992199798;2147483646,2147483646" o:connectangles="0,0,0,0"/>
                 </v:shape>
                 <v:line id="Line 62" o:spid="_x0000_s1079" style="position:absolute;visibility:visible;mso-wrap-style:square" from="39331,16490" to="39935,17640" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpAjaBwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeEJvmt2KWlajlMKKQi/+6f2xeW4WNy9LktX12zeFQo/DzPyGWW8H24o7+dA4VpBPMxDE&#10;ldMN1wou53LyDiJEZI2tY1LwpADbzctojYV2Dz7S/RRrkSAcClRgYuwKKUNlyGKYuo44eVfnLcYk&#10;fS21x0eC21a+ZdlCWmw4LRjs6NNQdTv1VkE3K/c7fSjzZ4/eLc33of/q50q9joePFYhIQ/wP/7X3&#10;WsE8h98v6QfIzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaQI2gcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#ff003f" strokeweight="0"/>
                 <v:line id="Line 63" o:spid="_x0000_s1080" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="24333,8928" to="25584,11772" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFVtLxvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3gu8QrjA7TZVxkGoUEQRd6hRxeWmuTbG5qU209e2NILg8nJ+Ps1h1thIPanzpWMF4lIAgzp0u&#10;uVCQ/W+HMxA+IGusHJOCJ3lYLfu9BabatXygxzEUIo6wT1GBCaFOpfS5IYt+5Gri6F1cYzFE2RRS&#10;N9jGcVvJSZL8SYslR4LBmjaG8uvxbiN3tjOuTWT25Ox2uu/x/Huhs1I/g249BxGoC9/wp73TCqYT&#10;eH+JP0AuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFVtLxvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokecolor="#ff003f" strokeweight="0"/>
                 <v:line id="Line 64" o:spid="_x0000_s1081" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="24333,8928" to="25844,11772" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqGndqwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3A75DuIK7MXUcRapRZEDQpVrE5aW5NsXmpjbR1rc3A4LLw/n5OItVZyvxoMaXjhWMhgkI4tzp&#10;kgsF2XHzPQPhA7LGyjEpeJKH1bL3tcBUu5b39DiEQsQR9ikqMCHUqZQ+N2TRD11NHL2LayyGKJtC&#10;6gbbOG4r+ZMkU2mx5EgwWNOfofx6uNvInW2NaxOZPTm7ne47PP9e6KzUoN+t5yACdeETfre3WsFk&#10;DP9f4g+QyxcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKhp3asAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="#ff003f" strokeweight="0"/>
                 <v:shape id="Freeform 65" o:spid="_x0000_s1082" style="position:absolute;left:20497;top:11772;width:3836;height:4147;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3023,3265" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJoteQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEIvRbOKVVmNIgVpQXpwFbw+Nm//4OZlSVJ3/faNIHgcZuY3zHrbm0bcyPnasoLJOAFB&#10;nFtdc6ngfNqPliB8QNbYWCYFd/Kw3Qze1phq2/GRblkoRYSwT1FBFUKbSunzigz6sW2Jo1dYZzBE&#10;6UqpHXYRbho5TZK5NFhzXKiwpa+K8mv2ZxS40/WefRQdH36LRVv0s8vucvxW6n3Y71YgAvXhFX62&#10;f7SCzxk8vsQfIDf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAmi15DEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3023,l1450,3265,,1949e" filled="f" strokecolor="#ff003f" strokeweight="0">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2147483646,0;2147483646,2147483646;0,2147483646" o:connectangles="0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 66" o:spid="_x0000_s1083" style="position:absolute;left:22339;top:15919;width:2718;height:2496;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2141,1965" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUABZzxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qsotUoKruwF2H9g3p8NM+22LzUJtr67Y2w4HGYmd8w03ljCnGnyuWWFfS6EQji&#10;xOqcUwX73c/nCITzyBoLy6TgQQ7ms9bHFGNta97QfetTESDsYlSQeV/GUrokI4Oua0vi4J1tZdAH&#10;WaVSV1gHuClkP4qG0mDOYSHDklYZJZftzShYjP+W0cmsaSe/hufr9/Vw3Nd9pTrtZjEB4anx7/B/&#10;+1crGAzg9SX8ADl7AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABQAFnPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l1036,883,1256,740r885,1225e" filled="f" strokecolor="#ff003f" strokeweight="0">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2119487441,1809389024;2147483646,1516362277;2147483646,2147483646" o:connectangles="0,0,0,0"/>
                 </v:shape>
                 <v:line id="Line 67" o:spid="_x0000_s1084" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="20497,15919" to="22339,19170" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6bdTywQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hf6DmEJ2jZzShuBaDqFQcJdxTchysCaWqTVyLcWPv48ChS4v93G42X62nRhp8K1jBZt1AoK4&#10;drrlRkH1/fm8A+EDssbOMSlYyMM+f3zIMNVu4iONZWhEHGGfogITQp9K6WtDFv3a9cTRu7jBYohy&#10;aKQecIrjtpMvSbKVFluOBIM9fRiqf8qrjdxdYdyUyGrh6vd0/cLz64XOSq2e5sM7iEBz+A//tQut&#10;4G0L9y/xB8j8BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADpt1PLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#ff003f" strokeweight="0"/>
                 <v:line id="Line 68" o:spid="_x0000_s1085" style="position:absolute;visibility:visible;mso-wrap-style:square" from="28708,28035" to="28854,28219" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJpwtuwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhfwHsYXeGjkNeeBaDqHgkEAved0Xa2uZWisjyYnz76tCocdhZr5his1oO3EjH1rHCmbTDARx&#10;7XTLjYLLuXpdgwgRWWPnmBQ8KMCmnDwVmGt35yPdTrERCcIhRwUmxj6XMtSGLIap64mT9+W8xZik&#10;b6T2eE9w28m3LFtKiy2nBYM9fRiqv0+DVdDPq/1OH6rZY0DvVuZ6GD6HhVIvz+P2HUSkMf6H/9p7&#10;rWCxgt8v6QfI8gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJpwtuwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#ff003f" strokeweight="0"/>
                 <v:shape id="Freeform 69" o:spid="_x0000_s1086" style="position:absolute;left:20497;top:8928;width:2102;height:2222;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1658,1749" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgsB7dwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCN7NdIo6q1FU0MmupvMBDs1pU9aclCa29e3NxcDLj+9/ve1tJVpqfOlYwcc4AUGcOV1y&#10;oeD2e3z/BOEDssbKMSl4kIftZvC2xlS7ji/UXkMhYgj7FBWYEOpUSp8ZsujHriaOXO4aiyHCppC6&#10;wS6G20pOkmQuLZYcGwzWdDCU/V3vVoHvTo/bdJ8785Ptcjwv2++vRavUaNjvViAC9eEl/neftYJZ&#10;HBu/xB8gN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAILAe3cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,1749l404,1317r53,-16l1120,593,1460,188,1658,e" filled="f" strokecolor="#ff003f" strokeweight="0">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,2147483646;823185404,2147483646;931180795,2147483646;2147483646,1216238453;2147483646,385592421;2147483646,0" o:connectangles="0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 70" o:spid="_x0000_s1087" style="position:absolute;left:20497;top:8928;width:1518;height:1727;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1198,1361" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCudKXUwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9EbPbgmKjq4gi5qEgxn7AJXtNgtm7Ibs1yd+7hUIfh5k5w6y3g23EgzpfO9bwnigQ&#10;xIUzNZcavq/H2RKED8gGG8ekYSQP283LZI2pcT1f6JGHUkQI+xQ1VCG0qZS+qMiiT1xLHL2b6yyG&#10;KLtSmg77CLeN/FBqIS3WHBcqbGlfUXHPf6yGwhij5uP0y6l7f+pbfzsM2Vnrt9dhtwIRaAj/4b92&#10;ZjTMP+H3S/wBcvMEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArnSl1MMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,1361l617,673r65,-34l1198,e" filled="f" strokecolor="#ff003f" strokeweight="0">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,2147483646;1254980175,1375219459;1387184654,1305740362;2147483646,0" o:connectangles="0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Text Box 65" o:spid="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:41878;top:1130;width:8477;height:3201;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuHpSrwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxoKhRFcpBaGIB7UePA7ZaTZNdjZmV43/3jkUeny87+V68K26UR/rwAZm0wwUcRls&#10;zZWB0/fm9R1UTMgW28Bk4EER1qvRyxILG+58oNsxVUpCOBZowKXUFVrH0pHHOA0dsXA/ofeYBPaV&#10;tj3eJdy3+i3Lcu2xZmlw2NGno7I5Xr2U7GJ5PYTL72zX6LNrcpzv3daYyXj4WIBKNKR/8Z/7yxrI&#10;Zb18kR+gV08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbh6Uq8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" stroked="f">
                   <v:textbox style="mso-fit-shape-to-text:t">
                     <w:txbxContent>
-                      <w:p w:rsidR="003D374F" w:rsidRPr="007D52A1" w:rsidRDefault="003D374F">
+                      <w:p w14:paraId="10E4B857" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="007D52A1" w:rsidRDefault="003D374F">
                         <w:pPr>
                           <w:rPr>
                             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="007D52A1">
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t>比例尺：</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="00C46D13" w:rsidP="00B51EAF">
+    <w:p w14:paraId="710E8E4A" w14:textId="77777777" w:rsidR="00C22747" w:rsidRDefault="00C22747" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...20 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00853BB2" w:rsidRDefault="00853BB2" w:rsidP="00B51EAF">
+    <w:p w14:paraId="67EA1264" w14:textId="5F7670A8" w:rsidR="004D03BB" w:rsidRPr="00C22747" w:rsidRDefault="00C46D13" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>現</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22747">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人員：         </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00896C9A" w:rsidRDefault="00896C9A" w:rsidP="00B51EAF">
+    <w:p w14:paraId="2D522F0B" w14:textId="71C642E6" w:rsidR="003C0BBA" w:rsidRPr="008F0199" w:rsidRDefault="003C0BBA" w:rsidP="008F0199">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
-        <w:rPr>
+        <w:ind w:leftChars="-118" w:left="-283" w:firstLineChars="78" w:firstLine="312"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>推廣管路灌溉設施</w:t>
+      </w:r>
+      <w:r w:rsidR="00131156" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>補助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">現地勘查表    </w:t>
+      </w:r>
+      <w:r w:rsidR="006F771D" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>案</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00896C9A" w:rsidRDefault="00896C9A" w:rsidP="00B51EAF">
+    <w:p w14:paraId="44E38B44" w14:textId="77777777" w:rsidR="003C0BBA" w:rsidRPr="008F0199" w:rsidRDefault="00EF3D52" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00166350" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0BBA" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>管路灌溉施設設計圖</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>作物種類：______</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003C0BBA" w:rsidRDefault="003C0BBA" w:rsidP="00B51EAF">
+    <w:p w14:paraId="68629A79" w14:textId="77777777" w:rsidR="003C0BBA" w:rsidRPr="008F0199" w:rsidRDefault="003C0BBA" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="32"/>
-[...59 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>設施名稱：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>微噴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□穿孔管</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00EF3D52">
-[...21 lines deleted...]
-        <w:t>號：</w:t>
+      <w:r w:rsidR="00166350" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>設施型式：</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□地表定置</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0BBA" w:rsidRPr="00EF3D52" w:rsidRDefault="00EF3D52" w:rsidP="00B51EAF">
+    <w:p w14:paraId="29CD0DF1" w14:textId="77777777" w:rsidR="003C0BBA" w:rsidRPr="008F0199" w:rsidRDefault="003C0BBA" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□滴灌□噴頭</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□棚架式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□埋設固定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9CA54D" w14:textId="1933ADFF" w:rsidR="00F203E6" w:rsidRPr="008F0199" w:rsidRDefault="003C0BBA" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...16 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>施設面積：______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C0BBA">
-[...22 lines deleted...]
-        <w:t>作物種類：______</w:t>
+      <w:r w:rsidR="00166350" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓄水槽材質：</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D52" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D52" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>噸數：</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D34" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D52" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>噸</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0096" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D52" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0096" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">座 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0BBA" w:rsidRPr="00530CDF" w:rsidRDefault="003C0BBA" w:rsidP="00B51EAF">
-[...153 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="267E5124" w14:textId="6EB5A57B" w:rsidR="00F203E6" w:rsidRDefault="00F203E6" w:rsidP="008F0199">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">座 </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>田區主管：L1長度______公尺  管徑：_____吋   主管材質：______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F203E6" w:rsidRPr="00C46D13" w:rsidRDefault="00F203E6" w:rsidP="00B51EAF">
+    <w:p w14:paraId="56FBA792" w14:textId="7C6BDC3D" w:rsidR="00F203E6" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>田區主管：L1長度______公尺  管徑：_____吋   主管材質：______</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>L2長度______公尺</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>管徑：_____吋</w:t>
+      </w:r>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F203E6" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>主管材質：______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F203E6" w:rsidRPr="00C46D13" w:rsidRDefault="00F203E6" w:rsidP="00B51EAF">
+    <w:p w14:paraId="0F586F8C" w14:textId="77777777" w:rsidR="00F203E6" w:rsidRPr="008F0199" w:rsidRDefault="00F203E6" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>主管材質：______</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>田區支管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：管徑：</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3759" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3759" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>吋  支</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF3759" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>管變徑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF3759" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：______吋  支管材質：_______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F203E6" w:rsidRPr="00530CDF" w:rsidRDefault="00F203E6" w:rsidP="00B51EAF">
+    <w:p w14:paraId="52481E80" w14:textId="77777777" w:rsidR="008F0199" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...51 lines deleted...]
-        <w:t>_______</w:t>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3759" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>支管行距(SL)：______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>公</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3D34" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">尺  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3759" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>噴頭間距(SS)：_______公尺</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46D13" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="00C46D13" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="4EBC09BA" w14:textId="177B6633" w:rsidR="005A58E5" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C46D13">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>豎管高度</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C46D13">
-[...3 lines deleted...]
-        <w:t>：_________公尺         噴頭材質：_________</w:t>
+      <w:r w:rsidR="005A58E5" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：_________公尺   噴頭材質：_________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="7451"/>
         <w:tblW w:w="9230" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF3759" w:rsidTr="005A58E5">
+      <w:tr w:rsidR="00CF3759" w14:paraId="60666B26" w14:textId="77777777" w:rsidTr="005A58E5">
         <w:trPr>
           <w:trHeight w:val="6780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF3759" w:rsidRPr="00CF3759" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+          <w:p w14:paraId="1ECE036F" w14:textId="77777777" w:rsidR="00CF3759" w:rsidRPr="00CF3759" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4166C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>地籍</w:t>
             </w:r>
             <w:r w:rsidR="00CF3759" w:rsidRPr="00F4166C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
@@ -15631,2811 +15833,3079 @@
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                   </w:t>
             </w:r>
             <w:r w:rsidR="00CF3759" w:rsidRPr="00F4166C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF3759" w:rsidRPr="00F4166C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>比例：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F203E6" w:rsidRDefault="00CF3759" w:rsidP="00B51EAF">
+    <w:p w14:paraId="542988FD" w14:textId="77777777" w:rsidR="00F203E6" w:rsidRPr="008F0199" w:rsidRDefault="00CF3759" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F4166C">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F4166C">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>：請黏貼地籍圖影本後，填</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F4166C">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F4166C">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>相關資料，</w:t>
       </w:r>
-      <w:r w:rsidR="00F4166C" w:rsidRPr="00F4166C">
+      <w:r w:rsidR="00F4166C" w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>並在圖上標示供水點、田區主管及支管之位置。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46D13" w:rsidRPr="00F4166C" w:rsidRDefault="00C46D13" w:rsidP="00B51EAF">
+    <w:p w14:paraId="5879393C" w14:textId="6EA6D28C" w:rsidR="00C46D13" w:rsidRDefault="00C46D13" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="009D60D0" w:rsidP="00B51EAF">
+    <w:p w14:paraId="10E82692" w14:textId="77777777" w:rsidR="008F0199" w:rsidRPr="00F4166C" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="30" w:before="108" w:afterLines="30" w:after="108" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D959F25" w14:textId="685A6B50" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="008F0199">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
+        <w:t>申請案號：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D60D0" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>姓名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+    <w:p w14:paraId="30071AF2" w14:textId="7DCB0B4B" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="008F0199">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>蓄水槽照片</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>拍攝要相同角度</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8049" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="6943"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="008F0199" w14:paraId="74F811B0" w14:textId="77777777" w:rsidTr="006B1689">
         <w:trPr>
           <w:trHeight w:val="3991"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="1BA17ADA" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="1CF2B4DF" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="261180EA" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="088B69CD" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67669A50" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6943" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="663ADBC8" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
-            <w:r w:rsidR="00B824B8">
+            <w:r w:rsidR="00B824B8" w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A2815">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>前照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="7B0E76FF" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000A6108">
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>︵</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000A6108">
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本表之照片可由印表機直接列印出或以沖洗之照片粘貼方式均可，其張數自行調整</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A6108">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>︶</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="008F0199" w14:paraId="2D521B7C" w14:textId="77777777" w:rsidTr="006B1689">
         <w:trPr>
           <w:trHeight w:val="3962"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="6BCB9348" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="7BDE2538" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1446BD1F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="78D217C3" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EE69B50" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>後</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6943" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="5FE10F1F" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
-            <w:r w:rsidR="00B824B8">
+            <w:r w:rsidR="00B824B8" w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A2815">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>後照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="580E07E7" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="008F0199" w14:paraId="1C51CE5B" w14:textId="77777777" w:rsidTr="006B1689">
         <w:trPr>
           <w:trHeight w:val="4101"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
+          <w:p w14:paraId="41F53379" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>功</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
+          <w:p w14:paraId="76C4711C" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>能</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
+          <w:p w14:paraId="69343C4D" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>測</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
+          <w:p w14:paraId="13FA3D01" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="00515C37" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>試</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6943" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="0202F97A" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>噴字</w:t>
             </w:r>
-            <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>照片</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+          <w:p w14:paraId="472973F1" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="09662F76" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B1689" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+    <w:p w14:paraId="30377066" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請案號：</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="008F0199">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>姓名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+    <w:p w14:paraId="59DFCB2D" w14:textId="717D3002" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="004C7BB1" w:rsidP="008F0199">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>田間</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006B1689" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>管路</w:t>
       </w:r>
-      <w:r w:rsidR="004C7BB1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>灌溉</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006B1689" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>照片</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006B1689" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006B1689" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>拍攝要相同角度</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006B1689" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8049" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="6943"/>
         <w:gridCol w:w="437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="006B1689" w:rsidRPr="005A2815" w14:paraId="1DC8AF15" w14:textId="77777777" w:rsidTr="001F25FA">
         <w:trPr>
           <w:trHeight w:val="3991"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="79825A2E" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="18CA98F0" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F59FD57" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="2A58B764" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2880476E" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6943" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="5C41011B" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
-            <w:r w:rsidR="003A392D">
+            <w:r w:rsidR="003A392D" w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A2815">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>前照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="000A6108" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="44D440D9" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000A6108">
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>︵</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000A6108">
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本表之照片可由印表機直接列印出或以沖洗之照片粘貼方式均可，其張數自行調整</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A6108">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>︶</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="006B1689" w:rsidRPr="005A2815" w14:paraId="445C4452" w14:textId="77777777" w:rsidTr="001F25FA">
         <w:trPr>
           <w:trHeight w:val="3962"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="36F181D6" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="6A0EB3F9" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511B515D" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="004C7BB1" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="200D4AEF" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="390066C0" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>後</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6943" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="5F72A8DE" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
-            <w:r w:rsidR="003A392D">
+            <w:r w:rsidR="003A392D" w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A2815">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="008F0199">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>後照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="4CC533AD" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="006B1689" w:rsidRPr="005A2815" w14:paraId="64686242" w14:textId="77777777" w:rsidTr="001F25FA">
         <w:trPr>
           <w:trHeight w:val="4101"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00C46D13">
+          <w:p w14:paraId="22B5DAC7" w14:textId="21401CA2" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="006B1689" w:rsidP="00C46D13">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>動力</w:t>
             </w:r>
-            <w:r w:rsidR="00C46D13">
+            <w:r w:rsidR="00C46D13" w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>設</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>施</w:t>
             </w:r>
-            <w:r w:rsidR="00C46D13">
+            <w:r w:rsidR="00C46D13" w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>調控設施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6943" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="007A63B3" w:rsidP="00B51EAF">
+          <w:p w14:paraId="3596C7BB" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="008F0199" w:rsidRDefault="007A63B3" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F0199">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>貼上貼紙照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+          <w:p w14:paraId="747916B0" w14:textId="77777777" w:rsidR="006B1689" w:rsidRPr="005A2815" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B1689" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+    <w:p w14:paraId="1085DE45" w14:textId="77777777" w:rsidR="00374097" w:rsidRDefault="00374097" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="005B1334" w:rsidRDefault="00E869FD" w:rsidP="00B51EAF">
+    <w:p w14:paraId="5B498ADE" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00685474" w:rsidRDefault="00E869FD" w:rsidP="007F45A1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005B1334">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>結案申報</w:t>
       </w:r>
-      <w:r w:rsidR="005A58E5" w:rsidRPr="005B1334">
+      <w:r w:rsidR="005A58E5" w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F61413D" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00A5639B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>書</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>茲申請</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1334" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>茲申請</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>農業部</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DCC" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>農業部</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>農田水利署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>農田水利署</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3EEF">
+      <w:r w:rsidRPr="00DB18C4">
         <w:rPr>
           <w:rStyle w:val="aa"/>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>推廣管路灌溉設施</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3EEF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>補助，設置地點：</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>補助，設置地點：________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>鄉鎮市</w:t>
+      </w:r>
+      <w:r w:rsidR="002622E7" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>鄉鎮市</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>區</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>區</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>________段_______小段_________地號</w:t>
+      </w:r>
+      <w:r w:rsidR="00E869FD" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>段</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>________筆</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6A88" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>_______</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>(詳如土地清冊)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52532" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>小段</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>_________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:t>合計面積________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52BE3" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52BE3" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>地號</w:t>
-[...148 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>，已於民國_____年_____月_____日全部竣工，請貴單位</w:t>
+      </w:r>
+      <w:r w:rsidR="00E869FD" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>辦理結案審查</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
-        <w:tblW w:w="8755" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1809"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidTr="002622E7">
+      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w14:paraId="0BB511CC" w14:textId="77777777" w:rsidTr="00671CAD">
         <w:trPr>
           <w:trHeight w:val="726"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
+          <w:p w14:paraId="41108BCA" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
+          <w:p w14:paraId="32CF9AED" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="000B4F21" w:rsidP="003B3EEF">
+          <w:p w14:paraId="61774811" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="00671CAD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="-50" w:left="-120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>結案自主審查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3814A970" w14:textId="63514BE5" w:rsidR="000B4F21" w:rsidRPr="00671CAD" w:rsidRDefault="00671CAD" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:w w:val="90"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="000B4F21" w:rsidRPr="003B3EEF" w:rsidRDefault="000B4F21" w:rsidP="003B3EEF">
+                <w:w w:val="90"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(申請人自行填寫)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w14:paraId="3E4C4F26" w14:textId="77777777" w:rsidTr="002E183D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="676"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7865FF" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.灌溉系統</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EDCBE3" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="00C34D62" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:w w:val="90"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:w w:val="90"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="00C34D62" w:rsidP="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">穿孔管系統  </w:t>
+            </w:r>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>噴頭系統</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB3C504" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="00C34D62" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F25FA" w:rsidRPr="000B4F21">
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidR="001F25FA" w:rsidRPr="000B4F21">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="001F25FA" w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>微噴系統</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidR="001F25FA" w:rsidRPr="000B4F21">
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>滴</w:t>
+            </w:r>
+            <w:r w:rsidR="002622E7" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>灌</w:t>
+            </w:r>
+            <w:r w:rsidR="001F25FA" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>系統</w:t>
+            </w:r>
+            <w:r w:rsidR="002622E7" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002622E7" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="002622E7" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...71 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未申請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+          <w:p w14:paraId="6D9A068A" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="-50" w:left="-120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未申請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002622E7" w:rsidRDefault="002622E7" w:rsidP="002622E7">
+          <w:p w14:paraId="70629EF9" w14:textId="1C6603C6" w:rsidR="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="00671CAD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="000B4F21" w:rsidP="002622E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>相符</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3022B37B" w14:textId="2E543ADB" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="00671CAD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>不符</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidTr="003B3EEF">
+      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w14:paraId="20FB8091" w14:textId="77777777" w:rsidTr="002E183D">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1203"/>
+          <w:trHeight w:hRule="exact" w:val="1008"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
+          <w:p w14:paraId="10853A00" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.動力設施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+          <w:p w14:paraId="620ED9A1" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>馬達</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ˍ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>台</w:t>
             </w:r>
-            <w:r w:rsidR="000B4F21">
+            <w:r w:rsidR="000B4F21" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>汽油引擎</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4F21" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>柴油引擎</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBFE833" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>柱塞式</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>泵浦</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533BF040" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未申請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002622E7" w:rsidRDefault="002622E7" w:rsidP="003B3EEF">
+          <w:p w14:paraId="503033E2" w14:textId="1A2972D1" w:rsidR="001F25FA" w:rsidRDefault="000B4F21" w:rsidP="00671CAD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>相</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>符</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731FAB4C" w14:textId="10AB7CB4" w:rsidR="00671CAD" w:rsidRPr="00671CAD" w:rsidRDefault="00671CAD" w:rsidP="00671CAD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>符</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w14:paraId="132E94EF" w14:textId="77777777" w:rsidTr="002E183D">
+        <w:trPr>
+          <w:trHeight w:val="920"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7FFB30" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>調蓄設施</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D44957" w14:textId="77777777" w:rsidR="00214F7E" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="000B4F21" w:rsidP="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>鋁合金</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>座</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>噸</w:t>
+            </w:r>
+            <w:r w:rsidR="00214F7E" w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>銹</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>鋼</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>座</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">噸 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160E4D79" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>塑膠</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>噸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ˍ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>座</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DBEDDA5" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>未申請</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11920B59" w14:textId="08338DC1" w:rsidR="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="002E183D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>相符</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="50B38CD5" w14:textId="1DDBBA98" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="002E183D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>不符</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidTr="003B3EEF">
+      <w:tr w:rsidR="001F25FA" w:rsidRPr="000B4F21" w14:paraId="5519BEFB" w14:textId="77777777" w:rsidTr="002E183D">
         <w:trPr>
-          <w:trHeight w:val="1245"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
+          <w:p w14:paraId="7D144839" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4.調控設施</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00214F7E" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+          <w:p w14:paraId="0E23A3C7" w14:textId="77777777" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:t>鋁合金</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自動化控制  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">微氣象調節  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidR="000B4F21" w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:t>ˍ</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>液肥注入</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000B4F21">
-[...28 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+          </w:p>
+          <w:p w14:paraId="084EC085" w14:textId="77777777" w:rsidR="000B4F21" w:rsidRPr="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">過濾器  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="001F25FA" w:rsidP="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>其他調節控制設施</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="503C5CC5" w14:textId="77777777" w:rsidR="000B4F21" w:rsidRPr="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="003B3EEF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未申請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002622E7" w:rsidRDefault="002622E7" w:rsidP="003B3EEF">
+          <w:p w14:paraId="57CE1D47" w14:textId="19461C4A" w:rsidR="002E183D" w:rsidRDefault="000B4F21" w:rsidP="002E183D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="001F25FA" w:rsidRPr="000B4F21" w:rsidRDefault="000B4F21" w:rsidP="003B3EEF">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00671CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>相符</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A777D95" w14:textId="3CD1CDBA" w:rsidR="001F25FA" w:rsidRPr="00671CAD" w:rsidRDefault="000B4F21" w:rsidP="002E183D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B4F21">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="000B4F21">
+            <w:r w:rsidRPr="00671CAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...231 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>不符</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="57C074C8" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="225" w:left="540"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="00792715" w:rsidRDefault="000C6A88" w:rsidP="00B51EAF">
+    <w:p w14:paraId="0D4CEF15" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00792715" w:rsidRDefault="000C6A88" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="525" w:left="1260" w:firstLineChars="315" w:firstLine="882"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>農業部</w:t>
       </w:r>
       <w:r w:rsidR="004F411F" w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>農田水利署</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F411F" w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F411F" w:rsidRPr="00792715">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>中管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="5B7CA49C" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="002E183D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="225" w:left="540"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003B3EEF">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請案號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C6A88" w:rsidRPr="005629EC" w:rsidRDefault="005A58E5" w:rsidP="000C6A88">
+    <w:p w14:paraId="57C3E669" w14:textId="2C6E544C" w:rsidR="000C6A88" w:rsidRPr="002E183D" w:rsidRDefault="005A58E5" w:rsidP="000C6A88">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="936" w:hanging="454"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003B3EEF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3EEF">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="002E183D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidR="000C6A88">
+      <w:r w:rsidR="000C6A88" w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000C6A88" w:rsidRPr="005629EC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(簽名</w:t>
+      </w:r>
+      <w:r w:rsidR="002E183D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000C6A88">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6A88" w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>)：</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋章)：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="116B4003" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="002E183D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="225" w:left="540"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003B3EEF">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通訊地址</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3EEF">
+      <w:r w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="5A835BD9" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="002E183D" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="225" w:left="540"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...6 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E183D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B3EEF">
+      <w:r w:rsidRPr="002E183D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A58E5" w:rsidRPr="003B3EEF" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
+    <w:p w14:paraId="7C678CD6" w14:textId="02F4D634" w:rsidR="005A58E5" w:rsidRDefault="005A58E5" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="225" w:left="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -18579,3895 +19049,3724 @@
       </w:r>
       <w:r w:rsidR="0031794C" w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B3EEF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="05CA30D5" w14:textId="77777777" w:rsidR="002E183D" w:rsidRPr="003B3EEF" w:rsidRDefault="002E183D" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="225" w:left="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8674" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1474"/>
-        <w:gridCol w:w="2863"/>
-        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="2632"/>
+        <w:gridCol w:w="1705"/>
         <w:gridCol w:w="2863"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="005A58E5" w:rsidRPr="000A6108" w14:paraId="615426B9" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
           <w:trHeight w:val="810"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="2B92FB5C" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00164E3A">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主辦人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C1B796" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ACD40D" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主計主任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="1B4FD968" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...37 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="005A58E5" w:rsidRPr="005A2815" w14:paraId="6300CC77" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="745E6D08" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00164E3A">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>灌溉股長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6589C656" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718AC9F3" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主任工程師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="74726104" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...37 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="005A58E5" w:rsidRPr="000A6108" w14:paraId="41435AA1" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
           <w:trHeight w:val="833"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="30B0CE5E" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00164E3A">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>管理組長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E9BD86" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67187B32" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="00093491">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>副</w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>處</w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="313B0BE0" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="000A6108" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...71 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidTr="001F25FA">
+      <w:tr w:rsidR="005A58E5" w:rsidRPr="005A2815" w14:paraId="20115163" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
           <w:trHeight w:val="846"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="4FF8AC8D" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00164E3A">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>歲計</w:t>
             </w:r>
-            <w:r w:rsidRPr="00164E3A">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>股長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="120083CD" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CD1C80" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="00DB18C4" w:rsidRDefault="005A58E5" w:rsidP="00093491">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00093491" w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>處</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005A58E5" w:rsidRPr="00164E3A" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
-[...65 lines deleted...]
-          <w:p w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
+          <w:p w14:paraId="2FCB29DA" w14:textId="77777777" w:rsidR="005A58E5" w:rsidRPr="005A2815" w:rsidRDefault="005A58E5" w:rsidP="001F25FA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="00E575FD" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="536BF77D" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00685474" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E575FD">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>推廣管路灌溉設施補助</w:t>
       </w:r>
-      <w:r w:rsidR="0047279C" w:rsidRPr="00E575FD">
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="0047279C" w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>功能測試</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E575FD">
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>報告書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="70025CE9" w14:textId="16FCCA32" w:rsidR="004D03BB" w:rsidRPr="00334B0D" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、申請</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="002B34E7">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002B34E7" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>案號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="009747C4" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="25B34311" w14:textId="4AA20FFE" w:rsidR="004D03BB" w:rsidRPr="00334B0D" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、設施地點：</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>鄉鎮市區</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>段</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>小段</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>筆</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>詳如土地清冊</w:t>
       </w:r>
-      <w:r w:rsidR="0019478F" w:rsidRPr="009747C4">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0019478F" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="6920B6B8" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00334B0D" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三、申請面積：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="270E9EFD" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00334B0D" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>四、設施型式：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="76F62A32" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00334B0D" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>五、</w:t>
       </w:r>
-      <w:r w:rsidR="0047279C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0047279C" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>測試</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日期：</w:t>
       </w:r>
-      <w:r w:rsidR="002B34E7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002B34E7" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="002B34E7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002B34E7" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="002B34E7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002B34E7" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="5CBDBBA5" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A2815">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>六、</w:t>
       </w:r>
-      <w:r w:rsidR="0047279C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0047279C" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>功能測試</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2815">
+      <w:r w:rsidRPr="00AD3367">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1901"/>
-        <w:gridCol w:w="6401"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="7513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004D31A0">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="09DDB0D1" w14:textId="77777777" w:rsidTr="00AD3367">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="75D48FF7" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="0047279C" w:rsidP="002B34E7">
+          <w:p w14:paraId="76A3ED90" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="0047279C" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>檢查</w:t>
             </w:r>
-            <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004D31A0">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="6A40F1FD" w14:textId="77777777" w:rsidTr="00AD3367">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D4ED03" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="006F04F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F04F7" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>設施型式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B955093" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="00BD425D" w:rsidP="00BD425D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>與設計圖說</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>□相符</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>□不符</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="3061E188" w14:textId="77777777" w:rsidTr="00AD3367">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="006F04F7">
+          <w:p w14:paraId="589067E7" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00BD425D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-              <w:t>設施型式</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD425D" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>設施規格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="00BD425D" w:rsidP="00BD425D">
+          <w:p w14:paraId="1266D4BF" w14:textId="77777777" w:rsidR="00AD2C86" w:rsidRPr="00AD3367" w:rsidRDefault="00BD425D" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(1)田間主管：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04FF83D8" w14:textId="4A9F4C43" w:rsidR="00BD425D" w:rsidRPr="00AD3367" w:rsidRDefault="00AD2C86" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD425D" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>主管管徑L1</w:t>
+            </w:r>
+            <w:r w:rsidR="004D31A0" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD425D" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>吋、L2</w:t>
+            </w:r>
+            <w:r w:rsidR="004D31A0" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD425D" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>吋</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59719E01" w14:textId="60DB6A22" w:rsidR="00BD425D" w:rsidRPr="00AD3367" w:rsidRDefault="00BD425D" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   支管</w:t>
+            </w:r>
+            <w:r w:rsidR="0019478F" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>距(SL)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D31A0" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _____</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2C86" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>公尺，噴頭間距(SS)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D31A0" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>公尺</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C6DD18" w14:textId="221C8636" w:rsidR="00AD2C86" w:rsidRPr="00AD3367" w:rsidRDefault="005E3E5B" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>豎管高</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>公尺</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C11220" w14:textId="30C7D68A" w:rsidR="00AD2C86" w:rsidRPr="00AD3367" w:rsidRDefault="00AD2C86" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="144" w:hanging="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>調蓄設施</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>鋁合金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_座</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>噸</w:t>
+            </w:r>
+            <w:r w:rsidR="00334B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>銹</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>鋼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_座</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>噸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1752DACD" w14:textId="4D982AD3" w:rsidR="002D6D1C" w:rsidRPr="00AD3367" w:rsidRDefault="00AD2C86" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>塑膠</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3367" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>座</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>噸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6470100A" w14:textId="77777777" w:rsidR="00AD3367" w:rsidRPr="00AD3367" w:rsidRDefault="004D31A0" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="144" w:hanging="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(3)動力設備：</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>馬達 ___</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>台；</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>汽油引擎___</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A0A644" w14:textId="24717281" w:rsidR="004D31A0" w:rsidRPr="00AD3367" w:rsidRDefault="00AD3367" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="144" w:hanging="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>柴</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>油引擎___</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>柱塞式</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00632930" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>泵</w:t>
+            </w:r>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="009747C4" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>台</w:t>
+            </w:r>
+            <w:r w:rsidR="002D6D1C" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E175699" w14:textId="63721C43" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D31A0" w:rsidP="00334B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(4)調節控制設施：與規劃型式</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3367" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3367" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">相符    </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3367" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>不符</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="388DA596" w14:textId="77777777" w:rsidTr="00AD3367">
+        <w:trPr>
+          <w:trHeight w:val="424"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3615EFDB" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="004D31A0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D31A0" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>功能測試</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="029F690C" w14:textId="78F14BBA" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D31A0" w:rsidP="004D31A0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>經現場運轉功能正常</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3367" w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>□不符</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>相符</w:t>
+            </w:r>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r w:rsidR="004D03BB" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>不符</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004D31A0">
+    </w:tbl>
+    <w:p w14:paraId="2D163620" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00334B0D" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>七、</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1B0E" w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334B0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>結果：</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="6581826F" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00BD425D">
+          <w:p w14:paraId="22883E1B" w14:textId="3BF80082" w:rsidR="00710DCC" w:rsidRPr="00AD3367" w:rsidRDefault="00710DCC" w:rsidP="00AD3367">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-[...7 lines deleted...]
-            <w:r>
+              <w:spacing w:line="320" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...18 lines deleted...]
-              <w:t>設施規格</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>測試</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD425D" w:rsidRDefault="00BD425D" w:rsidP="002B34E7">
+          <w:p w14:paraId="5FC36188" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-[...303 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="320" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="-25" w:left="144" w:hangingChars="85" w:hanging="204"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidR="002D6D1C">
-[...55 lines deleted...]
-            <w:r w:rsidR="002D6D1C">
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>合格，依核定補助款發放</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB26B7" w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-[...432 lines deleted...]
-              <w:t>□不符</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidTr="004D31A0">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="481D6868" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D31A0">
+          <w:p w14:paraId="3475C8F9" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-[...30 lines deleted...]
-            </w:r>
+              <w:spacing w:line="320" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D31A0" w:rsidP="004D31A0">
+          <w:p w14:paraId="25ABBA79" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="400" w:lineRule="exact"/>
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="320" w:lineRule="atLeast"/>
+              <w:ind w:leftChars="-25" w:left="144" w:hangingChars="85" w:hanging="204"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
-[...29 lines deleted...]
-              <w:t>不符</w:t>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>合格，依核定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>補助款減列</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00710DCC" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>金額</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB26B7" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         元，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>發放</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB26B7" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(請說明原因)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...47 lines deleted...]
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidTr="002B34E7">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="56EC0B67" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRDefault="00710DCC" w:rsidP="001D5977">
+          <w:p w14:paraId="2B3B3D51" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7594" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00710DCC" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
+          <w:p w14:paraId="1AAC169B" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="-25" w:left="127" w:hangingChars="85" w:hanging="187"/>
+              <w:ind w:leftChars="-25" w:left="144" w:hangingChars="85" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...24 lines deleted...]
-              <w:t>元</w:t>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>不合格，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>限期改善再行</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5977" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>複查</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(請註明</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE503A" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE503A" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE503A" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日完成改善)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidTr="002B34E7">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="0B751419" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="387E591E" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="001D5977" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>複查</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7594" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00710DCC" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
+          <w:p w14:paraId="622DA08C" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="-25" w:left="127" w:hangingChars="85" w:hanging="187"/>
+              <w:ind w:leftChars="-25" w:left="144" w:hangingChars="85" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...69 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>合格，依核定補助款發放</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB26B7" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>元</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidTr="002B34E7">
-[...264 lines deleted...]
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidTr="002B34E7">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="6812200E" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="2590B283" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7594" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00710DCC" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
+          <w:p w14:paraId="3B1D249B" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="-25" w:left="127" w:hangingChars="85" w:hanging="187"/>
+              <w:ind w:leftChars="-25" w:left="144" w:hangingChars="85" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>合格，依核定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>補助款減列</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00710DCC" w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00710DCC" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
-            <w:r w:rsidR="00FB26B7" w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FB26B7" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，發放</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB26B7" w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidR="00FB26B7" w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...51 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(請說明原因)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidTr="002B34E7">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="0905DE72" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="1A649972" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7594" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="00710DCC" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
+          <w:p w14:paraId="205F7485" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="00710DCC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
-              <w:ind w:leftChars="-25" w:left="127" w:hangingChars="85" w:hanging="187"/>
+              <w:ind w:leftChars="-25" w:left="144" w:hangingChars="85" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="00710DCC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>不合格，取消補助資格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidTr="002B34E7">
+      <w:tr w:rsidR="004D03BB" w:rsidRPr="00AD3367" w14:paraId="7056CE49" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="730"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8652" w:type="dxa"/>
+            <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004D03BB" w:rsidRPr="000A6108" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
+          <w:p w14:paraId="413383DF" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="00AD3367" w:rsidRDefault="004D03BB" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AD2CE9">
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A6108">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AD3367">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
+    <w:p w14:paraId="4D34C346" w14:textId="0A97635F" w:rsidR="004D03BB" w:rsidRDefault="004D03BB" w:rsidP="004D03BB">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="200" w:firstLine="440"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCBE2DD" w14:textId="77777777" w:rsidR="00334B0D" w:rsidRPr="00AD3367" w:rsidRDefault="00334B0D" w:rsidP="004D03BB">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8674" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1474"/>
-        <w:gridCol w:w="2863"/>
-        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="2632"/>
+        <w:gridCol w:w="1705"/>
         <w:gridCol w:w="2863"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="000A6108" w:rsidTr="006B1689">
+      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="00AD3367" w14:paraId="28297BD2" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="000A6108" w:rsidRDefault="00710DCC" w:rsidP="002B34E7">
+          <w:p w14:paraId="7C343EE6" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00710DCC" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>測試人員</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5E0206" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00C71692" w:rsidP="002B34E7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6080A5C6" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="001C4279" w:rsidP="002B34E7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>歲計股長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="000A6108" w:rsidRDefault="00C71692" w:rsidP="002B34E7">
+          <w:p w14:paraId="42649809" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00AD3367" w:rsidRDefault="00C71692" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="005A2815" w14:paraId="707BD601" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="702"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="00710DCC" w:rsidP="002B34E7">
+          <w:p w14:paraId="5A7FE601" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00710DCC" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>會辦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A78F79" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00C71692" w:rsidP="002B34E7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7238105C" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00C71692" w:rsidP="001C4279">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主計</w:t>
+            </w:r>
+            <w:r w:rsidR="001C4279" w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="00C71692" w:rsidP="002B34E7">
+          <w:p w14:paraId="6BD89FEA" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="00C71692" w:rsidP="002B34E7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...48 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="005A2815" w14:paraId="360E8066" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="698"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="000A6108" w:rsidRDefault="00C71692" w:rsidP="00C71692">
+          <w:p w14:paraId="59CDEA42" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00C71692" w:rsidP="00C71692">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主辦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA0D698" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00C71692" w:rsidP="00C71692">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74555F48" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="001C4279" w:rsidP="00C71692">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主任工程師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="000A6108" w:rsidRDefault="00C71692" w:rsidP="00C71692">
+          <w:p w14:paraId="0A3533BD" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="000A6108" w:rsidRDefault="00C71692" w:rsidP="00C71692">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...40 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C4279" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="001C4279" w:rsidRPr="005A2815" w14:paraId="555BE450" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="694"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C4279" w:rsidRPr="000A6108" w:rsidRDefault="001C4279" w:rsidP="00C71692">
+          <w:p w14:paraId="65609F5F" w14:textId="77777777" w:rsidR="001C4279" w:rsidRPr="00334B0D" w:rsidRDefault="001C4279" w:rsidP="00C71692">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>灌溉</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A6108">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>股長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CEE2F1" w14:textId="77777777" w:rsidR="001C4279" w:rsidRPr="00334B0D" w:rsidRDefault="001C4279" w:rsidP="00C71692">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E512D1" w14:textId="77777777" w:rsidR="001C4279" w:rsidRPr="00334B0D" w:rsidRDefault="004F411F" w:rsidP="00C71692">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>副處長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C4279" w:rsidRPr="000A6108" w:rsidRDefault="001C4279" w:rsidP="00C71692">
+          <w:p w14:paraId="340F988B" w14:textId="77777777" w:rsidR="001C4279" w:rsidRPr="000A6108" w:rsidRDefault="001C4279" w:rsidP="00C71692">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...40 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="005A2815" w:rsidTr="006B1689">
+      <w:tr w:rsidR="00AD2CE9" w:rsidRPr="005A2815" w14:paraId="22424C26" w14:textId="77777777" w:rsidTr="00334B0D">
         <w:trPr>
           <w:trHeight w:val="738"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="001C4279" w:rsidP="00C71692">
+          <w:p w14:paraId="4152A668" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="001C4279" w:rsidP="00C71692">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>管理</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A6108">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>組長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC6B95A" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="00C71692" w:rsidP="00C71692">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C175CE" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="00334B0D" w:rsidRDefault="004F411F" w:rsidP="00C71692">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>處</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71692" w:rsidRPr="00334B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="00C71692" w:rsidP="00C71692">
-[...49 lines deleted...]
-          <w:p w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="00C71692" w:rsidP="00C71692">
+          <w:p w14:paraId="1CD13DF3" w14:textId="77777777" w:rsidR="00C71692" w:rsidRPr="005A2815" w:rsidRDefault="00C71692" w:rsidP="00C71692">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F4477" w:rsidRDefault="006B1689" w:rsidP="00B51EAF">
+    <w:p w14:paraId="64702279" w14:textId="33A65E06" w:rsidR="001F4477" w:rsidRPr="00685474" w:rsidRDefault="004D03BB" w:rsidP="00685474">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="200" w:after="720" w:line="440" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">               </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D03BB" w:rsidRPr="005A2815">
+        <w:t>領款收據</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE75F8A" w14:textId="77777777" w:rsidR="001F4477" w:rsidRPr="001F4477" w:rsidRDefault="001F4477" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="200" w:after="720" w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>領款收據</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="006F771D" w:rsidRPr="006F771D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidR="006F771D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>案</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F771D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F4477" w:rsidRPr="001F4477" w:rsidRDefault="001F4477" w:rsidP="00B51EAF">
-[...50 lines deleted...]
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+    <w:p w14:paraId="1348F3F9" w14:textId="7FEA85ED" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="100" w:firstLine="320"/>
+        <w:ind w:firstLineChars="100" w:firstLine="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>新台幣：</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>拾</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>萬</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>仟</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>佰</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>拾</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>元整</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C44BD4" w14:textId="5B7BD6B0" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="00685474" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>此係</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA64C4" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____年度</w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>推廣管路灌溉設施補助款，上款如數領</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>訖</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>無訛。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359E02F2" w14:textId="77777777" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="100" w:firstLine="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E3CC5E" w14:textId="46C62D6E" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="008F0199">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960" w:firstLineChars="262" w:firstLine="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1F3C" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農業部</w:t>
+      </w:r>
+      <w:r w:rsidR="004F411F" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農田水利署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F411F" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F411F" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BDFB17" w14:textId="77777777" w:rsidR="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0323EC72" w14:textId="4BDBB739" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請案號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14329108" w14:textId="6C5A1B2B" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>領款人</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1F3C" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(簽名</w:t>
+      </w:r>
+      <w:r w:rsidR="00685474" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1F3C" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蓋章)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F29B8C" w14:textId="0FB6C72A" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>身分證字號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6046512E" w14:textId="03A09DEE" w:rsidR="004D03BB" w:rsidRPr="008F0199" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>通訊地</w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A52D5A" w14:textId="386FA40D" w:rsidR="004D03BB" w:rsidRDefault="008F0199" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A2815">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D03BB" w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聯絡電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC98ECA" w14:textId="77777777" w:rsidR="004F1F3C" w:rsidRPr="000A6108" w:rsidRDefault="004F1F3C" w:rsidP="00B51EAF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>新台幣：</w:t>
-[...96 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D03BB" w:rsidRPr="005A2815" w:rsidRDefault="004D03BB" w:rsidP="00B51EAF">
-[...311 lines deleted...]
-    <w:p w:rsidR="00CA64C4" w:rsidRPr="005A2815" w:rsidRDefault="004B1F98" w:rsidP="00B51EAF">
+    <w:p w14:paraId="0277C4F6" w14:textId="77777777" w:rsidR="00CA64C4" w:rsidRPr="005A2815" w:rsidRDefault="004B1F98" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CA64C4" w:rsidRPr="005A2815">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
@@ -22661,4262 +22960,4281 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8294"/>
+        <w:gridCol w:w="9196"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A4D5A" w:rsidTr="006B7513">
+      <w:tr w:rsidR="002A4D5A" w14:paraId="5759556E" w14:textId="77777777" w:rsidTr="006B7513">
         <w:trPr>
           <w:trHeight w:val="4026"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4D5A" w:rsidRDefault="001A2E45" w:rsidP="00B51EAF">
+          <w:p w14:paraId="47CBC238" w14:textId="77777777" w:rsidR="002A4D5A" w:rsidRDefault="001A2E45" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>金融存摺帳號裝訂處：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A4D5A" w:rsidRDefault="002A4D5A" w:rsidP="00B51EAF">
+          <w:p w14:paraId="6EE6C8AB" w14:textId="77777777" w:rsidR="002A4D5A" w:rsidRDefault="002A4D5A" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:ind w:left="20" w:firstLineChars="771" w:firstLine="2467"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A4D5A" w:rsidRPr="005A2815" w:rsidRDefault="002A4D5A" w:rsidP="00B51EAF">
+          <w:p w14:paraId="26AD2F4D" w14:textId="77777777" w:rsidR="002A4D5A" w:rsidRPr="005A2815" w:rsidRDefault="002A4D5A" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="440" w:lineRule="exact"/>
               <w:ind w:left="20" w:firstLineChars="771" w:firstLine="2467"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A4D5A" w:rsidRDefault="002A4D5A" w:rsidP="00B51EAF">
+          <w:p w14:paraId="5CFC5518" w14:textId="77777777" w:rsidR="002A4D5A" w:rsidRDefault="002A4D5A" w:rsidP="00B51EAF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="150" w:after="540" w:line="440" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="009D3442">
+    <w:p w14:paraId="4539126B" w14:textId="77777777" w:rsidR="00826B23" w:rsidRPr="00685474" w:rsidRDefault="00826B23" w:rsidP="009D3442">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00826B23">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>推廣管路灌溉設施補助請領單據憑證</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>黏</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685474">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>存單</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39846A77" w14:textId="77777777" w:rsidR="00826B23" w:rsidRPr="00685474" w:rsidRDefault="00826B23" w:rsidP="009D3442">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>推廣管路灌溉設施補助請領單據憑證</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00826B23">
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00885262">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>黏</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00826B23">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>存單</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685474">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請案號：</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8350" w:type="dxa"/>
+        <w:tblW w:w="8875" w:type="dxa"/>
         <w:tblInd w:w="51" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8350"/>
+        <w:gridCol w:w="8875"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00885262" w:rsidTr="0029328D">
+      <w:tr w:rsidR="00885262" w14:paraId="29C22513" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
           <w:trHeight w:val="612"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8350" w:type="dxa"/>
+            <w:tcW w:w="8875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00885262" w:rsidRPr="0029328D" w:rsidRDefault="0029328D" w:rsidP="009D3442">
+          <w:p w14:paraId="0099DD0E" w14:textId="316C89E8" w:rsidR="00885262" w:rsidRPr="00DB18C4" w:rsidRDefault="0029328D" w:rsidP="00DB18C4">
             <w:pPr>
               <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
-                <w:sz w:val="32"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">  黏貼處</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>黏貼處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029328D" w:rsidTr="00885262">
+      <w:tr w:rsidR="0029328D" w14:paraId="7A8275CD" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
           <w:trHeight w:val="11820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8350" w:type="dxa"/>
+            <w:tcW w:w="8875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029328D" w:rsidRDefault="0029328D" w:rsidP="009D3442">
+          <w:p w14:paraId="18150C38" w14:textId="77777777" w:rsidR="0029328D" w:rsidRDefault="0029328D" w:rsidP="009D3442">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00327A7F" w:rsidRPr="00327A7F" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="79EE3D88" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="008F0199" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">     </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374097">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>土地使用切結書</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>土地使用切結書(共同土地無法取得土地使用證明)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...9 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="43BB7CF9" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00374097">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>立切結書人</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(同申請人)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>耕作土地座落於</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>鄉鎮市區</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>段</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>小段</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地號等</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>筆土地</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(詳如申請書所列土地)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，因土地</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>共同持</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，無法</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提供土地所有權</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>全部同意</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>書，</w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...13 lines deleted...]
-        <w:t>，</w:t>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>故</w:t>
+      </w:r>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本人切結下列</w:t>
+      </w:r>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>事項，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>向貴署</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>年推</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>廣管路灌溉設施補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如有任何虛偽不實，</w:t>
+      </w:r>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>同意</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>負</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一切刑</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（民）事責任並放棄先訴抗辯權，繳回已領取之款項，絕無異議，恐口說無憑，特立此切結書為證。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013638F" w:rsidRPr="0013638F" w:rsidRDefault="0013638F" w:rsidP="0013638F">
+    <w:p w14:paraId="0B6A78A0" w14:textId="77777777" w:rsidR="00DB18C4" w:rsidRPr="00DB18C4" w:rsidRDefault="00374097" w:rsidP="00374097">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00327A7F" w:rsidRPr="003E324C">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>上述土地已經過土地所有權人同意，以所申請之設施</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00327A7F" w:rsidRPr="003E324C">
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補助款</w:t>
       </w:r>
-      <w:r w:rsidR="000444A7">
+      <w:r w:rsidR="000444A7" w:rsidRPr="00DB18C4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>歸</w:t>
       </w:r>
-      <w:r w:rsidR="00327A7F" w:rsidRPr="003E324C">
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請人</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00327A7F" w:rsidRPr="003E324C">
-[...102 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0013638F" w:rsidRPr="0013638F" w:rsidRDefault="0013638F" w:rsidP="0013638F">
+    <w:p w14:paraId="7021CBEF" w14:textId="77777777" w:rsidR="00DB18C4" w:rsidRPr="00DB18C4" w:rsidRDefault="00DB18C4" w:rsidP="00374097">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003E324C" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="細明體_HKSCS" w:eastAsia="細明體_HKSCS" w:hAnsi="細明體_HKSCS" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>承租人</w:t>
+      </w:r>
+      <w:r w:rsidR="000444A7" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="細明體_HKSCS" w:eastAsia="細明體_HKSCS" w:hAnsi="細明體_HKSCS" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>共同持有人</w:t>
+      </w:r>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>具領</w:t>
+      </w:r>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並遵守</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農業部農田水利署推廣管路灌</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="0013638F" w:rsidP="0013638F">
+    <w:p w14:paraId="0AB62BF6" w14:textId="39AEB6F9" w:rsidR="0013638F" w:rsidRPr="00DB18C4" w:rsidRDefault="00DB18C4" w:rsidP="00374097">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
-        <w:ind w:left="235" w:rightChars="-70" w:right="-168" w:hangingChars="84" w:hanging="235"/>
-[...29 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="細明體_HKSCS" w:eastAsia="細明體_HKSCS" w:hAnsi="細明體_HKSCS"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>溉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>作業要點</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」之相關規定</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064BB4B4" w14:textId="77777777" w:rsidR="00DB18C4" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本次申請田間管路灌溉系統</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，其</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>穿孔管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>系統及滴灌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>系統必需超過三年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>方</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7469B229" w14:textId="79AD6246" w:rsidR="00374097" w:rsidRPr="00DB18C4" w:rsidRDefault="00DB18C4" w:rsidP="00374097">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>調控設施</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>得再次申請外</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>微噴系統</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及噴頭系統必須超過十年方得再次申請</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EDBC5A" w14:textId="77777777" w:rsidR="00374097" w:rsidRPr="00DB18C4" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:rightChars="-70" w:right="-168"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本次申請灌溉調控設施，其調節控制設施必須超過十年方得再次申請外，</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BA35A2" w14:textId="44E913C7" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00374097" w:rsidP="00374097">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:rightChars="-70" w:right="-168"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>動力設備</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>調蓄設施</w:t>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及調蓄設施</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>方得再次申請。</w:t>
+      <w:r w:rsidR="0013638F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>必須超過十五年方得再次申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E324C" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...8 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="6FA86F1A" w14:textId="77777777" w:rsidR="003E324C" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>致</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="003E324C" w:rsidP="00327A7F">
-[...8 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="2BBB1DD3" w14:textId="3FA78A33" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="003E324C" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00327A7F">
-        <w:rPr>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00147E0A">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00147E0A" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農業部</w:t>
       </w:r>
-      <w:r w:rsidR="00327A7F">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農田水利署</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00327A7F">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00327A7F">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00327A7F" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421E30" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...9 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="196D94C1" w14:textId="77777777" w:rsidR="00374097" w:rsidRPr="00DB18C4" w:rsidRDefault="00374097" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4473F85A" w14:textId="77777777" w:rsidR="00421E30" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>立切結書人</w:t>
       </w:r>
-      <w:r w:rsidR="00147E0A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00147E0A" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(簽名</w:t>
       </w:r>
-      <w:r w:rsidR="007750BC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="007750BC" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00147E0A" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>蓋章)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">：     </w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...20 lines deleted...]
-        <w:t>：</w:t>
+    <w:p w14:paraId="300B6039" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>身分證字號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...9 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="3F774825" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>訊</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...9 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="5E177A52" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>絡</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327A7F" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
-[...8 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="45BC958C" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00327A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
-      <w:r w:rsidR="00FE3FCE">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00FE3FCE" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>華</w:t>
       </w:r>
-      <w:r w:rsidR="00FE3FCE">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00FE3FCE" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>民</w:t>
       </w:r>
-      <w:r w:rsidR="00FE3FCE">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00FE3FCE" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>國</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="00681F19">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00681F19" w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8296"/>
+        <w:gridCol w:w="9640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327A7F" w:rsidTr="00327A7F">
+      <w:tr w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w14:paraId="22EFFAB5" w14:textId="77777777" w:rsidTr="00374097">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00327A7F" w:rsidRDefault="00327A7F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:p w14:paraId="6EC1FC11" w14:textId="77777777" w:rsidR="00327A7F" w:rsidRPr="00DB18C4" w:rsidRDefault="00327A7F" w:rsidP="00374097">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>依刑法第</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>214</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>條規定</w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>：「</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>明知為不實之事項</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>而使公務員登載於職務上所掌之公文書</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，足以生損害於公眾或他人者，處三年以下有期徒刑、拘役或一萬五千元以下罰金。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00816A69" w:rsidRPr="00327A7F" w:rsidRDefault="00816A69" w:rsidP="00B51EAF">
+    <w:p w14:paraId="6B71C632" w14:textId="77777777" w:rsidR="00816A69" w:rsidRPr="00327A7F" w:rsidRDefault="00816A69" w:rsidP="00B51EAF">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A6DD7" w:rsidRPr="000A6DD7" w:rsidRDefault="000A6DD7" w:rsidP="000A6DD7">
+    <w:p w14:paraId="05ED77CD" w14:textId="77777777" w:rsidR="00374097" w:rsidRDefault="000A6DD7" w:rsidP="000A6DD7">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CD6135" w14:textId="48FF51AF" w:rsidR="000A6DD7" w:rsidRPr="008F0199" w:rsidRDefault="00A5316A" w:rsidP="008F0199">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0199">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">              </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>申請案件書面審查表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="52"/>
-        <w:tblW w:w="10480" w:type="dxa"/>
+        <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="45"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1308"/>
+        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="2137"/>
+        <w:gridCol w:w="997"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w14:paraId="74BF0DB4" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1451" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A6DD7" w:rsidRPr="000A6DD7" w:rsidRDefault="000A6DD7" w:rsidP="000A6DD7">
+          <w:p w14:paraId="1016D73E" w14:textId="77777777" w:rsidR="000A6DD7" w:rsidRPr="000A6DD7" w:rsidRDefault="000A6DD7" w:rsidP="00DB18C4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:ind w:leftChars="-72" w:left="-172" w:hanging="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="574C26B6" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>申請案號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4126" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="1F75EF02" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3272" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="0A5EDFDE" w14:textId="65DEE380" w:rsidR="00DB18C4" w:rsidRDefault="00DB18C4" w:rsidP="00DB18C4">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="3503EEF8" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="372"/>
-[...109 lines deleted...]
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="004D3C47" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="435C1BAA" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00DB18C4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="-72" w:left="-173" w:firstLineChars="62" w:firstLine="174"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004D3C47">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>應附文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="004D3C47" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3F9E21FF" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004D3C47">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>合格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="004D3C47" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="308B1A4A" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004D3C47">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>不合格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="004D3C47" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="637C5CE0" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="058923FF" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="573"/>
+          <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="72F361A7" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009A1EA7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A1EA7">
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>推廣管路灌溉設施補助申請</w:t>
             </w:r>
-            <w:r w:rsidR="009A1EA7" w:rsidRPr="009A1EA7">
+            <w:r w:rsidR="009A1EA7" w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7DF64165" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="6B37B819" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="539E9363" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="2C9DC324" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="793697BE" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>國民身分證正反面影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3E685760" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="43ECC163" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="6CC3BFB0" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="53D0E4B3" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3B540DD3" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>地籍圖謄本及三個月內之土地登記謄本。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="22A33803" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="6AA89531" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="60706B4A" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="26CF6415" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="0FE299AC" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="009A1EA7">
+            <w:r w:rsidR="009A1EA7" w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>設施</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>需農業用地作農業設施容許使用</w:t>
             </w:r>
-            <w:r w:rsidR="009A1EA7">
+            <w:r w:rsidR="009A1EA7" w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="032E0B84" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="187C8AFE" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7CECE30D" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="40BC6607" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="573"/>
+          <w:trHeight w:val="792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="009265F5" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7D3F44EE" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009265F5">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>土地所有權人同意施設證明書或國公有土地租賃契約影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7F444D5A" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7A586F4D" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="2DB2D5AF" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="6EAB6519" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="009265F5" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="16A2F103" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009A1EA7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A1EA7">
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>推廣管路灌溉設施補助切結書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="0404CB19" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="46F02ABD" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="06A47865" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="4E293756" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="405268F1" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009A1EA7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A1EA7">
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>工程預算書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3490BEF1" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="2FF9F1C7" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="22BD2B0C" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="32261F87" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="1E3CBF20" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>施設完成後之結案申報書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="1B7D0326" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="25EE7816" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="4881AF12" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="3DB32D82" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7B945DA6" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>施設前、後照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="05D9A0D2" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="08FB40FB" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="29F88280" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="7AE587CD" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="573"/>
+          <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7C3FFDD0" w14:textId="77777777" w:rsidR="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE463D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          </w:p>
+          <w:p w14:paraId="1DE5B93B" w14:textId="3B59B9F7" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>設施性能規格之證明文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6213" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="10FFE095" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>載明廠牌、品名及型號之統一發票或收據</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="435766EE" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="0B149826" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="301D9B8F" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="6AC071D1" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="573"/>
+          <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="5297AEEB" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6213" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="201E597F" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>出廠證明書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="475C14BC" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="32944198" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="7CA54120" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="69B5B8AA" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="587" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="7934" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="11C1B077" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-            </w:pPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>領據、相關單據</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6213" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="4E9B7C3A" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3DF9A359" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFC64DA" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="5BE46639" w14:textId="77777777" w:rsidTr="00DB18C4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7A37CF" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABBE92D" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>其</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35ED2942" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>他</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66548E82" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>指</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EC00A5" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE19799" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7581CABB" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="0F4B5568" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="004E3DFA" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB18C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>土地使用切結書</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581838CB" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34479E8F" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3A9AB37C" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="6F5B936D" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="6432922A" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-              </w:rPr>
-[...18 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="031E3FF6" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="3A8866A8" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD70DE8" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="5E3D43B6" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="25C09F9B" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00EE463D" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="2733B589" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...105 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6233" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="006260DE" w:rsidRDefault="004E3DFA" w:rsidP="00EC18C6">
+          <w:p w14:paraId="05C802D8" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="6521C32D" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="5B4983B7" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="2E4EF2AD" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5316A" w:rsidTr="005408E6">
+      <w:tr w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w14:paraId="58282638" w14:textId="77777777" w:rsidTr="00DB18C4">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="45" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...227 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRPr="00D11629" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="69B7BF18" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6233" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7225" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="492AE7FD" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="0E12C0CF" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="007B8E42" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5316A" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
+          <w:p w14:paraId="1F0D3147" w14:textId="77777777" w:rsidR="00A5316A" w:rsidRPr="00DB18C4" w:rsidRDefault="00A5316A" w:rsidP="00EC18C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009565D2" w:rsidRPr="00A5316A" w:rsidRDefault="009456F6" w:rsidP="00A5316A">
+    <w:p w14:paraId="174F04E1" w14:textId="77777777" w:rsidR="009565D2" w:rsidRPr="00DB18C4" w:rsidRDefault="009456F6" w:rsidP="00A5316A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB18C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1F2BE4F5" wp14:editId="71FB5478">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-57785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7509510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6332220" cy="400685"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="136" name="文字方塊 136"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6332220" cy="400685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="00A5316A">
+                          <w:p w14:paraId="2B68A960" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="00DB18C4" w:rsidRDefault="003D374F" w:rsidP="00A5316A">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00DB18C4">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>審查結果：□合格        □不合格         審查人：</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="文字方塊 136" o:spid="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.55pt;margin-top:591.3pt;width:498.6pt;height:31.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgbMIzQAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadr0h27UdLV0KUJa&#10;fqSFA7iOk1g4HmO7TcoFkDjA8swBOAAH2j0HY6fbLfC2Ig/W2DPzzcw3M1mcd40iO2GdBJ3T0WBI&#10;idAcCqmrnH78sH42p8R5pgumQIuc7oWj58unTxatyUQKNahCWIIg2mWtyWntvcmSxPFaNMwNwAiN&#10;yhJswzxebZUUlrWI3qgkHQ5nSQu2MBa4cA5fL3slXUb8shTcvytLJzxROcXcfDxtPDfhTJYLllWW&#10;mVryQxrsEVk0TGoMeoS6ZJ6RrZX/QDWSW3BQ+gGHJoGylFzEGrCa0fCvaq5rZkSsBclx5kiT+3+w&#10;/O3uvSWywN6NZ5Ro1mCT7m6+3v78fnfz6/bHNxLekaXWuAyNrw2a++4FdOgRK3bmCvgnRzSsaqYr&#10;cWEttLVgBWY5Cp7JiWuP4wLIpn0DBQZjWw8RqCttEyhEUgiiY7f2xw6JzhOOj7PxOE1TVHHUTbD/&#10;82kMwbJ7b2OdfyWgIUHIqcUJiOhsd+V8yIZl9yYhmAMli7VUKl5stVkpS3YMp2UdvwP6H2ZKkzan&#10;Z9N02hPwCIhGehx7JZuczofhC3FYFmh7qYsoeyZVL2PKSh94DNT1JPpu08XGpcE3cLyBYo/EWuin&#10;HLcShRrsF0panPCcus9bZgUl6rXG5pyNJpOwEvEymT4PtNpTzeZUwzRHqJx6Snpx5fs12horqxoj&#10;9eOg4QIbWsrI9UNWh/RximMLDhsX1uT0Hq0e/gvL3wAAAP//AwBQSwMEFAAGAAgAAAAhAJShlz/g&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1vB6Lqm0zSBOG9w4ZY1&#10;XlutcdomWzueHnNiR3/+9ftzvp5sKy44+MaRgngegUAqnWmoUvD1+T5LQfigyejWESq4ood1cX+X&#10;68y4kXZ42YdKcAn5TCuoQ+gyKX1Zo9V+7jok3h3dYHXgcaikGfTI5baVSRQtpNUN8YVad7itsTzt&#10;z1aBG9+u1mEfJU/fP/Zju+l3x6RX6vFh2qxABJzCfxj+9FkdCnY6uDMZL1oFs2XMSeZxmixAcGKZ&#10;powOjJLnl1eQRS5vnyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKBswjNAAgAAXwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJShlz/gAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" o:allowincell="f" strokecolor="white">
+              <v:shape w14:anchorId="1F2BE4F5" id="文字方塊 136" o:spid="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.55pt;margin-top:591.3pt;width:498.6pt;height:31.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgbMIzQAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadr0h27UdLV0KUJa&#10;fqSFA7iOk1g4HmO7TcoFkDjA8swBOAAH2j0HY6fbLfC2Ig/W2DPzzcw3M1mcd40iO2GdBJ3T0WBI&#10;idAcCqmrnH78sH42p8R5pgumQIuc7oWj58unTxatyUQKNahCWIIg2mWtyWntvcmSxPFaNMwNwAiN&#10;yhJswzxebZUUlrWI3qgkHQ5nSQu2MBa4cA5fL3slXUb8shTcvytLJzxROcXcfDxtPDfhTJYLllWW&#10;mVryQxrsEVk0TGoMeoS6ZJ6RrZX/QDWSW3BQ+gGHJoGylFzEGrCa0fCvaq5rZkSsBclx5kiT+3+w&#10;/O3uvSWywN6NZ5Ro1mCT7m6+3v78fnfz6/bHNxLekaXWuAyNrw2a++4FdOgRK3bmCvgnRzSsaqYr&#10;cWEttLVgBWY5Cp7JiWuP4wLIpn0DBQZjWw8RqCttEyhEUgiiY7f2xw6JzhOOj7PxOE1TVHHUTbD/&#10;82kMwbJ7b2OdfyWgIUHIqcUJiOhsd+V8yIZl9yYhmAMli7VUKl5stVkpS3YMp2UdvwP6H2ZKkzan&#10;Z9N02hPwCIhGehx7JZuczofhC3FYFmh7qYsoeyZVL2PKSh94DNT1JPpu08XGpcE3cLyBYo/EWuin&#10;HLcShRrsF0panPCcus9bZgUl6rXG5pyNJpOwEvEymT4PtNpTzeZUwzRHqJx6Snpx5fs12horqxoj&#10;9eOg4QIbWsrI9UNWh/RximMLDhsX1uT0Hq0e/gvL3wAAAP//AwBQSwMEFAAGAAgAAAAhAJShlz/g&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS1vB6Lqm0zSBOG9w4ZY1&#10;XlutcdomWzueHnNiR3/+9ftzvp5sKy44+MaRgngegUAqnWmoUvD1+T5LQfigyejWESq4ood1cX+X&#10;68y4kXZ42YdKcAn5TCuoQ+gyKX1Zo9V+7jok3h3dYHXgcaikGfTI5baVSRQtpNUN8YVad7itsTzt&#10;z1aBG9+u1mEfJU/fP/Zju+l3x6RX6vFh2qxABJzCfxj+9FkdCnY6uDMZL1oFs2XMSeZxmixAcGKZ&#10;powOjJLnl1eQRS5vnyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKBswjNAAgAAXwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJShlz/gAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" o:allowincell="f" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003D374F" w:rsidRDefault="003D374F" w:rsidP="00A5316A">
+                    <w:p w14:paraId="2B68A960" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="00DB18C4" w:rsidRDefault="003D374F" w:rsidP="00A5316A">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00DB18C4">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>審查結果：□合格        □不合格         審查人：</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009565D2" w:rsidRPr="00A5316A" w:rsidSect="0088337A">
+    <w:sectPr w:rsidR="009565D2" w:rsidRPr="00DB18C4" w:rsidSect="00DB18C4">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1797" w:bottom="1134" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1274" w:bottom="1134" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00501F64" w:rsidRDefault="00501F64" w:rsidP="00C37390">
+    <w:p w14:paraId="49447DAE" w14:textId="77777777" w:rsidR="00E11C99" w:rsidRDefault="00E11C99" w:rsidP="00C37390">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00501F64" w:rsidRDefault="00501F64" w:rsidP="00C37390">
+    <w:p w14:paraId="17003E76" w14:textId="77777777" w:rsidR="00E11C99" w:rsidRDefault="00E11C99" w:rsidP="00C37390">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
@@ -26940,94 +27258,94 @@
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體_HKSCS">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003D374F" w:rsidRPr="00A600EF" w:rsidRDefault="003D374F" w:rsidP="002B34E7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3374A2BB" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="00A600EF" w:rsidRDefault="003D374F" w:rsidP="002B34E7">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003D374F" w:rsidRPr="00896C9A" w:rsidRDefault="003D374F" w:rsidP="00896C9A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68004CFB" w14:textId="77777777" w:rsidR="003D374F" w:rsidRPr="00896C9A" w:rsidRDefault="003D374F" w:rsidP="00896C9A">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00501F64" w:rsidRDefault="00501F64" w:rsidP="00C37390">
+    <w:p w14:paraId="4CB733F8" w14:textId="77777777" w:rsidR="00E11C99" w:rsidRDefault="00E11C99" w:rsidP="00C37390">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00501F64" w:rsidRDefault="00501F64" w:rsidP="00C37390">
+    <w:p w14:paraId="70B676BA" w14:textId="77777777" w:rsidR="00E11C99" w:rsidRDefault="00E11C99" w:rsidP="00C37390">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAAA09BA"/>
     <w:lvl w:ilvl="0" w:tplc="5FA01A36">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FF109F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
@@ -27829,60 +28147,61 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3982" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28992883"/>
+    <w:nsid w:val="23E662C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C9A5E48"/>
-    <w:lvl w:ilvl="0" w:tplc="C540D32E">
+    <w:tmpl w:val="DCFEB6C6"/>
+    <w:lvl w:ilvl="0" w:tplc="719E3A60">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="862" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -27918,50 +28237,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28992883"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87C03BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="A12217C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35857559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FFE0436"/>
     <w:lvl w:ilvl="0" w:tplc="54FEF090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -28006,61 +28415,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399D0408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51C2E210"/>
-    <w:lvl w:ilvl="0" w:tplc="E7EAB7E4">
+    <w:tmpl w:val="1570EF36"/>
+    <w:lvl w:ilvl="0" w:tplc="F8B02E36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="622" w:hanging="480"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F82D3A2">
       <w:start w:val="6"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1102"/>
         </w:tabs>
         <w:ind w:left="1102" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -28122,51 +28532,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3982" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48647290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="045C79F4"/>
     <w:lvl w:ilvl="0" w:tplc="3E8AAC00">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1905" w:hanging="630"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28211,51 +28621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5115" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5595" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49CD1061"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02E6874A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="635"/>
         </w:tabs>
         <w:ind w:left="635" w:hanging="635"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28373,51 +28783,51 @@
           <w:tab w:val="num" w:pos="4184"/>
         </w:tabs>
         <w:ind w:left="4184" w:hanging="958"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4513"/>
         </w:tabs>
         <w:ind w:left="4513" w:hanging="635"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BA808E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D4F01A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DBBAEA04">
       <w:start w:val="6"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -28465,57 +28875,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607833F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D58CF9EC"/>
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+    <w:tmpl w:val="F0EE9AAA"/>
+    <w:lvl w:ilvl="0" w:tplc="85FA70FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
@@ -28554,51 +28965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D828BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E5A11A6"/>
     <w:lvl w:ilvl="0" w:tplc="289AF7A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1905" w:hanging="630"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2235" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28640,130 +29051,226 @@
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4635" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5115" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5595" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A557444"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CC2B784"/>
+    <w:lvl w:ilvl="0" w:tplc="6700FE86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -28814,243 +29321,263 @@
     <w:rsid w:val="001A2E45"/>
     <w:rsid w:val="001C0811"/>
     <w:rsid w:val="001C4279"/>
     <w:rsid w:val="001C4600"/>
     <w:rsid w:val="001D1E12"/>
     <w:rsid w:val="001D5977"/>
     <w:rsid w:val="001E6C23"/>
     <w:rsid w:val="001F1334"/>
     <w:rsid w:val="001F25FA"/>
     <w:rsid w:val="001F4477"/>
     <w:rsid w:val="001F7F32"/>
     <w:rsid w:val="0021347A"/>
     <w:rsid w:val="00214F7E"/>
     <w:rsid w:val="002233A4"/>
     <w:rsid w:val="0024545E"/>
     <w:rsid w:val="002622E7"/>
     <w:rsid w:val="002777FB"/>
     <w:rsid w:val="0029328D"/>
     <w:rsid w:val="002A4D5A"/>
     <w:rsid w:val="002B09FB"/>
     <w:rsid w:val="002B34E7"/>
     <w:rsid w:val="002C2945"/>
     <w:rsid w:val="002C4646"/>
     <w:rsid w:val="002D5F0D"/>
     <w:rsid w:val="002D6D1C"/>
+    <w:rsid w:val="002E183D"/>
     <w:rsid w:val="002F0A06"/>
     <w:rsid w:val="003044F0"/>
     <w:rsid w:val="0031794C"/>
     <w:rsid w:val="00327A7F"/>
+    <w:rsid w:val="00334B0D"/>
     <w:rsid w:val="00343A00"/>
     <w:rsid w:val="00350D41"/>
+    <w:rsid w:val="00374097"/>
     <w:rsid w:val="003A392D"/>
     <w:rsid w:val="003B26C9"/>
     <w:rsid w:val="003B3EEF"/>
     <w:rsid w:val="003C0BBA"/>
     <w:rsid w:val="003C38E0"/>
     <w:rsid w:val="003C77F0"/>
     <w:rsid w:val="003D12EF"/>
     <w:rsid w:val="003D374F"/>
     <w:rsid w:val="003D6602"/>
     <w:rsid w:val="003D74ED"/>
     <w:rsid w:val="003E324C"/>
     <w:rsid w:val="0040665A"/>
     <w:rsid w:val="0041437D"/>
     <w:rsid w:val="00421E30"/>
     <w:rsid w:val="00432AA9"/>
     <w:rsid w:val="00437665"/>
     <w:rsid w:val="004542FD"/>
     <w:rsid w:val="0047279C"/>
     <w:rsid w:val="00496852"/>
     <w:rsid w:val="004B1F98"/>
     <w:rsid w:val="004B4512"/>
     <w:rsid w:val="004C6132"/>
     <w:rsid w:val="004C7BB1"/>
     <w:rsid w:val="004D03BB"/>
     <w:rsid w:val="004D2C81"/>
     <w:rsid w:val="004D31A0"/>
     <w:rsid w:val="004D72CE"/>
     <w:rsid w:val="004E3DFA"/>
     <w:rsid w:val="004F1F3C"/>
     <w:rsid w:val="004F3485"/>
     <w:rsid w:val="004F411F"/>
     <w:rsid w:val="00501F1E"/>
     <w:rsid w:val="00501F64"/>
     <w:rsid w:val="00515A1F"/>
     <w:rsid w:val="00515C37"/>
     <w:rsid w:val="00530CDF"/>
     <w:rsid w:val="005402D6"/>
     <w:rsid w:val="005408E6"/>
     <w:rsid w:val="00542F91"/>
     <w:rsid w:val="0055534B"/>
     <w:rsid w:val="00577F70"/>
     <w:rsid w:val="005878AA"/>
     <w:rsid w:val="00591CD5"/>
     <w:rsid w:val="005A2C0B"/>
     <w:rsid w:val="005A58E5"/>
     <w:rsid w:val="005B0190"/>
     <w:rsid w:val="005B1334"/>
     <w:rsid w:val="005E3E5B"/>
     <w:rsid w:val="005E7869"/>
     <w:rsid w:val="005F0F06"/>
+    <w:rsid w:val="005F63E5"/>
     <w:rsid w:val="00602D0D"/>
     <w:rsid w:val="006260DE"/>
     <w:rsid w:val="0063208B"/>
     <w:rsid w:val="00632930"/>
     <w:rsid w:val="00632A03"/>
     <w:rsid w:val="00635274"/>
     <w:rsid w:val="00640241"/>
     <w:rsid w:val="00664A87"/>
     <w:rsid w:val="0066711E"/>
+    <w:rsid w:val="00671CAD"/>
     <w:rsid w:val="0067465D"/>
     <w:rsid w:val="0068031D"/>
     <w:rsid w:val="00681F19"/>
     <w:rsid w:val="0068292D"/>
+    <w:rsid w:val="00685474"/>
     <w:rsid w:val="00686E26"/>
     <w:rsid w:val="0069229D"/>
     <w:rsid w:val="006964F8"/>
     <w:rsid w:val="006A19F2"/>
     <w:rsid w:val="006A7922"/>
     <w:rsid w:val="006B1689"/>
     <w:rsid w:val="006B3882"/>
     <w:rsid w:val="006B7513"/>
     <w:rsid w:val="006C3098"/>
     <w:rsid w:val="006C4372"/>
     <w:rsid w:val="006D02B4"/>
     <w:rsid w:val="006D7813"/>
     <w:rsid w:val="006F04F7"/>
     <w:rsid w:val="006F3D34"/>
     <w:rsid w:val="006F771D"/>
     <w:rsid w:val="00702E94"/>
     <w:rsid w:val="00710DCC"/>
     <w:rsid w:val="007125B8"/>
     <w:rsid w:val="00747E17"/>
     <w:rsid w:val="00757DC1"/>
     <w:rsid w:val="00771E7D"/>
     <w:rsid w:val="00772673"/>
     <w:rsid w:val="007750BC"/>
     <w:rsid w:val="00790B22"/>
     <w:rsid w:val="00792715"/>
     <w:rsid w:val="007A3F83"/>
     <w:rsid w:val="007A63B3"/>
     <w:rsid w:val="007D52A1"/>
+    <w:rsid w:val="007D73C9"/>
     <w:rsid w:val="007E1B69"/>
+    <w:rsid w:val="007F0731"/>
+    <w:rsid w:val="007F45A1"/>
     <w:rsid w:val="007F5F2C"/>
     <w:rsid w:val="00816A69"/>
     <w:rsid w:val="00817409"/>
     <w:rsid w:val="00826B23"/>
     <w:rsid w:val="00833AE1"/>
     <w:rsid w:val="00833B79"/>
     <w:rsid w:val="00851377"/>
     <w:rsid w:val="00853BB2"/>
     <w:rsid w:val="00862308"/>
     <w:rsid w:val="00874457"/>
     <w:rsid w:val="00880966"/>
     <w:rsid w:val="0088337A"/>
     <w:rsid w:val="00885262"/>
     <w:rsid w:val="00896C9A"/>
     <w:rsid w:val="008A6310"/>
     <w:rsid w:val="008B4B48"/>
+    <w:rsid w:val="008F0199"/>
     <w:rsid w:val="008F3715"/>
     <w:rsid w:val="00902BF1"/>
     <w:rsid w:val="00934210"/>
     <w:rsid w:val="009456F6"/>
     <w:rsid w:val="009541DE"/>
+    <w:rsid w:val="00954CA3"/>
     <w:rsid w:val="009565D2"/>
     <w:rsid w:val="009747C4"/>
     <w:rsid w:val="0097518A"/>
     <w:rsid w:val="00976DBE"/>
     <w:rsid w:val="009773D7"/>
     <w:rsid w:val="009A1EA7"/>
     <w:rsid w:val="009A58B5"/>
     <w:rsid w:val="009B3667"/>
     <w:rsid w:val="009C3570"/>
     <w:rsid w:val="009D3442"/>
     <w:rsid w:val="009D34B1"/>
     <w:rsid w:val="009D60D0"/>
     <w:rsid w:val="009F1B0E"/>
     <w:rsid w:val="00A11B28"/>
     <w:rsid w:val="00A13658"/>
     <w:rsid w:val="00A36DA4"/>
     <w:rsid w:val="00A40D8F"/>
     <w:rsid w:val="00A52BE3"/>
     <w:rsid w:val="00A5316A"/>
     <w:rsid w:val="00A533B3"/>
+    <w:rsid w:val="00A5639B"/>
     <w:rsid w:val="00A56479"/>
     <w:rsid w:val="00A85FB7"/>
     <w:rsid w:val="00AA0096"/>
+    <w:rsid w:val="00AC1434"/>
+    <w:rsid w:val="00AD2C86"/>
     <w:rsid w:val="00AD2CE9"/>
+    <w:rsid w:val="00AD3367"/>
     <w:rsid w:val="00AE7627"/>
     <w:rsid w:val="00B41AF0"/>
     <w:rsid w:val="00B45E3D"/>
     <w:rsid w:val="00B51EAF"/>
     <w:rsid w:val="00B52532"/>
     <w:rsid w:val="00B604F8"/>
     <w:rsid w:val="00B70EE2"/>
     <w:rsid w:val="00B76D8B"/>
     <w:rsid w:val="00B824B8"/>
     <w:rsid w:val="00B952AB"/>
     <w:rsid w:val="00BB2FC2"/>
     <w:rsid w:val="00BB7139"/>
     <w:rsid w:val="00BC12A6"/>
     <w:rsid w:val="00BD425D"/>
     <w:rsid w:val="00BD745D"/>
     <w:rsid w:val="00BE3F1C"/>
     <w:rsid w:val="00BE4371"/>
     <w:rsid w:val="00BF16C0"/>
     <w:rsid w:val="00BF2620"/>
     <w:rsid w:val="00BF3893"/>
+    <w:rsid w:val="00C22747"/>
     <w:rsid w:val="00C34D62"/>
     <w:rsid w:val="00C37390"/>
+    <w:rsid w:val="00C4001B"/>
     <w:rsid w:val="00C4280F"/>
     <w:rsid w:val="00C46D13"/>
     <w:rsid w:val="00C46EDB"/>
     <w:rsid w:val="00C71692"/>
     <w:rsid w:val="00C773BF"/>
     <w:rsid w:val="00C86FAA"/>
+    <w:rsid w:val="00CA4C85"/>
     <w:rsid w:val="00CA64C4"/>
     <w:rsid w:val="00CA68FE"/>
     <w:rsid w:val="00CB7844"/>
     <w:rsid w:val="00CC0169"/>
     <w:rsid w:val="00CF3759"/>
     <w:rsid w:val="00CF3DFD"/>
     <w:rsid w:val="00CF4CCB"/>
     <w:rsid w:val="00D057B4"/>
     <w:rsid w:val="00D068A1"/>
     <w:rsid w:val="00D1592A"/>
     <w:rsid w:val="00D22EB2"/>
     <w:rsid w:val="00D23595"/>
     <w:rsid w:val="00D5543C"/>
     <w:rsid w:val="00D56FF5"/>
     <w:rsid w:val="00D60AFE"/>
     <w:rsid w:val="00D841D6"/>
     <w:rsid w:val="00D84415"/>
     <w:rsid w:val="00D94ACF"/>
     <w:rsid w:val="00D968D7"/>
     <w:rsid w:val="00DA76DF"/>
+    <w:rsid w:val="00DB18C4"/>
     <w:rsid w:val="00DD08AA"/>
     <w:rsid w:val="00E05D02"/>
+    <w:rsid w:val="00E11C99"/>
     <w:rsid w:val="00E165B7"/>
     <w:rsid w:val="00E46F02"/>
     <w:rsid w:val="00E5129B"/>
     <w:rsid w:val="00E575FD"/>
     <w:rsid w:val="00E80B57"/>
     <w:rsid w:val="00E869FD"/>
     <w:rsid w:val="00E90D4C"/>
     <w:rsid w:val="00EA2FC4"/>
     <w:rsid w:val="00EA55FF"/>
     <w:rsid w:val="00EC18C6"/>
     <w:rsid w:val="00EC239C"/>
     <w:rsid w:val="00EC6E22"/>
     <w:rsid w:val="00ED5FC3"/>
     <w:rsid w:val="00EE7143"/>
     <w:rsid w:val="00EF3D52"/>
     <w:rsid w:val="00EF7D87"/>
     <w:rsid w:val="00F07A0D"/>
     <w:rsid w:val="00F11414"/>
     <w:rsid w:val="00F15365"/>
     <w:rsid w:val="00F203E6"/>
     <w:rsid w:val="00F23CF3"/>
     <w:rsid w:val="00F30628"/>
     <w:rsid w:val="00F37CB8"/>
     <w:rsid w:val="00F4166C"/>
     <w:rsid w:val="00F4589D"/>
@@ -29069,70 +29596,70 @@
     <w:rsid w:val="00FE7B02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="02AEA081"/>
+  <w14:docId w14:val="736CE5DE"/>
   <w15:docId w15:val="{9EA5542E-2E99-4D13-9897-8D0C7840BA51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -29464,50 +29991,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C37390"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -29705,51 +30233,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00F90BD1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B604F8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1417246323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1603148055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30039,51 +30567,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18548A30-AC4E-4B08-928C-738992146FD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>1054</Words>
-  <Characters>6009</Characters>
+  <Words>1050</Words>
+  <Characters>5988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7049</CharactersWithSpaces>
+  <CharactersWithSpaces>7024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AERC-user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>